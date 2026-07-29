--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -12,76 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
+    <t>008/2026</t>
+  </si>
+  <si>
+    <t>PORTARIA NORMATIVA Nº008 DE 11 DE AGOSTO DE 2025</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>220/2026</t>
+  </si>
+  <si>
+    <t>Comissão Gestora para Elaboração do Projeto de Lei do Plano Decenal de Educação do Município de Catalão</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
     <t>418/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Designa os membros do Comitê Municipal Gestor do Sistema Eletrônico de Informações – SEI do Município de Catalão, Estado de Goiás. </t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
+    <t>215/2026</t>
+  </si>
+  <si>
+    <t>Portaria de nomeação de membros da Comissão Coordenadora de Monitoramento e Avaliação do Plano Municipal de Educação</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
     <t>084/2025</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização tributária oferecida de forma excepcional no Mutirão de Conciliação - REFIS Judicial e Extrajudicial- promovida em conjunto pelo CNJ / TJGO / Prefeitura de Catalão, no período de 17 a12 de março de 2.025, regulando o pagamento e parcelamento de débitos tributários junto à Fazenda Pública Municipal de Catalão, de que trata o art. 97 e seu parágrafo único, da Lei Complementar municipal n° 3.952, de 16 de dezembro de 2.021 - Código Tributário Municipal.</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>Dispõe sobre a delegação de competência ao Diretor da Secretaria de Promoção e Ação Social para assinatura de atos administrativos no âmbito da Secretaria de Promoção e Ação Social e dá outras providências.</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>160/2025</t>
   </si>
   <si>
     <t>PORTARIA Nº160/2025 DISPÕE SOBRE AS DIRETRIZES OPERACIONAIS PARA A MATRÍCULA DE ALUNOS NA REDE MUNICIPAL DE ENSINO DE CATALÃO-GO, PARA O ANO LETIVO DE 2026</t>
   </si>
   <si>
     <t>03/11/2025</t>
@@ -101,63 +128,63 @@
   <si>
     <t>Dispõe sobre o processo de seleção de Diretor (a) Escolar da Rede Pública Municipal de Educação de Catalão/GO</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>2440 DE 09 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>Institui a Comissão de Seleção para promover a escolha de Organizações Sociais visando à celebração de parcerias com o Poder Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>757/2023</t>
   </si>
   <si>
     <t>Portaria nro 757 de 22/06/2023  - Institui a Comissão de Estudos para definir programas,  protocolos e fluxo de atendimento às  Pessoas com Transtorno do Espectro Autista - TEA, no Município de Catalão e dá outras providências.</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
+    <t>003/2023</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação de membros para comporem a Comissão Permanente de Licitação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
     <t>002/2023</t>
   </si>
   <si>
     <t>Designa Pregoeira e Equipe de Apoio do Fundo Municipal de Saúde de Catalão, Estado de Goiás.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dispõe sobre a nomeação de membros para comporem a Comissão Permanente de Licitação e dá outras providências.</t>
   </si>
   <si>
     <t>216/2021</t>
   </si>
   <si>
     <t>PORTARIA Nº216 de 01 DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>006/2020</t>
   </si>
   <si>
     <t>PORTARIA Nº 006, DE 19 DE MARÇO DE 2.020. (PRÓ-SAÚDE)</t>
   </si>
   <si>
     <t>19/05/2020</t>
   </si>
   <si>
     <t>001/2020</t>
   </si>
   <si>
     <t>Portaria Semmac nº 001 Altera os parágrafos 5º e 6º do Art. 2º da PORTARIA SEMMAC Nº 001 editada em 17 de março de 2020</t>
   </si>
@@ -515,328 +542,379 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="572.003" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>2605257668292</v>
+        <v>2607095964497</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
-        <v>2604138913180</v>
+        <v>2607023613922</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
-        <v>2605111453187</v>
+        <v>2605257668292</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
-        <v>2511071010495</v>
+        <v>2606238064746</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6">
-        <v>2507213066282</v>
+        <v>2604138913180</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
-        <v>2508156995503</v>
+        <v>2605111453187</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8">
-        <v>2410258555157</v>
+        <v>2511071010495</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9">
-        <v>2307055837411</v>
+        <v>2507213066282</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10">
-        <v>2301114494254</v>
+        <v>2508156995503</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11">
-        <v>2301112668147</v>
+        <v>2410258555157</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>37</v>
+      </c>
+      <c r="E12">
+        <v>2307055837411</v>
+      </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>40</v>
+      </c>
+      <c r="E13">
+        <v>2301112668147</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
-        <v>2205254889879</v>
+        <v>2301114494254</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17">
+        <v>2205254889879</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>