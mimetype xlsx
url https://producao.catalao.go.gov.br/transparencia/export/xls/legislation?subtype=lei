--- v1 (2026-07-29)
+++ v2 (2026-10-15)
@@ -12,77 +12,236 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1346">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
+    <t>Institui a Política Municipal de Alfabetização e Recomposição das Aprendizagens, no âmbito da Rede Pública Municipal de Ensino de Catalão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar, mediante credenciamento, equipe de apoio técnico para a execução do Serviço de Proteção e Atendimento Integral à Família - PAIF, no âmbito da Secretaria Municipal de Assistência Social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Autoriza permuta dos imóveis que menciona, na forma que especifica.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o direito da pessoa com seletividade alimentar de portar e consumir alimentos próprios em estabelecimentos públicos e privados de uso coletivo no Município de Catalão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Concede qualificação de utilidade pública à Associação Regional de Esportes - ARE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Denomina de "Professora Dalva Rosa Pereira" a via atualmente identificada com Rua 28 localizada nos bairros Alto da Boa Vista I, Vila Margon I, Vila Margon II, Vila Margon III e loteamento Reserva Catalunha em toda sua extensão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera o ANEXO ÚNICO da Lei Municipal nº 4.240 de 12 de junho de 2024, para majorar o número de vagas do cargo/função temporária que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a repassar recursos financeiros oriundos de emendas parlamentares federais às Organizações da Sociedade Civil - OSCs, por meio de termo de fomento, no âmbito da Política Municipal de Assistência Social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Institui o Programa Habitacional Casa Solidária no âmbito do Município de Catalão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a firmar parceria e conceder contribuição financeiro a ACIC-CDL visando à realização da Expo Sudeste 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Promove desafetação de área pública na forma que especifica.</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.194, de 28 de fevereiro de 2024.</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a firmar parceria com a Associação Escola Creche São Francisco de Assis, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Autoriza a Superintendência Municipal de Água e Esgoto de Catalão - SAE a filiar-se à Associação Nacional dos Serviços Municipais de Saneamento - ASSEMAE.</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>Declara Utilidade Pública a Associação da Comunidade Surda de Catalão - ASCS e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1º da Lei Municipal nº 4.503, de 10 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a outorgar Cessão de Uso de áreas públicas à concessionária ECO050 para realização de intervenções vinculadas à Rodovia Federal BR-050, no âmbito do Município de Catalão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Institui o "Dia Municipal do Gari", dispõe sobre sua inclusão no Calendário Oficial do Município, estabelece diretrizes para sua celebração e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o restabelecimento da contagem de tempo de serviço para fins de benefícios estatutários, em conformidade com a Lei Complementar Federal nº 226/2026.</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº4.129 /2023, que dispõe sobre a estrutura administrativa da Câmara Municipal de Catalão: cria o Departamento de Gestão e Inovação Tecnológica e a respectiva função de confiança; cria o Núcleo de Apoio ao Departamento de Licitações e Contratos e a respectiva chefia; extingue a função de confiança de Chefe do Núcleo de Apoio ao Departamento de Contabilidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.873/2021, modificando a redação de seu art. 2º, para dilatar o prazo de vigência dos contratos temporários dela decorrentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a complementar, no exercício de 2026 o repasse de recursos financeiros, nos termos da Lei Municipal nº 4.435, de 06 de novembro de 2025, ao Clube Recreativo e Atlético Catalano - CRAC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>Altera e Acrescenta dispositivos à Lei Municipal nº 3.373/2016, que dispõe sobre o Estatuto dos Servidores Públicos da Câmara Municipal de Catalão, para autorizar a incorporação proporcional de gratificações de função na Emenda Constitucional nº 103/2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Autoriza o  Município de Catalão, Estado de Goiás, a firmar parceria com à Irmandade de Nossa Senhora do Rosário de Catalão, nos termos da Lei Federal nº 13.019/2014, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 4.129, de 02 de outubro de 2023, para conceder Reajuste e Alterar os vencimentos dos cargos de provimento em comissão de Chefe de Gabinete, Assessor Parlamentar e Assessor Legislativo da estrutura administrativa da Câmara Municipal de Catalão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a Lei  Municipal nº 3.373, de 30 de março de 2016, para atualizar os Anexos I, II, III, incluindo os cargos de Contador, Auxiliar Contábil e Auxiliar de Controladoria na estrutura de carreira e tabelas de vencimentos da Câmara Municipal de Catalão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a celebrar parceria com organizações da sociedade civil, por meio do Fundo Municipal do Idoso, com repasse de recursos financeiros, nos termos da Resolução nº005/2025 e da Lei Federal nº13.019, de 31 de julho de 2014.</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a filiar-se à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO.</t>
+  </si>
+  <si>
     <t>1877/2019</t>
   </si>
   <si>
     <t>Valor da Terra Nua para ITR - 2026</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
-    <t>Promove desafetação de área pública na forma que especifica.</t>
+    <t>Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos Municipais, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>Institui o Cartão Municipal de Identificação da Pessoa com Transtorno do Espectro Autista (TEA) e assegura prioridade de atendimento às mães, pais ou responsáveis legais por crianças e adolescentes com TEA no âmbito do Município de Catalão/GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>Autoriza a cessão em comodato de imóveis urbanos, na situação e condições que menciona.</t>
+  </si>
+  <si>
+    <t>Define, no âmbito da Fazenda Pública do Município de Catalão, Estado de Goiás, o limite para pagamento de débitos decorrentes de decisões judiciais por meio de Requisição de Pequeno Valor - RPV, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Declara Utilidade Pública a ASSOCIAÇÃO GRUPO IMERSÃO RESTURANDO VIDAS</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>INSERIR A CORRIDA DE RUA NO CALENDÁRIO DAS FESTIVIDADES DO ANIVERSÁRIO DA CIDADE DE CATALÃO</t>
+  </si>
+  <si>
+    <t>Autoriza o chefe do Poder Executivo a alienar, mediante doação, o  imóvel que especifica ao Estado de Goiás.</t>
+  </si>
+  <si>
+    <t>Declara Utilidade Pública, LOJA MAÇÔNICA MORRO DE SÃO JOÃO NUMERO 158.</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão, por meio do Fundo Municipal da Criança e do adolescente de Catalão - CMDCA, a celebrar parceria com organizações da sociedade civil com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014.</t>
+  </si>
+  <si>
+    <t>Concede qualificação de utilidade pública à Associação de Moradores da Fazenda Martírios, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>Concede qualificação de utilidade pública à Loja Maçônica Athenas de Goiás n. 173, e dá outras providências.</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>Altera o anexo unico da Lei Municipal de nº 4.325, de 20 de fevereiro de 2025, para majorar o numero de vagas do cargo/função temporaria que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Dá o nome de Avenida SALVO RIBEIRO DA SILVA a AVENIDA A, localizada no loteamento Cidade Jardim e loteamento Aliança 1.</t>
   </si>
   <si>
     <t>Altera o art. 254, inciso III, da Lei Complementar nº3.952, de 16 de dezembro de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias, Lei nº 4.380/2025, que dispoe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2026 e dá outras providencias.</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
@@ -809,255 +968,255 @@
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a doar frações ideais de terreno de sua propriedade às famílias do município e dá outras providências”.</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências”</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>“Autoriza o Município a firmar parceria com a Associação Pestalozzi de Catalão, com repasse de recursos financeiros, sob a forma de subvenção social, para a contratação de serviços de transporte dos alunos do CAEE SANTA CLARA, nos termos da Lei Federal nº 13.019/2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar frações ideais de terreno de sua propriedade às famílias do município e dá outras providências".</t>
   </si>
   <si>
     <t>"Altera o art. 99, inciso II, da Lei Complementar nº 3.952, de 16 de dezembro de 2021, que Institui o Novo Código Tributário do Município de Catalão e dá outras providências".</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.315</t>
+    <t>Lei Ordinária nº 4315</t>
   </si>
   <si>
     <t>Disciplina a instalação, funcionamento, administração e fiscalização de Cemitérios Públicos e Privados no Município de Catalão, Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.314</t>
+    <t>Lei Ordinária nº 4314</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Finanças, a proceder com o encontro de contas e à compensaçãotributária de créditos relativos ao IPTU — IMPOSTO PREDIAL TERRITORIAL URBANO - COMPETÊNCIA DE 2019, com débitos do exercício de 2025, por força dos efeitos de decisão judicial transitada em julgado, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.313</t>
+    <t>Lei Ordinária nº 4313</t>
   </si>
   <si>
     <t>Desafeta Área Pública Municipal que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.312</t>
+    <t>Lei Ordinária nº 4312</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa GLEY CRISTINO DOS SANTOS, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.311</t>
+    <t>Lei Ordinária nº 4311</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa RODO GOIÁS TRANSPORTES &amp; LOGÍSTICA LIDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.310</t>
+    <t>Lei Ordinária nº 4310</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALEXANDRE DE OLIVEIRA TEODORO VAZ, nome fantasia GIRASSOL TOLDOS, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.309</t>
+    <t>Lei Ordinária nº 4309</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALUMINAÇO FABRICAÇÃO E MONTAGENS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outrasprovidências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.308</t>
+    <t>Lei Ordinária nº 4308</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa CATALÃO BANDNET SERVIÇOS MULTIMIDIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.307</t>
+    <t>Lei Ordinária nº 4307</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa J.R. PORTAS E PORTAIS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.306</t>
+    <t>Lei Ordinária nº 4306</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALMEIDA MÁQUINAS E IMPLEMENTOS AGRÍCOLAS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.305</t>
+    <t>Lei Ordinária nº 4305</t>
   </si>
   <si>
     <t>Autoriza a aquisição por compra e venda, permuta, ou desapropriação consensual ou litigiosa, dos terrenos que especifica, localizados na zona urbana deste Município, marginais ao Parque Ecológico Severo Gomides Neto, para composição de sua área de infraestrufura, e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.304</t>
+    <t>Lei Ordinária nº 4304</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à COOPERATIVA DOS TRANSPORTADORES AUTÔNOMOS DO BRASIL - BRASCOOP, por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geraçãode emprego e renda e dá outras providências</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.303</t>
+    <t>Lei Ordinária nº 4303</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa JR GESSO LTDA., por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.302</t>
+    <t>Lei Ordinária nº 4302</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa METAL CAT METALURGICA CATALANA LTDA, por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.301</t>
+    <t>Lei Ordinária nº 4301</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa PROTECTOR AGRO INDUSTRIA E COMÉRCIO LTDA., por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.300</t>
+    <t>Lei Ordinária nº 4300</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa MARCINHO EMPREENDIMENTO EIRELI, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.298</t>
+    <t>Lei Ordinária nº 4298</t>
   </si>
   <si>
     <t>Altera as disposições do artigo 2° da Lei Municipal n° 3.057/2013, de 03 de dezembro de 2013, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.276</t>
+    <t>Lei Ordinária nº 4276</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, diretamente ou por intermédio dos Fundos Municipais que especifica, a repassar recursos financeiros decorrentes de emendas parlamentares às instituições beneficiadas, e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.275</t>
+    <t>Lei Ordinária nº 4275</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SEBASTIÃO PIRES MONTEIRO, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.273</t>
+    <t>Lei Ordinária nº 4273</t>
   </si>
   <si>
     <t>Dá o nome de AVENIDA VILMA ROSA DE MORAIS à Avenida 01, localizada no Loteamento Jardim Athenas, e o seu prolongamento no Loteamento Village I, denominado como Quinta Avenida.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.263</t>
+    <t>Lei Ordinária nº 4263</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SGP TECNOLOGIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.262</t>
+    <t>Lei Ordinária nº 4262</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa DUDA MUCK LTDA ME, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.261</t>
+    <t>Lei Ordinária nº 4261</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa W. SERVIÇOS RODRIGUES LTDA ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.260</t>
+    <t>Lei Ordinária nº 4260</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa R&amp;S ENGENHARIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.259</t>
+    <t>Lei Ordinária nº 4259</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa CASA BELLA PLANEJAMENTOS DE MADEIRAS LTDA ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.258</t>
+    <t>Lei Ordinária nº 4258</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa KDIESEL PEÇAS SERVIÇOS E TRANSPORTES LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.257</t>
+    <t>Lei Ordinária nº 4257</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa RICCA PLANEJADOS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.256</t>
+    <t>Lei Ordinária nº 4256</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa PENSAR AGRONEGOCIOS E SERVIÇOS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.255</t>
+    <t>Lei Ordinária nº 4255</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALLQUIMICA INDUSTRIA E COMERCIO LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.254</t>
+    <t>Lei Ordinária nº 4254</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa VAREJÃO COMERCIO DE FRUTAS E VERDURAS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.250</t>
+    <t>Lei Ordinária nº 4250</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa ORL TRANSPORTES LTDA, por atender aos requisitos da lei municipal de nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.249</t>
+    <t>Lei Ordinária nº 4249</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa TOP ALUMINIOS E TOLDOS LTDA, por atender aos requisitos da lei municipal de nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.248</t>
+    <t>Lei Ordinária nº 4248</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SEBASTIÃO PIRES MONTEIRO, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.247</t>
+    <t>Lei Ordinária nº 4247</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa LUCIANA ASSIS DA FONSECA-ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outrasprovidências</t>
   </si>
   <si>
-    <t>Lei Ordinária nº 4.246</t>
+    <t>Lei Ordinária nº 4246</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa DISTRIBUIDORA LIDERANÇA CATALANA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a depesa do Município de CATALÃO, para exercício financeiro de 2.025 e, dá outras providências"</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizez Orçamentãrias, que dispõe sobre as diretrizes gerais para elaboração da Lei Orçamentãria de 2025 e dá outras providências"</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais - PRC-2024 e dá outras providências".</t>
   </si>
   <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>"Altera o Plano Plurianual para o período de 2.022 a 2.025 e das outras providências"</t>
   </si>
@@ -1358,942 +1517,945 @@
     <t>VALOR DA TERRA NUA - VTN - 2023. 
  </t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>"Dispoe sobre a concessão de uso ou doação com encargo de terreno público Municipal a Empresa RP - UNIFORMES E BORDADOS LTDA, por atender os requisitos da Lei Municipal 3499 de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>"Altera a destinação de Área Pública Municipal que especifica e dá outras providencias".</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos do Município de Catalão e aos Agentes Políticos dos Poderes Executivo e Legislativo Municipal, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providencias".</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 3499 de 14 de setembro de 2017, que criou o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de empresas em nosso Município".</t>
   </si>
   <si>
+    <t>"Autoriza o Poder Executivo a desafeta área de terreno que especifica, bem como a alienar área de terreno de propriedade do Município de Catalão-GO, na forma e condições que estabelece, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
     <t>“Altera, da forma abaixo, a denominação das Unidades Escolares deste Município”. </t>
   </si>
   <si>
-    <t>13/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>“Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA, visando estimular e incentivar o Esporte Amador, através do CAMPEONATO CATALANO DE FUTEBOL AMADOR DA PRIMEIRA DIVISÃO e dá outras providências”. </t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal. ” </t>
   </si>
   <si>
     <t>“Denomina o Centro de Atenção Psicossocial Infanto-Juvenil –CAPS INFANTIL de Centro de Atenção Psicossocial Infanto-Juvenil – CAPS INFANTIL Marcos Bueno que especifica abaixo”.</t>
   </si>
   <si>
+    <t>"Dispõe sobre a autorização para abertura de Crédito Adicional suplementar e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre cessão de servidores públicos municipais para atuação em procedimentos que tratem de interesses de Crianças e Adolescentes junto ao Tribunal de Justiça do Estado de Goiás, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Altera a destinação final do imóvel adquirido pelo Município, descrito na Lei nº 3.634 de 18 de março de 2019".</t>
+  </si>
+  <si>
+    <t>"Desafeta Área Pública Municipal que especifica e dá outras providencias".</t>
+  </si>
+  <si>
     <t>"Reorganiza os marcos de inicio e fim da 'Avenida João Netto de Campos', modifica a denominação da 'Rodovia Vicinal Sebastião de Pádua', estabelecendo seus marcos de inicio e fim, todas do Município de Catalão, Estado de Goiás, e dá outras providencias".</t>
   </si>
   <si>
-    <t>30/03/2023</t>
-[...11 lines deleted...]
-    <t>"Dispõe sobre a autorização para abertura de Crédito Adicional suplementar e dá outras providencias".</t>
+    <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa  NELSON DIVINO CARNEIRO  o Corumbaíba, CNPJ nº04.654.326/0001-93, por atender os requisitos da Leo Municipal nº 3.499, de 14 de setembro de 2017 que criou o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa NUTRISOYA INDUSTRIA E COMERCIO DE FERTILIZANTES E BENEFICIAMENTO DE CEREAIS LTDA, por atender os requisitos da Leo Municipal nº 3.499, de 14 de setembro de 2017 que croiu o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Altera a redação do artigo 6º, §2, da Lei Municipal nº4.044/2022, de 22 de dezembro, que 'Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão - FME instituído pela Lei Municipal nº 3.224/2015, realocando no quadro da Lei Municipal nº 2.637/2008 os cargos que especifica, acrescendo vagas e ajustando remunerações; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto à Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME; criando anexo proprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto na Lei Municipal nº 1.818/2000 ao Fundo Municipal de Educação do Municipio de Catalão - FME consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais nºs 2.637/2008 e 1.818/2000 e nº 2.872/2011, com o fim de acudir as modificações desta Lei, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispõe para autorização para Abertura de Credito Adicional de Natureza Especial e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional  nacional instituido pela Lei Federal nº11.738 de 16/7/2008."</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo, via Fundo Municipal de Educação de Catalão, a contratar profissionais na área da Educação para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019 de 31 de julho de 2014, com Organizações da sociedade civil para que, em regime de mútua cooperação  com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo do Idoso de Catalão - COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019 de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal nº 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação  com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".
  </t>
   </si>
   <si>
-    <t>22/03/2023</t>
-[...22 lines deleted...]
-  <si>
     <t>“Dá o nome de LUCIENE DE SOUZA ALVES ao Parque Ecológico do Residencial Liz.”</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
+    <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014 e do Decreto Municipal nº1.173, de 19 de outubro de 2018, com Organizações da sociedade civil, para que em regime de mútua cooperação com o Poder Executivo contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>"Altera Plano Plurianual para o período de 2022 a 2025 e dá outras providencias"</t>
+  </si>
+  <si>
     <t>“Altera a Lei de Diretrizes Orçamentárias, Lei nº 3.993/2022, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências”</t>
   </si>
   <si>
-    <t>09/03/2023</t>
-[...5 lines deleted...]
-    <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014 e do Decreto Municipal nº1.173, de 19 de outubro de 2018, com Organizações da sociedade civil, para que em regime de mútua cooperação com o Poder Executivo contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termo da Lei Federal nº 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da Nova Lei de Licitações e Contratos, Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito da Administração Publica Municipal de Catalão, Estado de Goiás".</t>
   </si>
   <si>
-    <t>01/03/2023</t>
-[...5 lines deleted...]
-    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”.</t>
+    <t>"Dispõe sobre a autorização para abertura de Crédito Adicionaal de Natureza Especial e dá outras providenciaas"</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
   </si>
   <si>
     <t>"Autoriza a SECRETARIA MUNICIPAL DE TRANSPORTE E INFRAISTRUTURA, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse publico da administração direta desse município".</t>
   </si>
   <si>
-    <t>09/02/2023</t>
-[...2 lines deleted...]
-    <t>"Dispõe sobre a autorização para abertura de Crédito Adicionaal de Natureza Especial e dá outras providenciaas"</t>
+    <t>"Autoriza permuta de imóvel, com o objetivo de fazer integrar ao Patrimônio Público do Município de Catalão, Estado de Goiás, o Hospital Materno Infantil e adjacências, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>"Estima a Receita e fixa a Despesa do Municipio de Catalão, para o exercicio financeiro de 2023 e, dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Autoriza a SUPERINTENDENCIA MUNICIPAL DE AGUA E ESGOTO - SAE a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta desse Município".</t>
   </si>
   <si>
     <t>"Declara e consolida os feriados de âmbito Municipal, inclusive os religiosos, e dá outras providencias".</t>
   </si>
   <si>
-    <t>27/12/2022</t>
-[...8 lines deleted...]
-    <t>"Autoriza permuta de imóvel, com o objetivo de fazer integrar ao Patrimônio Público do Município de Catalão, Estado de Goiás, o Hospital Materno Infantil e adjacências, e dá outras providencias".</t>
+    <t>"Desafeta Área Pública Municipal que especifica e dá outras providencias"</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>"Denomina a Rodovia Municipal Mumbuca (Latitude:18º14' 23.92"S Longitude:47º53'.49.35"O), segunda via rural pavimentada neste Município de Catalão, Estado de Goiás, de Rodovia Municipal 'DIVANO ELIAS DA SILVA', e dá outras providencias".</t>
   </si>
   <si>
     <t>"Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão - FME instituído pela Lei Municipal nº 3.224/2015, realocando no quadro da Lei Municipal nº 2.637/2008 os cargos que especifica, acrescendo vagas e ajustando remunerações; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto à Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais nºs 2.637/2008 e 1.818/2000 e nº 2.872/2011, com o fim de acudir as modificações desta Lei, e dá outras providencias".</t>
   </si>
   <si>
-    <t>22/12/2022</t>
-[...5 lines deleted...]
-    <t>"Desafeta Área Pública Municipal que especifica e dá outras providencias"</t>
+    <t>"Autoriza o Poder Executivo a conceder Auxilio Financeiro a atleta catalana, campea brasileira de jiu jitsu, que participará de torneios e competições de jiu jitsu no ano de 2023, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>"Cria o Parque Ecológico no Residencial Liz".</t>
+  </si>
+  <si>
+    <t>"Promove alterações na Lei Municipal nº 2.637/2008, de 19 de dezembro de 2008, instituindo a Diretoria Geral de Arte e Cultura junto a Fundação Cultural Maria das Dores Campos, com novo cargo em comissão; majora o vencimento base do cargo em comissão  de Presidente da referida Fundação, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a alteração do Poder Executivo do Município de Catalão, Estado de Goiás, para Cessão de Uso de Bens Móveis e Dados  à Secretaria de Segurança Pública do Estado de Goiás, na forma que especifica, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispoe sobre a alteração no anexo único da Lei  Municipal nº 4.015 de 26 de setembro de 2022 e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Autoriza a alteração de finalidade de Áreas Públicas localizadas no Loteamento Residencial Jardins Florença conforme especifica, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Estabelece limites para a definição da alíquota de contribuição do patrocinador do Regime de Previdência Complementar do Município de Catalão".</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública a Associação Esportiva B13 Leandro Cabeção - e dá outras providencias".</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação dos Automóveis Antigos de Catalão (AAAC)".</t>
   </si>
   <si>
-    <t>16/12/2022</t>
-[...25 lines deleted...]
-  <si>
     <t>"Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar e dá outras providencias".</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>"Autoriza o Municipio a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com o CLUBE RECREATIVO E ATLETICO CATALANO - CRAC - recursos esses de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providencias".</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Amor- Exigente de Catalão".</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
+    <t>"Autoriza o Poder Executivo Municipal a conceder Auxilio Financeiro ao menor Vantuir Gonçalves Gomes, representado por sua genitora, que participará do Campeonato STEAM AHEAD, realizado em Singapura, Ásia, entre os dias 03 e 06 de dezembro e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>"Denomina de Parque Ecológico "Dona Julia", Juliana Barbosa Ferreira o complexo de lazer da Represa da Bica".</t>
+  </si>
+  <si>
     <t>"Denomina a Ponte do Ribeirão dos Limoeiros - GO 440, de Ponte Lourencio Rabello de Sousa".</t>
   </si>
   <si>
-    <t>23/11/2022</t>
-[...5 lines deleted...]
-    <t>"Autoriza o Poder Executivo Municipal a conceder Auxilio Financeiro ao menor Vantuir Gonçalves Gomes, representado por sua genitora, que participará do Campeonato STEAM AHEAD, realizado em Singapura, Ásia, entre os dias 03 e 06 de dezembro e dá outras providencias".</t>
+    <t>"Redimensiona a área mínima dos lotes nos parcelamentos de interesse social, nos loteamentos abertos e fechados  e em parcelamentos vinculados; promove alterações nas Leis Municipais nº 3.439/2016, 3.440/2016, 3.441/2016 e 2.215/2005, alterada pela Lei Municipal nº 3.613/2018 e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Nossa Senhora do Rosário, exercício 2022".</t>
+  </si>
+  <si>
+    <t>"Institui o dia Municipal do Protetor Independente de Animais no Município de Catalão e dá outras providencias".</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o INSTITUTO DO CONHECIMENTO E DA CIDADANIA - ICC  e dá outras providencias".</t>
   </si>
   <si>
-    <t>11/11/2022</t>
-[...8 lines deleted...]
-    <t>"Redimensiona a área mínima dos lotes nos parcelamentos de interesse social, nos loteamentos abertos e fechados  e em parcelamentos vinculados; promove alterações nas Leis Municipais nº 3.439/2016, 3.440/2016, 3.441/2016 e 2.215/2005, alterada pela Lei Municipal nº 3.613/2018 e dá outras providencias".</t>
+    <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros a ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISGO, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, Estado de Goiás a firmar acordo de cooperação com os Municípios integrantes da região sudeste de Goiás e limítrofes, e dá outras providencias".</t>
   </si>
   <si>
-    <t>03/11/2022</t>
-[...2 lines deleted...]
-    <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros a ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISGO, e dá outras providencias".</t>
+    <t>“Cria cargos de provimento em Comissão de Diretoria Administrativa da Unidade de Pronto Atendimento – 24 hs “Dr. Jamil Sebba” e Chefe do Departamento de Engenharia Civil da Vigilância Sanitária, na forma que especifica e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a Associação Esportiva de Basquete de Catalão – AEBC/GO."</t>
   </si>
   <si>
-    <t>26/10/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À LIGA CATALANA E DO SUDESTE GOIANO DE TRUCO – LICAST, CNPJ N. º 34.751.845/0001-30, O IMÓVEL PÚBLICO QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de CATALÃO, para o exercício financeiro de 2.021 e, dá outras providências"</t>
   </si>
   <si>
     <t>05/10/2022</t>
   </si>
   <si>
     <t>“Fica denominada de Praça Bahamas, a praça localizada na Avenida Jk no  Bairro São João, em frente ao número 613 (Antigo Bahamas) neste Município de Catalão/Goiás”.</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>  “Cria a Assistência Judiciária Municipal, na Estrutura Administrativa da Secretaria Municipal de Promoção e Ação Social e dá outras providências”.</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
+    <t>“Autoriza o Poder Executivo, via Fundo Municipal de Assistência Social, a contratar profissionais por tempo determinado na área da Ação Social, para atender à necessidade temporária de excepcional interesse público da administração municipal. ”</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
     <t>“Cria e denomina Parque Ecológico Severo Gomides Neto que especifica abaixo”.</t>
   </si>
   <si>
-    <t>23/09/2022</t>
-[...2 lines deleted...]
-    <t>“Autoriza o Poder Executivo, via Fundo Municipal de Assistência Social, a contratar profissionais por tempo determinado na área da Ação Social, para atender à necessidade temporária de excepcional interesse público da administração municipal. ”</t>
+    <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2022, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização para Abertura De Crédito Adicional Suplementar e dá outras Providências”</t>
+  </si>
+  <si>
+    <t>“Institui o Programa ‘Adote Uma Praça’, estabelece regramento para a celebração de termos de cooperação com a iniciativa privada, no âmbito do referido programa, e dá outras providências. ”</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno, com o objetivo de solucionar erro de lote de terreno quando da construção de prédio comercial, sem indenização a qualquer das partes, dada a constatação da ausência de má fé, e dá outras providências”.</t>
   </si>
   <si>
-    <t>15/09/2022</t>
-[...8 lines deleted...]
-    <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2022, e dá outras providências. ”</t>
+    <t>“Dispõe sobre transposição de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, no vigente orçamento e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
   </si>
   <si>
     <t>“Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, áreas de terrenos que especifica, localizadas na Fazenda Lagoa e Fazenda Paquetá, de propriedade de Dalson da Silva Pereira, Emiliana da Silva Ferreira e Maria Alice da Silva Pereira, para Implantação de Infraestrutura do Parque Ambiental Lagoa Paquetá e dá outras providências. ”
  </t>
   </si>
   <si>
-    <t>12/09/2022</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre transposição de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, no vigente orçamento e dá outras providências”.</t>
+    <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis junto a Secretaria Municipal de Engenharia e Produção, Secretaria Municipal de Transportes e Secretaria Municipal de Indústria e Comércio, serviços e Turismo, exercício 2022.”
+ </t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 3.978, de 19 de maio de 2022, que Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”
+ </t>
+  </si>
+  <si>
+    <t>“Institui no Município de Catalão o DIA MUNICIPAL DA SOROPTIMISTA”.</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 1º da lei municipal nº 3.956, de 09 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>“Institui o Regime de Previdência Complementar no âmbito do município de Catalão, Estado de Goiás, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40, da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.
  </t>
   </si>
   <si>
-    <t>24/08/2022</t>
-[...8 lines deleted...]
-    <t>“Altera a Lei Municipal nº 3.978, de 19 de maio de 2022, que Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”
+    <t>“Institui o Código Ambiental do Município de Catalão, Estado de Goiás, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 2.522, de 25 de outubro de 2007, para dispor sobre a reformulação da jornada e condições de trabalho, remuneração e a aposentadoria dos profissionais que exercem atividades de agente comunitário de saúde e de agente de combate às endemias, nos termos da emenda constitucional nº 120, de 5 de maio de 2022 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Altera a redação do artigo 1º da Lei Municipal nº 3.994/2022, de 23 de junho de 2022, que autoriza o Município de Catalão a efetuar transferência de recursos financeiros a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, na forma e no montante que especifica”.</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>“DENOMINA A ETE - ESTAÇÃO DE TRATAMENTO DE ESGOTO de “ETE - ESTAÇÃO DE TRATAMENTO DE ESGOTO VEREADOR JOÃO ENÉAS BRÊTAS NETTO”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o PODER EXECUTIVO MUNICIPAL a promover leilão para alienar sucatas e bens inservíveis de sua propriedade e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal. ”
  </t>
   </si>
   <si>
-    <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis junto a Secretaria Municipal de Engenharia e Produção, Secretaria Municipal de Transportes e Secretaria Municipal de Indústria e Comércio, serviços e Turismo, exercício 2022.”
-[...26 lines deleted...]
-  <si>
     <t>11/07/2022</t>
   </si>
   <si>
-    <t>“Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”</t>
-[...20 lines deleted...]
-    <t>“Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+    <t>“Dispõe sobre a reestruturação do Conselho Municipal de Saúde de Catalão, Estado de Goiás em sua composição, organização, funcionamento, atribuições e eleição, conferindo nova redação à Lei Municipal nº 2.691/2009, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a efetuar transferência de recursos financeiros a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, na forma e no montante que especifica”.</t>
+  </si>
+  <si>
+    <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências” </t>
+  </si>
+  <si>
+    <t>“Declara de utilidade pública o INSTITUTO DE PESQUISA DA VIDA SILVESTRE NO CERRADO - IPEVIS e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, área de terreno que específica, localizada na Fazenda Ribeirão, lugares denominados Ipanema, saudades e bananeiras, de propriedade de Ricardo Abdul Nour e outros, que será, posteriormente doado para implementação da Central de Abastecimento de Produtos Hortícolas de Catalão e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>“Altera denominação primitiva de via pública situada no Bairro São José, nesta cidade. ”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir créditos adicionais de natureza especial no Orçamento Vigente, nos termos do inc. II, § 1º, do Art. 32 da Lei Complementar 101/2000, para contemplar os recursos provenientes da Lei Municipal de nº 3.977, de 12 de maio de 2022, nos termos seguintes. ”</t>
+  </si>
+  <si>
+    <t>“Nomeia Unidade Educacional do Bairro Parque Imperial com o nome “Maria Denise Quirino”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão, via Fundo do Idoso de Catalão – COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal nº 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.
  </t>
   </si>
   <si>
-    <t>“Nomeia Unidade Educacional do Bairro Parque Imperial com o nome “Maria Denise Quirino”.</t>
-[...27 lines deleted...]
- </t>
+    <t>“Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Desafeta Área Pública Municipal que especifica e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE COMODATO COM A UNIVERSIDADE FEDERAL DE CATALÃO – INSTITUTO DE HISTÓRIA E CIÊNCIAS SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>“Declara de utilidade pública a ASSOCIAÇÃO OBRAS ASSISTENCIAIS LEONÍDIA MENDES e dá outras providências”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Autoriza o Poder Público fazer parceria para a colocação de comedouros e bebedouros, o ALIMENTA-CÃES para animais de rua no Município de Catalão e dá outras providências”...  </t>
+  </si>
+  <si>
+    <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, AO CONSELHO REGIONAL DE CONTABILIDADE DE GOIÁS - CRCGO, CNPJ N. 01.015.676/0001-11, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal, através da Secretaria de Administração, a outorgar a concessão onerosa de uso dos espaços públicos que especifica, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Autoriza o Poder Executivo Municipal a conceder subvenção social a CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO e dá outras providências”.  </t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a liga esportiva catalana levindo fonseca, com o objetivo de realizar o campeonato catalano de futebol amador da primeira divisÃo 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a abrir créditos adicionais de natureza especial no orçamento vigente, nos termos do inc. ii, § 1º, do art. 32 da lei complementar 1012000, para contemplar os recursos provenientes da operação de crédito autorizada pela lei municipal de nº 3.880, de 11 de junho de 2021, nos termos seguintes.”</t>
   </si>
   <si>
     <t>“dispÕe sobre a escritura de doaÇÃo de imÓveis pÚblicos, para fins de moradia, nos termos do art. 29 da lei 3.898, de 05 de julho de 2021, e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>“altera o art. 1º da lei municipal nº 3.915, de 23 de setembro de 2021”.</t>
   </si>
   <si>
     <t>“autoriza o executivo municipal a ceder em comodato, a associaÇÃo estradeiros do bem, cnpj n. 10.297.4800001-58, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais – prc-2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispÕe sobre a criaÇÃo do nÚcleo de educaÇÃo em saÚde da secretaria municipal de saÚde de catalÃo e do programa de preceptoria dos mÉdicos e enfermeiros que assistirÃo os estudantes do curso de medicina e de outros da Área da saÚde, e disciplina o pagamento de gratificaÇÕes aos preceptores mÉdicos, enfermeiros e outros profissionais da Área da saÚde e dÁ outras providÊncias.”</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR DA TERRA NUA - VTN - 2022. </t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
+    <t>“altera a lei complementar nº 3.952, de 16 de dezembro de 2021, para explicitar a incidência do imposto sobre serviços de qualquer natureza (iss) sobre o monitoramento e rastreamento de veículos carga e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>concede revisão geral anual na forma do inciso x, do art. 37, da constituição federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do poder legislativo municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>“dispõe sobre a concessão de revisão geral anual aos servidores públicos do município de catalão, estado de goiás, de que trata o artigo 37, x, da constituição federal de 1988, nos termos da lei municipal nº 3.941, de 13 de dezembro de 2021 e dá outras providências”.</t>
   </si>
   <si>
-    <t>20/04/2022</t>
-[...5 lines deleted...]
-    <t>“altera a lei complementar nº 3.952, de 16 de dezembro de 2021, para explicitar a incidência do imposto sobre serviços de qualquer natureza (iss) sobre o monitoramento e rastreamento de veículos carga e dá outras providências”.</t>
+    <t>APRESENTAçãO LDO-2023</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a autorização ao poder executivo do município de catalão, estado de goiás, para concessão de subsídio tarifário ao transporte público coletivo de passageiros, na forma que especifica, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“altera o anexo Único da lei municipal de nº 3.883, de 11 de junho de 2021, alterada pela lei nº 3.921, de 20 de outubro de 2021, para majorar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>“proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios com estampido bem como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de catalão-go, e dá outras providências.”.</t>
   </si>
   <si>
-    <t>06/04/2022</t>
-[...8 lines deleted...]
-    <t>APRESENTAçãO LDO-2023</t>
+    <t>“desafeta a Área pública municipal que especifica e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito adicional de natureza especial e dá outras providências”</t>
   </si>
   <si>
-    <t>17/03/2022</t>
-[...2 lines deleted...]
-    <t>“desafeta a Área pública municipal que especifica e dá outras providências. ”</t>
+    <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008, para vigorar a partir de 1º de janeiro de 2022”</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
   </si>
   <si>
     <t>“fica denominada de “jacy da silveira machado” a ponte de concreto sobre o córrego do cubatão do limoeiro.”</t>
   </si>
   <si>
-    <t>10/03/2022</t>
-[...2 lines deleted...]
-    <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008, para vigorar a partir de 1º de janeiro de 2022”</t>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
   </si>
   <si>
     <t>"autoriza o poder executivo municipal, por intermédio da secretaria municipal de transportes e infraestrutura, a promover leilão para alienar sucatas e bens inservíveis de sua propriedade e dá outras providências. ”</t>
   </si>
   <si>
-    <t>24/02/2022</t>
-[...2 lines deleted...]
-    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo e dá outras providências.”</t>
+    <t xml:space="preserve">“autoriza a adquirir por compra e venda, permuta ou desapropriação, consensual ou judicialmente, uma área total de 5.770,52 m², oriunda das matriculas nº 31.575; 9877 e 40.550, registradas junto ao cartório de registro de imóveis da comarca de catalão-go, nesta cidade para a implementação do centro de convivência da terceira idade e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
   </si>
   <si>
     <t>“altera-se a afetaÇÃo de terrenos pÚblicos municipais que especificam e dÁ outras proviÊncias. ”</t>
   </si>
   <si>
-    <t>09/02/2022</t>
-[...5 lines deleted...]
-    <t>02/2022</t>
+    <t>002/2022</t>
   </si>
   <si>
     <t xml:space="preserve">  Altera a redação do art. </t>
   </si>
   <si>
     <t>26/01/2022</t>
   </si>
   <si>
+    <t>“altera o artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 na forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>“altera a lei de diretrizes orçamentárias, lei nº 3.887, de 15 de junho de 2021, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2.022 e dá outras providências”</t>
+  </si>
+  <si>
     <t>"altera o plano plurianual para o período de 2022 a 2025 e dá outras providencias. ”</t>
   </si>
   <si>
-    <t>22/12/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>3952/2022</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 3952, DE 16 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
+    <t>“cria e denomina “escola municipal – gleice martins do nascimento”, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar para reforço nas dotações orçamentárias para pagamento de rpv, modalidade de requisição judicial de pagamento para montantes considerados como de pequeno valor e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“autoriza o município a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com o clube recreativo e atlÉtico catalano – crac – recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar para reforço nas dotações orçamentárias para pagamento de rpv, modalidade de requisição judicial de pagamento para montantes considerados como de pequeno valor e dá outras providências”.</t>
-[...2 lines deleted...]
-    <t>“cria e denomina “escola municipal – gleice martins do nascimento”, e dá outras providências”.</t>
+    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa simone aparecida borges de araÚjo, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à empresa sudoeste transportes rodoviÁrios de cargas, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa lp gonÇalves mobilittÁ mÓveis planejados ltda, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa simone ferreira de melo monteiro - confeitaria, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à empresa joÃo batista da silva me, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à empresa ms comercio, serviÇo e refrigeraÇÃo ltda, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo, e dá outras providências. ”</t>
   </si>
   <si>
     <t>“altera o índice oficial de recomposição dos vencimentos dos servidores e agentes políticos do município de catalão, definido pela lei municipal n° 2.550, de 24 de janeiro de 2008 e dá outras providências. ”</t>
   </si>
   <si>
-    <t>13/12/2021</t>
-[...20 lines deleted...]
-    <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa simone aparecida borges de araÚjo, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
+    <t>“estabelece o índice de revisão geral anual da remuneração dos servidores da câmara municipal de catalão e dos subsídios dos membros do poder legislativo do município de catalão”.</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o plano plurianual para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>“estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2.022 e, dá outras providências”.</t>
   </si>
   <si>
-    <t>09/12/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Dispões sobre o Plano Plurianual para o período de 2.022 a 2.025.</t>
   </si>
   <si>
+    <t>“declara de utilidade pública a associaÇÃo de pais, mestres e funcionÁrios do colÉgio da polÍcia militar de goiÁs, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza a concessão de gratificação especial aos servidores municipais que prestaram serviços extraordinários e imprescindíveis ao município de catalão, no decorrer do exercício de 2021. ”</t>
+  </si>
+  <si>
+    <t>“autoriza permuta de lotes de terreno, com o objetivo de gerar a possibilidade de construir casas populares, bem como melhorar para a comunidade a casa de velórios desta cidade, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar para reforço nas dotações orçamentárias de pessoal, encargos sociais e de precatórios e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“fica denominada de ‘luiz mauro dos santos’ o programa municipal de incentivo ao esporte e lazer, criado pela lei nº 3.9182021.”</t>
+  </si>
+  <si>
     <t>“institui o fundo de gestão, desenvolvimento e modernização da procuradoria geral do município de catalão – fundepro, e dá outras providências.”</t>
   </si>
   <si>
-    <t>02/12/2021</t>
-[...17 lines deleted...]
-    <t>“declara de utilidade pública a associaÇÃo de pais, mestres e funcionÁrios do colÉgio da polÍcia militar de goiÁs, e dá outras providências”.</t>
+    <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira a acic-cdl visando à realização de campanha promocional de vendas do natal de 2021, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito suplementar na forma especificada e dá outras providências”.</t>
   </si>
   <si>
-    <t>24/11/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>“dÁ o nome de dr. joÃo vaz de mesquita À avenida ‘a’ no trecho do loteamento residencial cidade jardim”.</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>“dispÕe sobre o programa ‘cursos de primeiros socorros’ para servidores e professores das escolas e centros de educaÇÃo infantil no municÍpio de catalÃogoias”.</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
+    <t>“altera o artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 e autoriza a realocar recursos orçamentários na forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10/11/2021</t>
+  </si>
+  <si>
     <t>“altera o caput do art. 1º e os incisos i, ii e iii, do art. 2º, da lei municipal de nº 3.912, de 22 de setembro de 2021 e dá outras providências”.</t>
   </si>
   <si>
-    <t>10/11/2021</t>
-[...2 lines deleted...]
-    <t>“altera o artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 e autoriza a realocar recursos orçamentários na forma que especifica e dá outras providências”.</t>
+    <t>“autoriza o poder executivo municipal a indenizar o sr. josÉ francisco vieira, pela desapropriação indireta de dois lotes de terreno de sua propriedade e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>“altera o anexo Único da lei municipal de nº 3.849, de 03 de fevereiro de 2021, para majorar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“altera o anexo Único da lei municipal de nº 3.883, de 11 de junho de 2021, para majorar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“fica alterada a afetaÇÃo de terrenos pÚblicos que especificam e dÁ outras providÊncias.”</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a conceder imóvel, via título comodato, à associaÇÃo bom samaritano de catalÃogoias, cnpj nº 42.009.4260001-56, para a construção da sede própria e dá outras providências. ”</t>
   </si>
   <si>
-    <t>20/10/2021</t>
-[...11 lines deleted...]
-    <t>“autoriza o poder executivo municipal a indenizar o sr. josÉ francisco vieira, pela desapropriação indireta de dois lotes de terreno de sua propriedade e dá outras providências. ”</t>
+    <t>“cria o programa municipal de incentivo ao esporte e lazer e autoriza contrataÇÃo por prazo determinado de servidores para atender as necessidades da secretaria municipal de esporte, juventude e lazer, e dÁ outras providÊncias. ”</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar e dá outras providências”.</t>
   </si>
   <si>
-    <t>08/10/2021</t>
-[...2 lines deleted...]
-    <t>“cria o programa municipal de incentivo ao esporte e lazer e autoriza contrataÇÃo por prazo determinado de servidores para atender as necessidades da secretaria municipal de esporte, juventude e lazer, e dÁ outras providÊncias. ”</t>
+    <t>“dá o nome de rua weber machado de almeida à rua 163, localizada no setor central. ”</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>“altera denominação primitiva de via pública no município de catalão – go e dá outras providencias”.</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão, por meio da secretaria municipal de esportes, a conceder subvenção social à associação catalana de esportes, e dá outras providências. ”</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito suplementar na forma especificada e a concedê-lo, na forma de subvenção social, à associação protetora dos animais de catalão, e dá outras providências”.</t>
   </si>
   <si>
-    <t>23/09/2021</t>
-[...10 lines deleted...]
-  <si>
     <t>“autoriza o poder executivo a desafetar área de terreno que especifica, autoriza a desmembrar eou remembrar áreas municipais, a criar ou alterar matrículas no cri local; bem como a alienar a terceiros três áreas de terreno de propriedades do município de catalão, situadas no loteamento setor santa cruz, nesta cidade, na forma e condições que estabelece. ”</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>“dispõe sobre a qualificação de entidades privadas como organizações sociais, a criação do programa municipal de publicização e dá outras providências”.</t>
   </si>
   <si>
     <t>20/09/2021</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a indenizar o sr. haroldo dias brandÃo, pela desapropriação indireta de um lote de terreno de sua propriedade e dá outras providências. ”</t>
   </si>
   <si>
     <t>15/09/2021</t>
   </si>
   <si>
     <t xml:space="preserve">“faz alteração na estrutura administrativa do município de catalão, instituída pela lei municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências”. </t>
   </si>
   <si>
     <t>10/09/2021</t>
   </si>
   <si>
     <t>“denomina a estrada do ribeirão (primeira estrada rural pavimentada no município de catalão) de estrada municipal ‘antÔnio sebastiÃo duarte’ e dá outras providências”.</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
+    <t>“altera o anexo unico da lei municipal de n° 3.866, de 18 de março de 2021, para aumentar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a conceder, via título de comodato, pelo prazo de 20 (vinte) anos, prorrogável no interesse das partes, a associaÇÃo de catalÃo contra o cancer - accc, cnpj nº 29.298.6690001-93, para a construção da sede própria e dá outras providências. ”</t>
+  </si>
+  <si>
     <t>“dispõe sobre a autorização para abertura de crédito adicional de natureza especial e dá outras providências”.</t>
   </si>
   <si>
-    <t>26/08/2021</t>
-[...5 lines deleted...]
-    <t>“altera o anexo unico da lei municipal de n° 3.866, de 18 de março de 2021, para aumentar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros ao instituto professor joÃo margon vaz, com sede nesta cidade, estado de goiás, e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>“altera o art. 2º, da lei municipal de nº 3.880, de 11 de junho de 2021 e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a conceder via título de comodato, pelo prazo de 10 (dez) anos, prorrogável no interesse das partes, ao centro de integraÇÃo social da mulher vida mulher viva, cnpj nº 21.952.7650001-00, para a implantação de uma horta comunitária, e dá outras providências.”.</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a implantaÇÃo do sistema de compartilhamento de aluguel de bicicletas pÚblicas, denominado “bike catalÃo” e institui polÍtica de incentivo ao uso de bicicleta.”.</t>
   </si>
   <si>
-    <t>19/08/2021</t>
-[...8 lines deleted...]
-    <t>“autoriza o poder executivo municipal a repassar recursos financeiros ao instituto professor joÃo margon vaz, com sede nesta cidade, estado de goiás, e dá outras providências.”.</t>
+    <t>“altera denominação primitiva de via pública no município catalãogo., e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>05/07/2021</t>
+  </si>
+  <si>
+    <t>dá o nome de nely marcelino de melo à rua 01 no trecho do loteamento residencial village e rua 09 no trecho do loteamento athenas.</t>
+  </si>
+  <si>
+    <t>dispõe sobre a política habitacional de interesse social do município”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a proibição do despejo de entulhos ou lixo de qualquer natureza, bem como o embaraço eou impedimento do livre trânsito de pessoas e veículos nos espaços públicos do município de catalão, estado de goiás, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“denomina a praça pública do loteamento alto da boa vista ii, nesta cidade, de “praça anwar safatle jÚnior”. </t>
+  </si>
+  <si>
+    <t>“declara de utilidade pÚblica a associaÇÃo bom samaritano de catalÃo - goiÁs”.</t>
+  </si>
+  <si>
+    <t>“institui o dia municipal em memória às vítimas da covid-19”.</t>
   </si>
   <si>
     <t>“estabelece normas para declaração de utilidade pública das entidades civis constituídas no município de catalãogo., e dá outras providências”.</t>
   </si>
   <si>
-    <t>05/07/2021</t>
-[...22 lines deleted...]
-  <si>
     <t>2018/2021</t>
   </si>
   <si>
     <t xml:space="preserve">Valor estabelecidos para declaração de Imposto sobre propriedade territorial rural DTIR 2021. </t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
+    <t>“autoriza o município de catalão, via fundo municipal da criança e do adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com organizações da sociedade civil para que, em regime de mútua cooperação com o poder executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>24/06/2021</t>
+  </si>
+  <si>
+    <t>"dispÕe sobre os critÉrios da concessÃo dos benefÍcios eventuais, À individuos e famÍlias, no Âmbito da polÍtica municipal de assistÊncia e desenvolvimento social e dÁ outras providÊncias".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“autoriza o município de catalão a firmar convênio de parceria com a cooperativa dos trabalhadores autÔnomos de catalÃo – cootracat, mediante a gestão dos resíduos sólidos produzidos em catalão, com beneficiamento de materiais recicláveis e oferecimento de suporte técnico aos cooperados para melhoria da qualidade ambiental e dá outras providências.” </t>
+  </si>
+  <si>
+    <t>“cria o conselho municipal de habitaÇÃo e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
     <t>“autoriza o poder executivo a alterar a afetação de duas áreas de terreno, partes de ruas projetadas e não implementadas, conforme especificado e dá outras providências. ”</t>
   </si>
   <si>
-    <t>24/06/2021</t>
-[...11 lines deleted...]
-    <t>“autoriza o município de catalão, via fundo municipal da criança e do adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com organizações da sociedade civil para que, em regime de mútua cooperação com o poder executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+    <t>3887/2022</t>
   </si>
   <si>
     <t xml:space="preserve">  "Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2. </t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
+    <t>concede reposição salarial, revisão geral anual na forma do inciso x, do art. 37, da constituição federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do poder legislativo municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>“dispõe sobre a concessão de revisão geral anual aos servidores públicos do município de catalão, estado de goiás, de que trata o artigo 37, x, da constituição federal de 1988, nos termos da lei complementar federal nº 173, de 27 de maio de 2020 e da instrução normativa 000132020, do tribunal de contas dos municípios do estado de goiás e dá outras providências”.</t>
   </si>
   <si>
-    <t>concede reposição salarial, revisão geral anual na forma do inciso x, do art. 37, da constituição federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do poder legislativo municipal e dá outras providências.</t>
+    <t>“autoriza o município de catalão, via fmas, a conceder subvenção social, via chamamento público, às organizações da sociedade civil abaixo relacionadas, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>11/06/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“autoriza o município de catalão, via fundo municipal de educação a contratar servidores por tempo determinado para atender à necessidade temporária de excepcional interesse público, na área da educação municipal, neste município”. </t>
+  </si>
+  <si>
+    <t>“altera o art. 1º da lei municipal de nº 3.863, de 18 de marÇo de 2021, e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t>“cria e denomina “cmei – henriqueta purcina de oliveira”, e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve">“autoriza o poder executivo a contratar operação de crédito junto à caixa econômica federal – cef, prestar garantias e dá outras providências”. </t>
   </si>
   <si>
-    <t>11/06/2021</t>
-[...13 lines deleted...]
-  <si>
     <t>LOA - LEI ORçAMENTáRIA ANUAL - EXERCíCIO 2021</t>
   </si>
   <si>
     <t>03/06/2021</t>
   </si>
   <si>
     <t>3879/2021</t>
   </si>
   <si>
     <t>Faz alterações na Lei Complementar Municipal de nº 3.440, de 08 de dezembro de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>31/05/2021</t>
   </si>
   <si>
+    <t xml:space="preserve">“desafeta da condição de bem de uso comum do povo, faixa de terreno que especifica e dá outras providências. ” </t>
+  </si>
+  <si>
+    <t>24/05/2021</t>
+  </si>
+  <si>
+    <t>“faz adequação da remuneração dos cargos abaixo-relacionados constantes do anexo Único da lei municipal de nº 3.866, de 18 de março de 2021, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>3875/2021</t>
   </si>
   <si>
     <t xml:space="preserve">  “ALTERA OS ARTS. </t>
   </si>
   <si>
-    <t>24/05/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>ALTERA OS ARTS. 23, 24 E 29 DA LEI COMPLEMENTAR MUNICIPAL DE Nº 3.441, DE 08 DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>06/05/2021</t>
   </si>
   <si>
+    <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais por tempo determinado na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal.”</t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>“dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais – prc-2021 e dá outras providências”.</t>
+  </si>
+  <si>
     <t xml:space="preserve">“autoriza majoraÇÃo dos valores a serem repassados a associaÇÃo protetora dos animais de catalÃo para a manutenÇÃo do centro de castraÇÃo e reinserÇÃo de cÃes e gatos de catalÃo, nos termos da lei municipal de nº 3.672, de 04 de julho de 2019”. </t>
   </si>
   <si>
-    <t>05/04/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>3870/2021</t>
   </si>
   <si>
     <t xml:space="preserve">  “Faz adaptação, alteração e inclusão de dispositivos legais à lei Municipal nº 2. </t>
   </si>
   <si>
     <t>18/03/2021</t>
   </si>
   <si>
+    <t xml:space="preserve">“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a casa de apoio ao morador de rua de catalÃo marly cardoso – (camor), objetivando manter em funcionamento a associação nos termos do seu estatuto, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “dispõe sobre a aprovação de instalação de passarela aérea ou passagem suspensa e a respectiva cobrança pela utilização de espaço de propriedade pública municipal, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências. ”</t>
+  </si>
+  <si>
     <t xml:space="preserve">“dispõe sobre normas para instalação de infraestrutura de suporte para redes de telecomunicações e equipamentos afins no município de catalão, estado de goiás e dá outras providências.” </t>
   </si>
   <si>
     <t xml:space="preserve"> “autoriza o município de catalão a doar o imóvel de sua propriedade especificado abaixo, à associaÇÃo beneficente evangÉlica creche recanto infantil e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve">“altera a lei municipal de nº 3.066, de 17 de dezembro de 2013 e dÁ outras providÊncias.” </t>
   </si>
   <si>
     <t xml:space="preserve">“faz readequação na estrutura administrativa do município de catalão, instituída pela lei municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências”. </t>
   </si>
   <si>
     <t>“denomina o estabelecimento de saúde, a ser construída na rua albino felipe do nascimento esquina com a rua mozar salviano, no setor maria amélia ii de “centro de atendimento mÉdico dr. antÔnio abadio da silva”.</t>
   </si>
   <si>
     <t>“dispõe sobre a alteração da lei de criação do conselho municipal de desenvolvimento rural sustentável e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve">“dispõe sobre a reestruturação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação - cacs-fundeb, em conformidade com o artigo 212-a da constituição federal, regulamentado na forma da lei federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências”. </t>
   </si>
   <si>
     <t xml:space="preserve"> “autoriza a superintendÊncia municipal de Água e esgoto - sae, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta deste município”. </t>
   </si>
   <si>
-    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências. ”</t>
-[...7 lines deleted...]
-  <si>
     <t>“dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso ix, do art. 37 da constituição federal e dá outras providências.”</t>
   </si>
   <si>
     <t>04/03/2021</t>
   </si>
   <si>
     <t>“institui o dia municipal da cultura evangélica e dá outras providências”.</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a abrir créditos adicionais de natureza especial no orçamento vigente, nos termos do inc. ii, § 1º, do art. 32 da lei complementar 1012000, para contemplar os recursos provenientes da operação de crédito autorizada pela lei municipal de nº 3.664, de 12 de junho de 2019, nos termos seguintes”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal, em razão da pandemia do corona vírus”.</t>
   </si>
   <si>
     <t>“altera o art. 9º e o anexo Único da lei municipal 3.800, de 30 de julho de 2020, para acrescer o número de vagas da forma especifica abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>3852/2021</t>
@@ -2313,92 +2475,101 @@
   <si>
     <t>“autoriza o município de catalão a firmar parceria com associaÇÃo pestalozzi de catalÃo e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para os alunos do caee - santa clara, desta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio de parceria com a aspdec – associaÇÃo das pessoas portadoras de deficiÊncia de catalÃo – cnpj nº 06.146.2120001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve"> “fica instituída a “semana do rodeio” no município de catalão”.</t>
   </si>
   <si>
     <t>11/01/2021</t>
   </si>
   <si>
     <t>"autoriza o município de catalão a conceder subvenção social a central de associaÇÕes de minis e pequenos produtores rurais do municÍpio de catalÃo-go. e dá outras providências.”</t>
   </si>
   <si>
     <t>07/01/2021</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.7882020, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2021 e dá outras providências”</t>
   </si>
   <si>
     <t>"altera o plano plurianual para o período de 2018 a 2021 e das outras providências.”</t>
   </si>
   <si>
+    <t>3844/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “INSTITUI A TAXA DE COLETA DE RESÍDUOS - TCR NO MUNICÍPIO DE CATALÃO E DÁ OUTRAS PROVIDÊNCIAS”. </t>
   </si>
   <si>
     <t>24/12/2020</t>
   </si>
   <si>
     <t>“dispõe sobre a denominação de via pública no distrito de pires belo no município de catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>23/12/2020</t>
   </si>
   <si>
     <t>“declara de utilidade pública a associação de profissionais de rodeio de catalão (a.p.r.c) – e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre o fundo especial municipal para o corpo de bombeiros militar do estado de goiás – fembomprefeitura municipal de catalão, e determina outras providências.”</t>
   </si>
   <si>
     <t>21/12/2020</t>
   </si>
   <si>
     <t>“altera o art. 1º, da lei municipal de nº 3.822, de 20 de novembro de 2020, e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito suplementar na forma especificada e dá outras providências.”</t>
   </si>
   <si>
+    <t>3836/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “INSTITUI OS INSTRUMENTOS PARA O CUMPRIMENTO DA FUNÇÃO SOCIAL DA PROPRIEDADE URBANA NO MUNICÍPIO DE CATALÃO, ESPECIALMENTE DISPONDO SOBRE A NOTIFICAÇÃO PARA PARCELAMENTO, IPTU PROGRESSIVO NO TEMPO E DESAPROPRIAÇÃO COM PAGAMENTO COM TÍTULOS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>17/12/2020</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE CATALÃO (Lei nº 845, de 05 de abril de 1990) Consolidação em 17 de dezembro de 2020 Legislatura 2017/2020</t>
   </si>
   <si>
     <t>“altera o art. 1º, da lei municipal de nº 3.823, de 20 de novembro de 2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza a câmara municipal de catalão a filiar-se e contribuir mensalmente em favor da união das câmaras e vereadores do estado de goiás e dá outras providências”.</t>
   </si>
   <si>
+    <t>3833/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “ALTERA A LEI Nº 2. </t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t xml:space="preserve">“dispõe sobre a denominação de via pública no distrito de pires belo no município de catalão e dá outras providências”. </t>
   </si>
   <si>
     <t>3828/2020</t>
   </si>
   <si>
     <t xml:space="preserve">  “REDEFINE O PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, DA FORMA ESPECIFICADA NESTA LEI COMPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>09/12/2020</t>
   </si>
   <si>
     <t>“estabelece normas para operação de carga e descarga no município de catalão, e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispõe sobre a planta de valores genéricos de itbi do município de catalão, conforme determina o código tributário municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispÕe sobre a autorizaÇÃo para abertura de crÉdito adicional suplementar e dÁ outras providencias”</t>
@@ -2673,83 +2844,86 @@
   <si>
     <t>05/02/2020</t>
   </si>
   <si>
     <t>“altera o art. 9º, da lei municipal de nº 3.673, de 04 de julho de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>24/01/2020</t>
   </si>
   <si>
     <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008, para vigorar a partir de 1º de janeiro de 2020”.</t>
   </si>
   <si>
     <t>“altera, por forÇa da emenda constitucional n° 1032019, a fonte pagadora dos direitos dos servidores municipais abaixo-relacionados e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“dispÕe sobre a autorizaÇÃo para abertura de crÉdito adicional suplementar e da outras providencias”</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>“altera o plano plurianual para o período de 2018 a 2021 e das outras providencias. ”</t>
   </si>
   <si>
+    <t>LOA 2020 LEI 3.726 DE 09 DEZEMBRO DE 2019</t>
+  </si>
+  <si>
+    <t>26/12/2019</t>
+  </si>
+  <si>
     <t>“autoriza o município de catalão a doar, com encargo, o imóvel de sua propriedade especificado abaixo, ao instituto de previdência e assistência dos servidores de catalão – ipasc”.</t>
   </si>
   <si>
-    <t>26/12/2019</t>
-[...1 lines deleted...]
-  <si>
     <t>“autoriza o município de catalão a doar o imóvel de sua propriedade especificado abaixo, ao instituto de previdência e assistência dos servidores de catalão – ipasc”.</t>
   </si>
   <si>
     <t>“altera o art. 1º, da lei municipal de nº 3.672, de 04 de julho de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir ao erÁrio municipal as despesas efetuadas pelo municÍpio de catalÃo, sempre que o municÍpio arcar com despesas que originalmente seriam de responsabilidade da sae-catalÃo, e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“altera o art 1º, da lei municipal de nº 3.676, de 18 de julho de 2019 e dá outras providências”.</t>
   </si>
   <si>
-    <t>LOA 2020 LEI 3.726 DE 09 DEZEMBRO DE 2019</t>
-[...1 lines deleted...]
-  <si>
     <t>“estabelece no âmbito do município de catalão, sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais e dá outras providências”.</t>
   </si>
   <si>
     <t>23/12/2019</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito suplementar e dá outras providencias”</t>
   </si>
   <si>
     <t>20/12/2019</t>
   </si>
   <si>
+    <t>3739/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, constantes do código tributário municipal, lei complementar nº 2. </t>
   </si>
   <si>
     <t>19/12/2019</t>
   </si>
   <si>
     <t>“institui mecanismos para a utilizaÇÃo de recursos financeiros correspondentes a depÓsitos judiciais e administrativos, em dinheiro, referentes a processos judiciais ou administrativos, tributÁrios ou nÃo tributÁrios, nos quais o municÍpio seja parte, e dÁ outras providÊncias.”</t>
   </si>
   <si>
     <t>“denomina como rua sylvia dias carneiro a rua 11, localizada no setor universitário, nesta cidade”.</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo e dá outras providências.</t>
   </si>
   <si>
     <t>“autoriza o executivo municipal a desafetar e ceder em comodato, a associaÇÃo academica wilson guimarÃes – clube do aperitivo, cnpj nº 35.743.6450001-07, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.6662019, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2020 e dá outras providências”</t>
   </si>
   <si>
     <t>declara de utilidade pública a “associaÇÃo acadÊmica wilson guimarÃes e dá outras providências”</t>
@@ -2793,51 +2967,51 @@
   <si>
     <t>“dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do poder executivo e legislativo municipal, no vigente orçamento e dá outras providências”</t>
   </si>
   <si>
     <t>“autoriza a concessão de gratificação especial aos servidores municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da festa de nossa senhora do rosário, exercício de 2019.</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>altera a redação do inciso xiii, do art. 22 e acrescenta o inciso xviii ao art. 23, da lei municipal nº. 3.565, de 29 de maio de 2018, que regulamenta o exercício das atividades dos profissionais em transporte na modalidade individual em veículo automotor tipo motocicleta.”</t>
   </si>
   <si>
     <t>14/11/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira a acic-cdl visando à realização de campanha promocional de vendas do natal de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza indenização de lote de terreno utilizado na abertura da avenida tiradentes, no loteamento castelo branco, nesta cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>"autoriza o poder executivo municipal a conceder subvenção social à irmandade de nossa senhora do rosÁrio de catalÃo, estado de goiás e dá outras providências”.</t>
   </si>
   <si>
-    <t>02/2019</t>
+    <t>002/2019</t>
   </si>
   <si>
     <t xml:space="preserve">  “Altera a redação dos artigos 95, 96 e 97 da Lei Orgânica do Município de Catalão, e dá outras providências. </t>
   </si>
   <si>
     <t>23/10/2019</t>
   </si>
   <si>
     <t>“dispõe sobre o conselho municipal de educação de catalãogo, e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre a reestruturação do conselho de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação – cacsfundeb de catalãogo, e dá outras providências. ”</t>
   </si>
   <si>
     <t>declara de utilidade pública a “associacao catalana de iniciaÇÃo e treinamento esportivo e dá outras providencias''.</t>
   </si>
   <si>
     <t>“altera o número de vagas dos cargos de enfermeiro e tÉcnico de enfermagem, constantes do anexo Único da lei municipal nº 3.609, de 21 de dezembro de 2018, que autorizou o fundo municipal de saúde de catalão a contratar servidores para atender à necessidade temporária de excepcional interesse público.”</t>
   </si>
   <si>
     <t>“dispõe sobre a proibição da distribuição gratuita ou venda de sacolas plásticas a consumidores em todos os estabelecimentos comerciais do município de catalão, estado de goiás, e dá outras providências.”</t>
   </si>
   <si>
     <t>“acrescenta os incisos x, xi e xii ao artigo 5º da lei nº 3.394 de 25 de maio de 2016, e da outras providências”.</t>
   </si>
@@ -2994,99 +3168,99 @@
   <si>
     <t>“institui a lei de diretrizes orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2020 e dá outras providências.”</t>
   </si>
   <si>
     <t>19/06/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a fazer a remissão de débitos existentes e a isentar a tarifa de água e esgoto da sede do conselho central sagrado coraÇÃo de jesus de catalÃo, cnpj nº 03.669.2110001-00, e dá outras providências”.</t>
   </si>
   <si>
     <t>12/06/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a fazer a remissão de débitos existentes e a isentar a tarifa de água e esgoto da sede do asilo sÃo vicente de paulo de catalÃo – go, cnpj nº 00.001.8830001-54, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a alienar área de terreno de propriedade do município de catalão, situada na avenida farid miguel safatle, centro, nesta cidade, com 2.800,00m2, na forma e condições que estabelece”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a contratar financiamento junto ao banco nacional de desenvolvimento econômico e social - bndes, a oferecer garantias e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a contratar operação de crédito junto à caixa econômica federal – cef, prestar garantias e dá outras providências”.</t>
   </si>
   <si>
+    <t>LDO 2019</t>
+  </si>
+  <si>
+    <t>05/06/2019</t>
+  </si>
+  <si>
     <t>“autoriza dação em pagamento de imóveis que menciona, em cumprimento a acordo judicial homologado (autos nº 201392867495) e dá outras providências”.</t>
   </si>
   <si>
-    <t>05/06/2019</t>
-[...4 lines deleted...]
-  <si>
     <t>LEI LOA 2019</t>
   </si>
   <si>
     <t>01/06/2019</t>
   </si>
   <si>
     <t>“denomina como ‘rua joão sedinez de araújo’ a rua 609, localizada no bairro monsenhor souza”.</t>
   </si>
   <si>
     <t>31/05/2019</t>
   </si>
   <si>
     <t>16/05/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão, via fundo municipal de saúde a firmar convênio ou termo de fomento eou de cooperação com o estado de goiás e a santa casa de misericórdia de catalão, objetivando incrementar a assistência à saúde regionalizada, com abrangência macrorregional e dá outras providências. ”</t>
   </si>
   <si>
     <t>3655/2019</t>
   </si>
   <si>
     <t xml:space="preserve">  “Altera o § 17, do Artigo 5º, da Lei Complementar Municipal de nº 3. </t>
   </si>
   <si>
     <t>03/05/2019</t>
   </si>
   <si>
     <t>3654/2019</t>
   </si>
   <si>
     <t xml:space="preserve">  “Revoga o § 4º, do Art. </t>
   </si>
   <si>
     <t>26/04/2019</t>
   </si>
   <si>
     <t>“concede revisão salarial anual na forma do inciso x, do art. 37, da constituição federal, sobre os vencimentos dos servidores públicos efetivosativos, aposentados e pensionistas do município de catalão e dá outras providências”.</t>
   </si>
   <si>
-    <t>01/19</t>
+    <t>01/2019</t>
   </si>
   <si>
     <t xml:space="preserve">  “Altera a redação do § 3º, do art. </t>
   </si>
   <si>
     <t>24/04/2019</t>
   </si>
   <si>
     <t>012019</t>
   </si>
   <si>
     <t>Altera a redação do § 3°, do art. 121, da Lei Organica do Municipio de Catalao.</t>
   </si>
   <si>
     <t>17/04/2019</t>
   </si>
   <si>
     <t>“concede reposição salarial aos servidores da câmara municipal de catalão”.</t>
   </si>
   <si>
     <t>10/04/2019</t>
   </si>
   <si>
     <t>dispõe sobre a revogação de lei n. 3.155, de 22 de julho de 2014, e dá outras providências.</t>
   </si>
@@ -3147,110 +3321,134 @@
   <si>
     <t>“autoriza a adquirir por compra e venda, permuta ou desapropriação, consensual ou judicialmente, uma gleba de terras com área de 5.000 (cinco mil) metros quadrados, situada na av. luiz ribeiro horta com rua 403, nesta cidade para a construção de um novo ccpa - centro de convivência do pequeno aprendiz, para atender as crianças e adolescentes do pontal norte e setores adjacentes”.</t>
   </si>
   <si>
     <t>18/03/2019</t>
   </si>
   <si>
     <t>“reescreve-se na forma abaixo, a nova estrutura administrativa da superintendência municipal de Água e esgoto de catalão – sae - dos cargos de chefia, assessoramento e direção, nos termos do art. 37, v da cf, constantes do anexo Único – parte ii, que trata dos Órgãos de administração indireta do município de catalão, da lei municipal de nº 2.637, de 19 de dezembro de 2008”.</t>
   </si>
   <si>
     <t>“autoriza o município a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com organizações da sociedade civil, para que em regime de mútua cooperação com o poder executivo contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
   </si>
   <si>
     <t>13/03/2019</t>
   </si>
   <si>
     <t>“institui o conselho municipal de proteção e defesa dos animais e dá outras providências”.</t>
   </si>
   <si>
     <t>01/03/2019</t>
   </si>
   <si>
     <t>“estabelece normas de proteção aos animais e dá outras providências”.</t>
   </si>
   <si>
+    <t>“dispÕe sobre a autorizaÇÃo para abertura de crÉdito adicional especial e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t>20/02/2019</t>
+  </si>
+  <si>
     <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir ao erÁrio municipal as despesas efetuadas pelo municÍpio de catalÃo, com a recomposiÇÃo asfÁltica ocorrida em virtude de obras e serviÇos realizados pela sae, nas vias urbanas de nossa cidade, nos anos de 2017 e 2018, e dÁ outras providÊncias”.</t>
   </si>
   <si>
-    <t>20/02/2019</t>
-[...4 lines deleted...]
-  <si>
     <t>“altera-se o art 9º da lei municipal de nº 3.609, de 21 de dezembro de 2018, e, por conseguinte, altera-se, também, o anexo Único da lei retro mencionada, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a conceder contribuição financeira a escola creche sÃo francisco de assis e abrir crédito especial, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>13/02/2019</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal, através da superintendência municipal de Água e esgoto de catalão – sae, a firmar acordo extrajudicial com proprietário de imóvel rural, visando indenizar a instituição de servidão administrativa para passagem de adutora de água bruta e dá outras providências”.</t>
   </si>
   <si>
     <t>11/02/2019</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.5702018, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
   <si>
     <t>"altera o plano plurianual para o período de 2018 a 2021 e dá outras providencias”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a adquirir por compra e venda, permuta ou desapropriar consensual ou judicialmente os imóveis abaixo-especificados, declarados de utilidade pública via do decreto municipal de nº 1.235, de 27 de novembro de 2018, para a implantação do arco viário de catalão. ”</t>
   </si>
   <si>
+    <t>3619/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, na Lei Municipal nº 2. </t>
   </si>
   <si>
     <t>21/12/2018</t>
   </si>
   <si>
+    <t>3618/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, na Lei Complementar Municipal de nº 2. </t>
   </si>
   <si>
+    <t>3617/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “Acrescenta-se o Inciso I, ao Artigo 4º, da Lei Complementar n. </t>
   </si>
   <si>
+    <t>3616/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  Revoga-se integralmente o Parágrafo 15, do Artigo 5º, da Lei Complementar n. </t>
   </si>
   <si>
+    <t>3615/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “Reescreve-se o Parágrafo 4º, do Artigo 16, da Lei Complementar n. </t>
   </si>
   <si>
+    <t>3614/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “FAZ ALTERAÇÕES NA LEI COMPLEMENTAR MUNICIPAL Nº 3. </t>
   </si>
   <si>
+    <t>3613/2022</t>
+  </si>
+  <si>
     <t xml:space="preserve">  “REESCREVE-SE, DA FORMA ABAIXO A LEI COMPLEMENTAR MUNICIPAL Nº 2. </t>
   </si>
   <si>
+    <t>3612/2022</t>
+  </si>
+  <si>
     <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal.”</t>
   </si>
   <si>
     <t>“autoriza a superintendÊncia municipal de trÂnsito de catalÃo – smtc, a ressarcir despesas efetuadas pelo municÍpio de catalÃo com a construÇÃo de meio-fio e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“dispõe sobre denominação de parque natural da mata do setor santa cruz deste município”.</t>
   </si>
   <si>
     <t>“dá denominação de "mauro campos netto" ao dispositivo de acesso (retorno, viaduto) localizado no perímetro urbano do km-280+600 da rodovia br-050, entroncamento com a avenida josé marcelino, no município de catalão”.</t>
   </si>
   <si>
     <t>“estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2019 e, dá outras providências”.</t>
   </si>
   <si>
     <t>“altera a redação do art. 4º, da lei municipal de nº 2.252, de 17 de dezembro de 2004, e da forma que especifica”</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>“declara de utilidade pública a associaÇÃo dos docentes da rede municipal de ensino de catalÃo, goiÁs - adrmec, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, por intermédio do clube recreativo e atlÉtico catalano – crac – da forma que especifica e dá outras providências”.</t>
@@ -3471,615 +3669,456 @@
   <si>
     <t>28/05/2018</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que especifica, visando a proteção de lote situado em Área de Preservação Permanente, situado no Loteamento Novo Horizonte, nesta cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>“Altera a redação do inciso VI, § 3º, do Art. 1º da lei municipal de nº 2.778, de 29 de novembro de 2010 da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>23/05/2018</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado à Fundação Espírita Antero da Costa Carvalho com a finalidade de construir a nova sede de abrigo para idosos e dá outras providências”.</t>
   </si>
   <si>
     <t>17/05/2018</t>
   </si>
   <si>
     <t>“cria zona de expansão urbana descontínua e dá outras providências. ”</t>
   </si>
   <si>
     <t>16/05/2018</t>
   </si>
   <si>
+    <t>“institui o ‘mês de prevenção das doenças do coração’ em catalão”.</t>
+  </si>
+  <si>
+    <t>20/04/2018</t>
+  </si>
+  <si>
+    <t>“faz reposição dos subsídios dos agentes políticos e da remuneração dos servidores públicos efetivos, comissionados, ativos e inativos da câmara municipal de catalão (go)”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“concede revisão salarial anual na forma do inciso x, do art. 37, da constituição federal sobre os vencimentos dos servidores efetivos, comissionados, inativos, pensionistas, temporários e aos subsídios dos agentes políticos e equiparados do município e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo, via fmas, a conceder subvenção social à fundaÇÃo espÍrita antero da costa carvalho, no valor total de r$ 44.000,00 (quarenta e quatro mil reais) e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“inclui a campanha setembro amarelo – mês de prevenção ao suicídio e de valorização da vida no calendário de eventos do município de catalão”.</t>
+  </si>
+  <si>
+    <t>dispõe sobre a criação da “semana da internet segura” nas escolas municipais e dá outras providências.</t>
+  </si>
+  <si>
     <t>“dispõe sobre a obrigação de realizar a limpeza e a remoção e de dar destino adequado às fezes geradas por animais em praças, parques e logradouros públicos no âmbito do município de catalãogo”.</t>
   </si>
   <si>
-    <t>20/04/2018</t>
-[...19 lines deleted...]
-  <si>
     <t>“altera o art. 4º, da lei municipal de nº 2.936, de 24 de agosto de 2012, na forma que especifica”.</t>
   </si>
   <si>
     <t>20/03/2018</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a doar com encargo o imóvel especificado abaixo ao instituto professor joÃo margon vaz, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio com o rotary club 1º de novembro, desta cidade, e a conceder subvenção financeira da forma que especifica para fazer funcionar o cursinho municipal israel macedo, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir despesas efetuadas pelo municÍpio de catalÃo com a devoluÇÃo de recursos ao ministÉrio das cidades oriundo de convÊnios para ampliaÇÃo do sistema de esgotamento sanitÁrio deste municÍpio e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t xml:space="preserve">“institui programa municipal de bolsa estágio, autoriza o poder executivo a conceder estágio remunerado para estudantes do ensino médio, ensino técnico profissionalizante, superior e pós-graduação regularmente matriculados em instituições públicas de ensino, e instituições reconhecidas pelo mec e órgãos públicos conveniados com o município de catalão, e dá outras providências.” </t>
   </si>
   <si>
     <t>“autoriza o município de catalão, estado de goiás, a aderir ao consÓrcio intermunicipal de turismo e cultura da estrada de ferro, visando a implantação do trem turÍstico e cultural e dá outras providências. ”</t>
   </si>
   <si>
+    <t>“altera o número de vagas do cargo efetivo de supervisor de seguranÇa, junto a sae, constante do anexo vii, da lei municipal de nº 1.818, de 05 de abril de 2000, alterada pela lei nº 3.027, de 30 de setembro de 2013 e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“autoriza permuta de lotes de terreno, com o objetivo de solucionar antigo problema de acesso a lote particular devido à construção de obra pública municipal na rua d e dá outras providências”.</t>
   </si>
   <si>
-    <t>“altera o número de vagas do cargo efetivo de supervisor de seguranÇa, junto a sae, constante do anexo vii, da lei municipal de nº 1.818, de 05 de abril de 2000, alterada pela lei nº 3.027, de 30 de setembro de 2013 e dá outras providências”.</t>
-[...1 lines deleted...]
-  <si>
     <t>“autoriza o município de catalão a firmar convênio com a escola creche sÃo francisco de assis e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) no setor nossa senhora de fátima, nesta cidade, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>20/02/2018</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio com a obras sociais casa do caminho famÍlia lima e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) com sede nesta cidade, na vila cruzeiro i, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“cria e extingue cargos na estrutura administrativa e operacional da câmara municipal de catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio de parceria com a aspdec – associaÇÃo das pessoas portadoras de deficiÊncia de catalÃo – cnpj nº 06.146.2120001-68 e a conceder subvenção financeira da forma que especifica, durante os exercícios de 2018 a 2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o municÍpio de catalÃo, estado de goiÁs, a firmar convÊnio e a conceder subvenÇÃo social À fundaÇÃo assistencial dr. willian faiad, para manutenÇÃo das atividades da unidade de pronto atendimento (upa) “dr. jamil sebba”, de 2018 a 2020, na forma que especifica”.</t>
   </si>
   <si>
     <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008. ”</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio com a associaÇÃo beneficente evangÉlica – mantenedora da creche recanto infantil e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido estabelecimento educativo - creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, uma casa residencial e o respectivo terreno que especifica, de propriedade de amÁlia maria de jesus”.</t>
   </si>
   <si>
     <t>20/01/2018</t>
   </si>
   <si>
     <t>“altera a redação dos incisos ii e iii do art. 1º da lei municipal de nº 3.107, de 30 de abril de 2014 da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t xml:space="preserve"> “estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2018 e, dá outras providências”.</t>
   </si>
   <si>
     <t>dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>09/01/2018</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado ao SENAT SERVIÇO NACIONAL DE APRENDIZAGEM DO TRANSPORTE, CNPJ Nº 73.471.963/0001-47 – Matriz e ao SEST SERVIÇO SOCIAL DO TRANSPORTE, CNPJ Nº 73.471.989/0001-95 – Matriz, e dá outras providências”.</t>
   </si>
   <si>
     <t>26/12/2017</t>
   </si>
   <si>
+    <t>“Dispõe sobre o incentivo à criação da “Parada Segura” e critérios para desembarque de mulheres gestantes e mães com criança de colo fora da parada de ônibus em período noturno, dos veículos de transporte coletivo do Município de Catalão e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública ao Núcleo de Desenvolvimento Social Nazareno de Catalão (NUDSON)”.</t>
+  </si>
+  <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para os alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>“Declara de Utilidade Pública ao Núcleo de Desenvolvimento Social Nazareno de Catalão (NUDSON)”.</t>
-[...4 lines deleted...]
-  <si>
     <t>“Autoriza o Poder Executivo Municipal a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, o lote de terreno que especifica, de propriedade de NILVA MARIA RODRIGUES”.</t>
   </si>
   <si>
     <t>21/12/2017</t>
   </si>
   <si>
     <t>“Altera a redação do Art. 4º da lei municipal de nº 2.252, de 17 de dezembro de 2004 da forma que especifica”</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a alienar área de terreno, de propriedade do Município de Catalão, situada na Fazenda Mandaguari, perímetro urbano desta cidade, na forma e nas condições que estabelece. ” </t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual para o período de 2018 a 2021”. </t>
   </si>
   <si>
     <t>“Altera o § 2º, do Artigo 1º, da lei municipal de nº 3.183, de 06 de novembro de 2014, da forma que especifica”.</t>
   </si>
   <si>
     <t>18/12/2017</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade dos estabelecimentos públicos e privados no Município de Catalão em oferecer atendimento prioritário e diferenciado aos portadores de transtorno do espectro autista, bem como aos seus acompanhantes, e dá outras providências”</t>
   </si>
   <si>
     <t>08/12/2017</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal da Pessoa com Nanismo e dá outras providências”</t>
   </si>
   <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio de parceria com o OLARIA FUTEBOL CLUBE e a conceder subvenção financeira da forma que especifica e dá outras providências”</t>
+  </si>
+  <si>
+    <t>01/12/2017</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas do Natal de 2017, e dá outras providências”. </t>
+  </si>
+  <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER ÁREA DE TERRENO EM COMODATO A SOCIEDADE BENEFICENTE ORTODOXA DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS”. </t>
   </si>
   <si>
-    <t>01/12/2017</t>
-[...5 lines deleted...]
-    <t>“Autoriza o Município de Catalão a firmar convênio de parceria com o OLARIA FUTEBOL CLUBE e a conceder subvenção financeira da forma que especifica e dá outras providências”</t>
+    <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2017.”</t>
+  </si>
+  <si>
+    <t>23/11/2017</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a FUNDAÇÃO ESPÍRITA ANTERO DA COSTA CARVALHO e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com o CENTRO COMUNITÁRIO SÃO PAULO e a conceder subvenção financeira da forma que especifica e dá outras providências” </t>
   </si>
   <si>
-    <t>23/11/2017</t>
-[...7 lines deleted...]
-  <si>
     <t>Institui o dia Municipal da Atividade Física</t>
   </si>
   <si>
     <t>03/11/2017</t>
   </si>
   <si>
+    <t>“Concede reajuste salarial aos servidores efetivos, revoga e altera os dispositivos legais que menciona e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>30/10/2017</t>
+  </si>
+  <si>
     <t>“ESTABELECE NORMAS PARA A COMPROVAÇÃO DE RESIDÊNCIA NO ÂMBITO DO MUNICIPIO DE CATALÃO – GOIAS”.</t>
   </si>
   <si>
-    <t>30/10/2017</t>
-[...2 lines deleted...]
-    <t>“Concede reajuste salarial aos servidores efetivos, revoga e altera os dispositivos legais que menciona e dá outras providências”. </t>
+    <t>“Altera o Artigo 10, da lei municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica”.</t>
+  </si>
+  <si>
+    <t>26/10/2017</t>
   </si>
   <si>
     <t>“Acrescenta o Parágrafo único ao Artigo 2º, da lei municipal de nº 3.455, de 19 de janeiro de 2017, da forma que especifica”.</t>
   </si>
   <si>
-    <t>26/10/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“Autoriza a aquisição de bens imóveis (duas áreas de terreno urbano) para posterior transferência, por doação, ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, e, a segunda, para o alargamento da Rua Salustiano Oliveira Paz, no Setor Ipanema, nesta cidade, e dá outras providências. ” </t>
   </si>
   <si>
     <t>10/10/2017</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.174, DE 22 DE DEZEMBRO DE 2003 E A LISTA DE SERVIÇOS ANEXA À MESMA LEI, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, POR FORÇA DAS MODIFICAÇÕES PROMOVIDAS PELA LEI COMPLEMENTAR N.º 157, DATADA DE 29 DE DEZEMBRO DE 2016, NA LEI COMPLEMENTAR N.º 116, DE 31 DE JULHO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>28/09/2017</t>
   </si>
   <si>
+    <t>“Altera o Artigo 12, da lei municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica”. </t>
+  </si>
+  <si>
+    <t>20/09/2017</t>
+  </si>
+  <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com o ROTARY CLUB 1º DE NOVEMBRO, desta cidade, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>20/09/2017</t>
-[...2 lines deleted...]
-    <t>“Altera o Artigo 12, da lei municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica”. </t>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para reforma e adequação do Centro de Diagnóstico da Secretaria Municipal de Saúde, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>14/09/2017</t>
+  </si>
+  <si>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para repasse da parte patronal dos Servidores do IPASC, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“Cria o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de empresas no Município de Catalão - Goiás”.</t>
   </si>
   <si>
     <t>cria o programa municipal de geração deempregos e aumento de arrecadação, atravésde incentivo à industrialização e implantaçãode empresas no município de catalão - goiás”</t>
   </si>
   <si>
-    <t>14/09/2017</t>
-[...8 lines deleted...]
-    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para reforma e adequação do Centro de Diagnóstico da Secretaria Municipal de Saúde, e dá outras providências”</t>
+    <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2017, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>06/09/2017</t>
   </si>
   <si>
     <t>“Altera o número de vagas do cargo comissionado de ASSESSOR ESPECIAL DO SUPERINTENDENTE, junto a SAE, constantes do Anexo Único – Parte II – Dos Órgãos de Administração Indireta do Município, da Lei Municipal nº 2.637, de 19 de dezembro de 2008 e dá outras providências”.</t>
   </si>
   <si>
-    <t>06/09/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“Denomina de TRAVESSIA LEANDRO ALVES DA SILVA – LEANDRO CABEÇÃO”, a Travessia que liga os Bairros Jardim Primavera e Vila Cruzeiro” </t>
   </si>
   <si>
     <t>01/09/2017</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado a UNIVERSIDADE FEDERAL DE GOIÁS – REGIONAL CATALÃO, Estado de Goiás e dá outras providências”. </t>
   </si>
   <si>
     <t>24/08/2017</t>
   </si>
   <si>
+    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.” </t>
+  </si>
+  <si>
+    <t>04/08/2017</t>
+  </si>
+  <si>
+    <t>“Autoriza a Superintendência Municipal de Água e Esgoto – SAE a efetuar transferência de recursos financeiros para o Município de Catalão/GO, na forma e no montante que especifica”.</t>
+  </si>
+  <si>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para manutenção da Secretaria Municipal de Esportes, Juventude e Lazer no valor especificado abaixo e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“Institui o símbolo, slogan e a cor da Administração Municipal de Catalão – GO e dá outras providências”.</t>
   </si>
   <si>
-    <t>04/08/2017</t>
-[...8 lines deleted...]
-    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.” </t>
+    <t>“Cria o Programa “MAIS ESPORTES” e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>02/08/2017</t>
   </si>
   <si>
     <t>“Cria o Programa “MAIS CULTURA” e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
-    <t>02/08/2017</t>
-[...2 lines deleted...]
-    <t>“Cria o Programa “MAIS ESPORTES” e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências”.</t>
+    <t>Declara de Utilidade Pública o Grupo de Escoteiros Tamanduá Bandeira 34/GO. </t>
+  </si>
+  <si>
+    <t>30/06/2017</t>
   </si>
   <si>
     <t>“INSTITUI no Calendário Oficial município de Catalão o “JULHO VERMELHO”, O mês todo dedicado á realização de ações para conscientização da doação de sangue” </t>
   </si>
   <si>
-    <t>30/06/2017</t>
-[...2 lines deleted...]
-    <t>Declara de Utilidade Pública o Grupo de Escoteiros Tamanduá Bandeira 34/GO. </t>
+    <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2018 e dá outras providências” </t>
+  </si>
+  <si>
+    <t>27/06/2017</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
-    <t>27/06/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“Declara de Utilidade Pública a Casa de Apoio ao Morador de Rua de Catalão Marly Cardoso – CAMOR – e dá outras providências” </t>
   </si>
   <si>
     <t>19/06/2017</t>
   </si>
   <si>
+    <t>“Autoriza o Poder Executivo a doar com encargo o imóvel específico ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, Estado de Goiás e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Altera a Ementa e o Artigo 1º da Lei Municipal de nº 3.469, de 26 de abril de 2017, da forma que especifica”.</t>
+  </si>
+  <si>
     <t>“Autoriza indenização de áreas de terras utilizadas na abertura de via urbana, oferecendo como pagamento lote de terreno de propriedade do município de Catalão e dá outras providências”.</t>
   </si>
   <si>
-    <t>“Altera a Ementa e o Artigo 1º da Lei Municipal de nº 3.469, de 26 de abril de 2017, da forma que especifica”.</t>
-[...4 lines deleted...]
-  <si>
     <t>“Altera os dispositivos que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>14/06/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>31/05/2017</t>
   </si>
   <si>
+    <t>“Dispõe sobre a proibição do corte de fornecimento de água, no dia que antecede final de semana e feriados no município de Catalão”.</t>
+  </si>
+  <si>
+    <t>24/05/2017</t>
+  </si>
+  <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para aquisição de diversos equipamentos e materiais para serem doados (premiação) aos alunos do curso do Projeto Bombeiro Mirim e dá outras providências”.</t>
   </si>
   <si>
-    <t>24/05/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“DENOMINA DE RODRIGO ALVES CARVELO FILHO, O NOME DA AVENIDA 37 LOCALIZADA NO BAIRRO ALTO DA BOA VISTA NESTA CIDADE ” </t>
   </si>
   <si>
     <t>12/05/2017</t>
   </si>
   <si>
     <t>11/05/2017</t>
   </si>
   <si>
     <t>“Altera o Artigo 7º da Lei Municipal de nº 3.453, de 04 de janeiro de 2017, da forma que especifica”.</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, A CELEBRAR CONVÊNIO COM A LIFSCAT – LIGA INDEPENDENTE DE FUTSAL CATALANA, VISANDO ESTIMULAR E INCENTIVAR O ESPORTE AMADOR NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. ” </t>
   </si>
   <si>
     <t>“Altera o Artigo 1º da Lei Municipal de nº 3.404, de 22 de junho de 2016 da forma que especifica”.</t>
   </si>
   <si>
     <t>05/05/2017</t>
   </si>
   <si>
     <t>“Concede revisão salarial sobre os vencimentos dos servidores efetivos, inativos, pensionistas e temporários e dá outras providências”. </t>
   </si>
   <si>
     <t>26/04/2017</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL SALARIAL AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Liga Independente de Futsal de Catalão, Goiás - Liga Regional de Esportes Amadores - e dá outras providências.</t>
   </si>
   <si>
     <t>31/03/2017</t>
   </si>
   <si>
     <t>“Concede Incentivos Tributários vinculados ao Programa do Governo Federal “Minha Casa Minha Vida”.</t>
   </si>
   <si>
     <t>30/03/2017</t>
   </si>
   <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio com OBRAS SOCIAIS CASA DO CAMINHO FAMÍLIA LIMA, e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental, na Vila Cruzeiro I, nesta cidade), da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/03/2017</t>
+  </si>
+  <si>
     <t>Autoriza o Município de Catalão a firmar convênio com ESCOLA CRECHE SÃO FRANCISCO DE ASSIS e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental no Setor Nossa Senhora de Fátima, nesta cidade), da forma que especifica e dá outras providências”. </t>
   </si>
   <si>
-    <t>23/03/2017</t>
+    <t>“Autoriza o Município de Catalão a firmar convênio com a ASSOCIAÇÃO BENEFICENTE EVANGÉLICA – mantenedora da CRECHE RECANTO INFANTIL e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido Estabelecimento Educativo - Creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a Fundação OBRAS SOCIAIS “JORGE FAHIN FILHO”, e a conceder subvenção financeira para manter em funcionamento a Escola Allan Kardec, sustentada e administrada pela Fundação, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>“Autoriza o Município de Catalão a firmar convênio com OBRAS SOCIAIS CASA DO CAMINHO FAMÍLIA LIMA, e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental, na Vila Cruzeiro I, nesta cidade), da forma que especifica e dá outras providências”.</t>
-[...4 lines deleted...]
-  <si>
     <t>“ALTERA O ARTIGO 19 DA LEI COMPLEMENTAR DE Nº 3.439, DE 08 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. ” </t>
   </si>
   <si>
     <t>17/03/2017</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO A DOAR COM ENCARGO AO ESTADO DE GOIÁS, ÁREA DE TERRENO QUE ESPECIFICA PARA A CONSTRUÇÃO DA AGÊNCIA DA SECRETARIA DA FAZENDA DO ESTADO DE GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS”. </t>
   </si>
   <si>
     <t>24/02/2017</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação temporária para o atendimento de necessidade de excepcional interesse público do Poder Executivo do Município de Catalão/GO e dá outras providências"</t>
   </si>
   <si>
     <t>15/02/2017</t>
   </si>
   <si>
-    <t>“AUTORIZA A SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, A RESSARCIR DESPESAS EFETUADAS PELO MUNICÍPIO DE CATALÃO COM O SISTEMA DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+    <t>“Insere parágrafo único ao Artigo 4º, da Lei Municipal de nº 1.922, de 20 de setembro de 2001 (lei de criação da SAE) e dá outras providências”.</t>
   </si>
   <si>
     <t>08/02/2017</t>
   </si>
   <si>
-    <t>“Insere parágrafo único ao Artigo 4º, da Lei Municipal de nº 1.922, de 20 de setembro de 2001 (lei de criação da SAE) e dá outras providências”.</t>
-[...1 lines deleted...]
-  <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
-  </si>
-[...154 lines deleted...]
-    <t>AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A BIO PROJETOS SUSTENTÁVEIS EIRELI EPP, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4402,17067 +4441,17067 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1563.047" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>4560</v>
+      </c>
+      <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>6</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>2604242693206</v>
+        <v>2610095694765</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>4497</v>
+        <v>4539</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>2604066562210</v>
+        <v>2608041076584</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>4496</v>
+        <v>4540</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4">
-        <v>2604067225315</v>
+        <v>2608044968243</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4494</v>
+        <v>4534</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>2604062603269</v>
+        <v>2608043399400</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>4492</v>
+        <v>4535</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6">
-        <v>2604061439707</v>
+        <v>2608049568602</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>4486</v>
+        <v>4536</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E7">
-        <v>2604062496788</v>
+        <v>2608049081487</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>4485</v>
+        <v>4537</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E8">
-        <v>2604062790320</v>
+        <v>2608047183579</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>4484</v>
+        <v>4532</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
         <v>16</v>
       </c>
       <c r="E9">
-        <v>2604066843818</v>
+        <v>2608047626222</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>4483</v>
+        <v>4533</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10">
-        <v>2604064833371</v>
+        <v>2608043485185</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>4482</v>
+        <v>4527</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E11">
-        <v>2604066296057</v>
+        <v>2608047532562</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>4481</v>
+        <v>4528</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E12">
-        <v>2604064908597</v>
+        <v>2608043318445</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>4480</v>
+        <v>4529</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E13">
-        <v>2604068693734</v>
+        <v>2608041797981</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>4479</v>
+        <v>4530</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E14">
-        <v>2604065263129</v>
+        <v>2608046796081</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>4478</v>
+        <v>4531</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E15">
-        <v>2604063893167</v>
+        <v>2608045803720</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>4477</v>
+        <v>4525</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E16">
-        <v>2604066827519</v>
+        <v>2608048854186</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>4476</v>
+        <v>4523</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E17">
-        <v>2604065599943</v>
+        <v>2608049161826</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>4475</v>
+        <v>4524</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E18">
-        <v>2604067274859</v>
+        <v>2608049335128</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>4474</v>
+        <v>4526</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E19">
-        <v>2604064512936</v>
+        <v>2608045340933</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>4454</v>
+        <v>4520</v>
       </c>
       <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
         <v>30</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
-        <v>2601283226701</v>
+        <v>2608044087648</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>4448</v>
+        <v>4521</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E21">
-        <v>2601285943600</v>
+        <v>2608045740313</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>4473</v>
+        <v>4522</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E22">
-        <v>2602039784176</v>
+        <v>2608043569507</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>4472</v>
+        <v>4519</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23">
-        <v>2602039423459</v>
+        <v>2608042862093</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>4471</v>
+        <v>4513</v>
       </c>
       <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" t="s">
         <v>36</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
-        <v>2602038212020</v>
+        <v>2608044811925</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>4470</v>
+        <v>4516</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E25">
-        <v>2601284110106</v>
+        <v>2608047288890</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>4469</v>
+        <v>4515</v>
       </c>
       <c r="C26" t="s">
         <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E26">
-        <v>2601283578383</v>
+        <v>2608044374351</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>4468</v>
+        <v>4517</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E27">
-        <v>2601284465954</v>
+        <v>2608046468110</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>4467</v>
+        <v>4518</v>
       </c>
       <c r="C28" t="s">
         <v>40</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E28">
-        <v>2601281676107</v>
+        <v>2608045285447</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>4466</v>
+        <v>4510</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E29">
-        <v>2601288520291</v>
+        <v>2608041195903</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>4465</v>
+        <v>4511</v>
       </c>
       <c r="C30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" t="s">
         <v>42</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>2601288780976</v>
+        <v>2608049075598</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31">
-        <v>4464</v>
+      <c r="B31" t="s">
+        <v>44</v>
       </c>
       <c r="C31" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D31" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E31">
-        <v>2601287507548</v>
+        <v>2604242693206</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>4463</v>
+        <v>4509</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E32">
-        <v>2601283434317</v>
+        <v>2608049285985</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>4462</v>
+        <v>4506</v>
       </c>
       <c r="C33" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E33">
-        <v>2601288723445</v>
+        <v>2608044935525</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>4461</v>
+        <v>4507</v>
       </c>
       <c r="C34" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E34">
-        <v>2601284523718</v>
+        <v>2608044120610</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>4460</v>
+        <v>4508</v>
       </c>
       <c r="C35" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D35" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E35">
-        <v>2601289533832</v>
+        <v>2608049273887</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>4459</v>
+        <v>4500</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D36" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E36">
-        <v>2601285875193</v>
+        <v>2608041338600</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>4458</v>
+        <v>4501</v>
       </c>
       <c r="C37" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D37" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E37">
-        <v>2601287329467</v>
+        <v>2608048310804</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>4457</v>
+        <v>4502</v>
       </c>
       <c r="C38" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E38">
-        <v>2601286429588</v>
+        <v>2608047573545</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>4456</v>
+        <v>4503</v>
       </c>
       <c r="C39" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E39">
-        <v>2601285080224</v>
+        <v>2608047808810</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>4455</v>
+        <v>4504</v>
       </c>
       <c r="C40" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E40">
-        <v>2601287518828</v>
+        <v>2608045503595</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>4.473</v>
+        <v>4505</v>
       </c>
       <c r="C41" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D41" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E41">
-        <v>2601141756474</v>
+        <v>2608047141685</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>4.454</v>
+        <v>4498</v>
       </c>
       <c r="C42" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D42" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E42">
-        <v>2601141093411</v>
+        <v>2608042220626</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>4453</v>
+        <v>4499</v>
       </c>
       <c r="C43" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D43" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E43">
-        <v>2601289135143</v>
+        <v>2608044928726</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>4452</v>
+        <v>4497</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E44">
-        <v>2601285210351</v>
+        <v>2604066562210</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>4.452</v>
+        <v>4496</v>
       </c>
       <c r="C45" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E45">
-        <v>2512293863437</v>
+        <v>2604067225315</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>4451</v>
+        <v>4494</v>
       </c>
       <c r="C46" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E46">
-        <v>2601284903780</v>
+        <v>2604062603269</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>4450</v>
+        <v>4492</v>
       </c>
       <c r="C47" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D47" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E47">
-        <v>2601284174020</v>
+        <v>2604061439707</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>4449</v>
+        <v>4486</v>
       </c>
       <c r="C48" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E48">
-        <v>2601283591733</v>
+        <v>2604062496788</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>4447</v>
+        <v>4485</v>
       </c>
       <c r="C49" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D49" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E49">
-        <v>2601285889757</v>
+        <v>2604062790320</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>4446</v>
+        <v>4484</v>
       </c>
       <c r="C50" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D50" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E50">
-        <v>2601289767991</v>
+        <v>2604066843818</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>4445</v>
+        <v>4483</v>
       </c>
       <c r="C51" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D51" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E51">
-        <v>2601281558352</v>
+        <v>2604064833371</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>4444</v>
+        <v>4482</v>
       </c>
       <c r="C52" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D52" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E52">
-        <v>2601285879759</v>
+        <v>2604066296057</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>4443</v>
+        <v>4481</v>
       </c>
       <c r="C53" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D53" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E53">
-        <v>2601286899505</v>
+        <v>2604064908597</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>4442</v>
+        <v>4480</v>
       </c>
       <c r="C54" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E54">
-        <v>2601285220603</v>
+        <v>2604068693734</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>4441</v>
+        <v>4479</v>
       </c>
       <c r="C55" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D55" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E55">
-        <v>2601285656401</v>
+        <v>2604065263129</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>4440</v>
+        <v>4478</v>
       </c>
       <c r="C56" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D56" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E56">
-        <v>2601286705529</v>
+        <v>2604063893167</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>4439</v>
+        <v>4477</v>
       </c>
       <c r="C57" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D57" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E57">
-        <v>2601286708795</v>
+        <v>2604066827519</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>4438</v>
+        <v>4476</v>
       </c>
       <c r="C58" t="s">
+        <v>80</v>
+      </c>
+      <c r="D58" t="s">
         <v>75</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58">
-        <v>2601285395585</v>
+        <v>2604065599943</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>4437</v>
+        <v>4475</v>
       </c>
       <c r="C59" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D59" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E59">
-        <v>2601285431891</v>
+        <v>2604067274859</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>4436</v>
+        <v>4474</v>
       </c>
       <c r="C60" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E60">
-        <v>2601289921317</v>
+        <v>2604064512936</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>4435</v>
+        <v>4454</v>
       </c>
       <c r="C61" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D61" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E61">
-        <v>2601286837618</v>
+        <v>2601283226701</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>4434</v>
+        <v>4448</v>
       </c>
       <c r="C62" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D62" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E62">
-        <v>2601288038049</v>
+        <v>2601285943600</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>4433</v>
+        <v>4473</v>
       </c>
       <c r="C63" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D63" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E63">
-        <v>2601286194850</v>
+        <v>2602039784176</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>4432</v>
+        <v>4472</v>
       </c>
       <c r="C64" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D64" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E64">
-        <v>2601282350281</v>
+        <v>2602039423459</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>4431</v>
+        <v>4471</v>
       </c>
       <c r="C65" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D65" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E65">
-        <v>2601284468810</v>
+        <v>2602038212020</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>4430</v>
+        <v>4470</v>
       </c>
       <c r="C66" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D66" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E66">
-        <v>2601286205041</v>
+        <v>2601284110106</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>4429</v>
+        <v>4469</v>
       </c>
       <c r="C67" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D67" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E67">
-        <v>2601284771160</v>
+        <v>2601283578383</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>4428</v>
+        <v>4468</v>
       </c>
       <c r="C68" t="s">
+        <v>92</v>
+      </c>
+      <c r="D68" t="s">
         <v>87</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68">
-        <v>2601286857168</v>
+        <v>2601284465954</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>4426</v>
+        <v>4467</v>
       </c>
       <c r="C69" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D69" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E69">
-        <v>2601286853318</v>
+        <v>2601281676107</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>4425</v>
+        <v>4466</v>
       </c>
       <c r="C70" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D70" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E70">
-        <v>2601285510348</v>
+        <v>2601288520291</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>4424</v>
+        <v>4465</v>
       </c>
       <c r="C71" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="D71" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E71">
-        <v>2601278199436</v>
+        <v>2601288780976</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>4422</v>
+        <v>4464</v>
       </c>
       <c r="C72" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D72" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E72">
-        <v>2601275997882</v>
+        <v>2601287507548</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>4421</v>
+        <v>4463</v>
       </c>
       <c r="C73" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D73" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E73">
-        <v>2601279183812</v>
+        <v>2601283434317</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>4419</v>
+        <v>4462</v>
       </c>
       <c r="C74" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D74" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E74">
-        <v>2601274974620</v>
+        <v>2601288723445</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>4418</v>
+        <v>4461</v>
       </c>
       <c r="C75" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D75" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E75">
-        <v>2601277407929</v>
+        <v>2601284523718</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>4420</v>
+        <v>4460</v>
       </c>
       <c r="C76" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D76" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E76">
-        <v>2601086422610</v>
+        <v>2601289533832</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>4423</v>
+        <v>4459</v>
       </c>
       <c r="C77" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D77" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E77">
-        <v>2601081429808</v>
+        <v>2601285875193</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>4417</v>
+        <v>4458</v>
       </c>
       <c r="C78" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E78">
-        <v>2601272557462</v>
+        <v>2601287329467</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>4416</v>
+        <v>4457</v>
       </c>
       <c r="C79" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D79" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E79">
-        <v>2601266271674</v>
+        <v>2601286429588</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>4415</v>
+        <v>4456</v>
       </c>
       <c r="C80" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D80" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E80">
-        <v>2601265920497</v>
+        <v>2601285080224</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>4414</v>
+        <v>4455</v>
       </c>
       <c r="C81" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D81" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E81">
-        <v>2601267296929</v>
+        <v>2601287518828</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>4413</v>
+        <v>4473</v>
       </c>
       <c r="C82" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D82" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E82">
-        <v>2601087469686</v>
+        <v>2601141756474</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>4412</v>
+        <v>4454</v>
       </c>
       <c r="C83" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D83" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E83">
-        <v>2601265051719</v>
+        <v>2601141093411</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>4411</v>
+        <v>4453</v>
       </c>
       <c r="C84" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D84" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E84">
-        <v>2601267364009</v>
+        <v>2601289135143</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>4410</v>
+        <v>4452</v>
       </c>
       <c r="C85" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D85" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E85">
-        <v>2601264221139</v>
+        <v>2601285210351</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>4409</v>
+        <v>4452</v>
       </c>
       <c r="C86" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D86" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E86">
-        <v>2601262689161</v>
+        <v>2512293863437</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>4408</v>
+        <v>4451</v>
       </c>
       <c r="C87" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D87" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E87">
-        <v>2601265250420</v>
+        <v>2601284903780</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>4407</v>
+        <v>4450</v>
       </c>
       <c r="C88" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D88" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E88">
-        <v>2601264709125</v>
+        <v>2601284174020</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>4406</v>
+        <v>4449</v>
       </c>
       <c r="C89" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D89" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E89">
-        <v>2601264506456</v>
+        <v>2601283591733</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>4405</v>
+        <v>4447</v>
       </c>
       <c r="C90" t="s">
+        <v>117</v>
+      </c>
+      <c r="D90" t="s">
         <v>114</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90">
-        <v>2601264098025</v>
+        <v>2601285889757</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>4404</v>
+        <v>4446</v>
       </c>
       <c r="C91" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D91" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E91">
-        <v>2601263628630</v>
+        <v>2601289767991</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>4403</v>
+        <v>4445</v>
       </c>
       <c r="C92" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D92" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E92">
-        <v>2601268159044</v>
+        <v>2601281558352</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>4402</v>
+        <v>4444</v>
       </c>
       <c r="C93" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D93" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E93">
-        <v>2601269168618</v>
+        <v>2601285879759</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>4401</v>
+        <v>4443</v>
       </c>
       <c r="C94" t="s">
         <v>121</v>
       </c>
       <c r="D94" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E94">
-        <v>2601262561700</v>
+        <v>2601286899505</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>4400</v>
+        <v>4442</v>
       </c>
       <c r="C95" t="s">
+        <v>123</v>
+      </c>
+      <c r="D95" t="s">
         <v>122</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95">
-        <v>2601266935922</v>
+        <v>2601285220603</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>4399</v>
+        <v>4441</v>
       </c>
       <c r="C96" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D96" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E96">
-        <v>2601266772947</v>
+        <v>2601285656401</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>4398</v>
+        <v>4440</v>
       </c>
       <c r="C97" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D97" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E97">
-        <v>2601264342550</v>
+        <v>2601286705529</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>4397</v>
+        <v>4439</v>
       </c>
       <c r="C98" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D98" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E98">
-        <v>2601269153204</v>
+        <v>2601286708795</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>4396</v>
+        <v>4438</v>
       </c>
       <c r="C99" t="s">
+        <v>128</v>
+      </c>
+      <c r="D99" t="s">
         <v>126</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99">
-        <v>2601269876996</v>
+        <v>2601285395585</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>4395</v>
+        <v>4437</v>
       </c>
       <c r="C100" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D100" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E100">
-        <v>2601266533831</v>
+        <v>2601285431891</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>4394</v>
+        <v>4436</v>
       </c>
       <c r="C101" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D101" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E101">
-        <v>2601263829548</v>
+        <v>2601289921317</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>4393</v>
+        <v>4435</v>
       </c>
       <c r="C102" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="D102" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E102">
-        <v>2601261973398</v>
+        <v>2601286837618</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>4392</v>
+        <v>4434</v>
       </c>
       <c r="C103" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D103" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E103">
-        <v>2601268027810</v>
+        <v>2601288038049</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>4391</v>
+        <v>4433</v>
       </c>
       <c r="C104" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D104" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E104">
-        <v>2601269033931</v>
+        <v>2601286194850</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>4390</v>
+        <v>4432</v>
       </c>
       <c r="C105" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D105" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="E105">
-        <v>2601236158741</v>
+        <v>2601282350281</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>4389</v>
+        <v>4431</v>
       </c>
       <c r="C106" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D106" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E106">
-        <v>2601239742782</v>
+        <v>2601284468810</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>4388</v>
+        <v>4430</v>
       </c>
       <c r="C107" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D107" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E107">
-        <v>2601234313980</v>
+        <v>2601286205041</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>4387</v>
+        <v>4429</v>
       </c>
       <c r="C108" t="s">
+        <v>139</v>
+      </c>
+      <c r="D108" t="s">
         <v>136</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108">
-        <v>2601237407433</v>
+        <v>2601284771160</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>4386</v>
+        <v>4428</v>
       </c>
       <c r="C109" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D109" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E109">
-        <v>2601234454361</v>
+        <v>2601286857168</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>4385</v>
+        <v>4426</v>
       </c>
       <c r="C110" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="D110" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E110">
-        <v>2601236080620</v>
+        <v>2601286853318</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>4384</v>
+        <v>4425</v>
       </c>
       <c r="C111" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D111" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E111">
-        <v>2601237594260</v>
+        <v>2601285510348</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>4383</v>
+        <v>4424</v>
       </c>
       <c r="C112" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="D112" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E112">
-        <v>2601236451435</v>
+        <v>2601278199436</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>4382</v>
+        <v>4422</v>
       </c>
       <c r="C113" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D113" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="E113">
-        <v>2601235997182</v>
+        <v>2601275997882</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>4380</v>
+        <v>4421</v>
       </c>
       <c r="C114" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D114" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="E114">
-        <v>2601239391320</v>
+        <v>2601279183812</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>4379</v>
+        <v>4419</v>
       </c>
       <c r="C115" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D115" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="E115">
-        <v>2601236373555</v>
+        <v>2601274974620</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>4377</v>
+        <v>4418</v>
       </c>
       <c r="C116" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D116" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="E116">
-        <v>2601239557224</v>
+        <v>2601277407929</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>4378</v>
+        <v>4420</v>
       </c>
       <c r="C117" t="s">
+        <v>149</v>
+      </c>
+      <c r="D117" t="s">
         <v>145</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117">
-        <v>2601231954295</v>
+        <v>2601086422610</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>4.38</v>
+        <v>4423</v>
       </c>
       <c r="C118" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D118" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="E118">
-        <v>2601148369663</v>
+        <v>2601081429808</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>4376</v>
+        <v>4417</v>
       </c>
       <c r="C119" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D119" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E119">
-        <v>2601239456880</v>
+        <v>2601272557462</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>4375</v>
+        <v>4416</v>
       </c>
       <c r="C120" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D120" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E120">
-        <v>2601235375805</v>
+        <v>2601266271674</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>4374</v>
+        <v>4415</v>
       </c>
       <c r="C121" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D121" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E121">
-        <v>2601235015248</v>
+        <v>2601265920497</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>4373</v>
+        <v>4414</v>
       </c>
       <c r="C122" t="s">
+        <v>155</v>
+      </c>
+      <c r="D122" t="s">
         <v>152</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122">
-        <v>2601238506826</v>
+        <v>2601267296929</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>4372</v>
+        <v>4413</v>
       </c>
       <c r="C123" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D123" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E123">
-        <v>2601237182598</v>
+        <v>2601087469686</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>4371</v>
+        <v>4412</v>
       </c>
       <c r="C124" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D124" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E124">
-        <v>2601234302069</v>
+        <v>2601265051719</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>4370</v>
+        <v>4411</v>
       </c>
       <c r="C125" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D125" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E125">
-        <v>2601215219766</v>
+        <v>2601267364009</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>4369</v>
+        <v>4410</v>
       </c>
       <c r="C126" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D126" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E126">
-        <v>2601212314605</v>
+        <v>2601264221139</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>4368</v>
+        <v>4409</v>
       </c>
       <c r="C127" t="s">
+        <v>161</v>
+      </c>
+      <c r="D127" t="s">
         <v>158</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127">
-        <v>2601219496160</v>
+        <v>2601262689161</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>4367</v>
+        <v>4408</v>
       </c>
       <c r="C128" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D128" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E128">
-        <v>2601212975892</v>
+        <v>2601265250420</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>4366</v>
+        <v>4407</v>
       </c>
       <c r="C129" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D129" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E129">
-        <v>2601215922840</v>
+        <v>2601264709125</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>4365</v>
+        <v>4406</v>
       </c>
       <c r="C130" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D130" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E130">
-        <v>2601212268731</v>
+        <v>2601264506456</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>4364</v>
+        <v>4405</v>
       </c>
       <c r="C131" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D131" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E131">
-        <v>2601216946197</v>
+        <v>2601264098025</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>4363</v>
+        <v>4404</v>
       </c>
       <c r="C132" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D132" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E132">
-        <v>2601216691937</v>
+        <v>2601263628630</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>4362</v>
+        <v>4403</v>
       </c>
       <c r="C133" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D133" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E133">
-        <v>2601214425072</v>
+        <v>2601268159044</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>4361</v>
+        <v>4402</v>
       </c>
       <c r="C134" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D134" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E134">
-        <v>2601211392708</v>
+        <v>2601269168618</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>4360</v>
+        <v>4401</v>
       </c>
       <c r="C135" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D135" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E135">
-        <v>2601212918253</v>
+        <v>2601262561700</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>4359</v>
+        <v>4400</v>
       </c>
       <c r="C136" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D136" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E136">
-        <v>2601213673976</v>
+        <v>2601266935922</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>4358</v>
+        <v>4399</v>
       </c>
       <c r="C137" t="s">
+        <v>176</v>
+      </c>
+      <c r="D137" t="s">
         <v>173</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137">
-        <v>2601216082883</v>
+        <v>2601266772947</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>4357</v>
+        <v>4398</v>
       </c>
       <c r="C138" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D138" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E138">
-        <v>2601214619478</v>
+        <v>2601264342550</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>4356</v>
+        <v>4397</v>
       </c>
       <c r="C139" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D139" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E139">
-        <v>2601213857146</v>
+        <v>2601269153204</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>4355</v>
+        <v>4396</v>
       </c>
       <c r="C140" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D140" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E140">
-        <v>2601217763033</v>
+        <v>2601269876996</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>4354</v>
+        <v>4395</v>
       </c>
       <c r="C141" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D141" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E141">
-        <v>2601218502817</v>
+        <v>2601266533831</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>4353</v>
+        <v>4394</v>
       </c>
       <c r="C142" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D142" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E142">
-        <v>2601219807509</v>
+        <v>2601263829548</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>4352</v>
+        <v>4393</v>
       </c>
       <c r="C143" t="s">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="D143" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E143">
-        <v>2601217332638</v>
+        <v>2601261973398</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>4351</v>
+        <v>4392</v>
       </c>
       <c r="C144" t="s">
+        <v>183</v>
+      </c>
+      <c r="D144" t="s">
         <v>181</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144">
-        <v>2601218364041</v>
+        <v>2601268027810</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>4350</v>
+        <v>4391</v>
       </c>
       <c r="C145" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D145" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E145">
-        <v>2601219678876</v>
+        <v>2601269033931</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>4349</v>
+        <v>4390</v>
       </c>
       <c r="C146" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D146" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E146">
-        <v>2601217243913</v>
+        <v>2601236158741</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>4348</v>
+        <v>4389</v>
       </c>
       <c r="C147" t="s">
-        <v>123</v>
+        <v>186</v>
       </c>
       <c r="D147" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E147">
-        <v>2601212818964</v>
+        <v>2601239742782</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>4347</v>
+        <v>4388</v>
       </c>
       <c r="C148" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D148" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E148">
-        <v>2601216159093</v>
+        <v>2601234313980</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>4346</v>
+        <v>4387</v>
       </c>
       <c r="C149" t="s">
+        <v>189</v>
+      </c>
+      <c r="D149" t="s">
         <v>187</v>
       </c>
-      <c r="D149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149">
-        <v>2601215761827</v>
+        <v>2601237407433</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>4345</v>
+        <v>4386</v>
       </c>
       <c r="C150" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D150" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E150">
-        <v>2601214956858</v>
+        <v>2601234454361</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>4.349</v>
+        <v>4385</v>
       </c>
       <c r="C151" t="s">
-        <v>189</v>
+        <v>148</v>
       </c>
       <c r="D151" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E151">
-        <v>2505279383698</v>
+        <v>2601236080620</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>4.348</v>
+        <v>4384</v>
       </c>
       <c r="C152" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D152" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E152">
-        <v>2505279016607</v>
+        <v>2601237594260</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>4.347</v>
+        <v>4383</v>
       </c>
       <c r="C153" t="s">
+        <v>193</v>
+      </c>
+      <c r="D153" t="s">
         <v>191</v>
       </c>
-      <c r="D153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153">
-        <v>2505274619862</v>
+        <v>2601236451435</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>4.346</v>
+        <v>4382</v>
       </c>
       <c r="C154" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D154" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E154">
-        <v>2505277929745</v>
+        <v>2601235997182</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>4344</v>
+        <v>4380</v>
       </c>
       <c r="C155" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D155" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E155">
-        <v>2601219472240</v>
+        <v>2601239391320</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>4343</v>
+        <v>4379</v>
       </c>
       <c r="C156" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D156" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E156">
-        <v>2601211297414</v>
+        <v>2601236373555</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>4342</v>
+        <v>4377</v>
       </c>
       <c r="C157" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D157" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E157">
-        <v>2601212802413</v>
+        <v>2601239557224</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>4.344</v>
+        <v>4378</v>
       </c>
       <c r="C158" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D158" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E158">
-        <v>2505273016480</v>
+        <v>2601231954295</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>4.343</v>
+        <v>4380</v>
       </c>
       <c r="C159" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D159" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E159">
-        <v>2505278279463</v>
+        <v>2601148369663</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
         <v>159</v>
       </c>
-      <c r="B160" t="s">
-        <v>5</v>
+      <c r="B160">
+        <v>4376</v>
       </c>
       <c r="C160" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D160" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E160">
-        <v>2504104454429</v>
+        <v>2601239456880</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>4341</v>
+        <v>4375</v>
       </c>
       <c r="C161" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D161" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E161">
-        <v>2601217153693</v>
+        <v>2601235375805</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>4340</v>
+        <v>4374</v>
       </c>
       <c r="C162" t="s">
+        <v>204</v>
+      </c>
+      <c r="D162" t="s">
         <v>203</v>
       </c>
-      <c r="D162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162">
-        <v>2601211304114</v>
+        <v>2601235015248</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>4339</v>
+        <v>4373</v>
       </c>
       <c r="C163" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D163" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E163">
-        <v>2601213416840</v>
+        <v>2601238506826</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>4338</v>
+        <v>4372</v>
       </c>
       <c r="C164" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D164" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E164">
-        <v>2601215682667</v>
+        <v>2601237182598</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>4337</v>
+        <v>4371</v>
       </c>
       <c r="C165" t="s">
+        <v>208</v>
+      </c>
+      <c r="D165" t="s">
         <v>206</v>
       </c>
-      <c r="D165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E165">
-        <v>2601212002147</v>
+        <v>2601234302069</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>4336</v>
+        <v>4370</v>
       </c>
       <c r="C166" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D166" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E166">
-        <v>2601217453780</v>
+        <v>2601215219766</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>4.342</v>
+        <v>4369</v>
       </c>
       <c r="C167" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D167" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E167">
-        <v>2505275238544</v>
+        <v>2601212314605</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>4.341</v>
+        <v>4368</v>
       </c>
       <c r="C168" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D168" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E168">
-        <v>2505275994982</v>
+        <v>2601219496160</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>4.34</v>
+        <v>4367</v>
       </c>
       <c r="C169" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D169" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E169">
-        <v>2505279843723</v>
+        <v>2601212975892</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>4.339</v>
+        <v>4366</v>
       </c>
       <c r="C170" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D170" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="E170">
-        <v>2505279252575</v>
+        <v>2601215922840</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>4.338</v>
+        <v>4365</v>
       </c>
       <c r="C171" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D171" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="E171">
-        <v>2505273582175</v>
+        <v>2601212268731</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>4.337</v>
+        <v>4364</v>
       </c>
       <c r="C172" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D172" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="E172">
-        <v>2505272680522</v>
+        <v>2601216946197</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>4.336</v>
+        <v>4363</v>
       </c>
       <c r="C173" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D173" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="E173">
-        <v>2505274804081</v>
+        <v>2601216691937</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>4335</v>
+        <v>4362</v>
       </c>
       <c r="C174" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D174" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E174">
-        <v>2601218375260</v>
+        <v>2601214425072</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>4.335</v>
+        <v>4361</v>
       </c>
       <c r="C175" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="D175" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E175">
-        <v>2505052572759</v>
+        <v>2601211392708</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>4334</v>
+        <v>4360</v>
       </c>
       <c r="C176" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D176" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E176">
-        <v>2601216644523</v>
+        <v>2601212918253</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>4333</v>
+        <v>4359</v>
       </c>
       <c r="C177" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D177" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E177">
-        <v>2601211137705</v>
+        <v>2601213673976</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>4.334</v>
+        <v>4358</v>
       </c>
       <c r="C178" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D178" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E178">
-        <v>2505051993145</v>
+        <v>2601216082883</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>4.333</v>
+        <v>4357</v>
       </c>
       <c r="C179" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D179" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E179">
-        <v>2505056138994</v>
+        <v>2601214619478</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>4332</v>
+        <v>4356</v>
       </c>
       <c r="C180" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D180" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E180">
-        <v>2601213083836</v>
+        <v>2601213857146</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>4331</v>
+        <v>4355</v>
       </c>
       <c r="C181" t="s">
+        <v>229</v>
+      </c>
+      <c r="D181" t="s">
         <v>225</v>
       </c>
-      <c r="D181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E181">
-        <v>2601211152042</v>
+        <v>2601217763033</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>4330</v>
+        <v>4354</v>
       </c>
       <c r="C182" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D182" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E182">
-        <v>2601213247339</v>
+        <v>2601218502817</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>4329</v>
+        <v>4353</v>
       </c>
       <c r="C183" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D183" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E183">
-        <v>2601219945159</v>
+        <v>2601219807509</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>4328</v>
+        <v>4352</v>
       </c>
       <c r="C184" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D184" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E184">
-        <v>2601216632664</v>
+        <v>2601217332638</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>4327</v>
+        <v>4351</v>
       </c>
       <c r="C185" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D185" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E185">
-        <v>2601212528340</v>
+        <v>2601218364041</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>4.332</v>
+        <v>4350</v>
       </c>
       <c r="C186" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="D186" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="E186">
-        <v>2505051047388</v>
+        <v>2601219678876</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>4.331</v>
+        <v>4349</v>
       </c>
       <c r="C187" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D187" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E187">
-        <v>2505058137404</v>
+        <v>2601217243913</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>4.33</v>
+        <v>4348</v>
       </c>
       <c r="C188" t="s">
-        <v>231</v>
+        <v>176</v>
       </c>
       <c r="D188" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E188">
-        <v>2505058461645</v>
+        <v>2601212818964</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>4.329</v>
+        <v>4347</v>
       </c>
       <c r="C189" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="D189" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E189">
-        <v>2505059099202</v>
+        <v>2601216159093</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>4.328</v>
+        <v>4346</v>
       </c>
       <c r="C190" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="D190" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E190">
-        <v>2505058647497</v>
+        <v>2601215761827</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>4.327</v>
+        <v>4345</v>
       </c>
       <c r="C191" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D191" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E191">
-        <v>2505059262823</v>
+        <v>2601214956858</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>4326</v>
+        <v>4349</v>
       </c>
       <c r="C192" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="D192" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E192">
-        <v>2601212484731</v>
+        <v>2505279383698</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>4325</v>
+        <v>4348</v>
       </c>
       <c r="C193" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D193" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E193">
-        <v>2601218109499</v>
+        <v>2505279016607</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>4324</v>
+        <v>4347</v>
       </c>
       <c r="C194" t="s">
+        <v>244</v>
+      </c>
+      <c r="D194" t="s">
         <v>238</v>
       </c>
-      <c r="D194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E194">
-        <v>2601218701694</v>
+        <v>2505274619862</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>4323</v>
+        <v>4346</v>
       </c>
       <c r="C195" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D195" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E195">
-        <v>2601217436275</v>
+        <v>2505277929745</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>4322</v>
+        <v>4344</v>
       </c>
       <c r="C196" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D196" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="E196">
-        <v>2601218040294</v>
+        <v>2601219472240</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>4321</v>
+        <v>4343</v>
       </c>
       <c r="C197" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="D197" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="E197">
-        <v>2601216806497</v>
+        <v>2601211297414</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>4.326</v>
+        <v>4342</v>
       </c>
       <c r="C198" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="D198" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="E198">
-        <v>2505055181770</v>
+        <v>2601212802413</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>4.325</v>
+        <v>4344</v>
       </c>
       <c r="C199" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="D199" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="E199">
-        <v>2505059127472</v>
+        <v>2505273016480</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>4.324</v>
+        <v>4343</v>
       </c>
       <c r="C200" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="D200" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="E200">
-        <v>2505057476960</v>
+        <v>2505278279463</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201">
         <v>200</v>
       </c>
-      <c r="B201">
-        <v>4.323</v>
+      <c r="B201" t="s">
+        <v>44</v>
       </c>
       <c r="C201" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="D201" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="E201">
-        <v>2505053794545</v>
+        <v>2504104454429</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>4.322</v>
+        <v>4341</v>
       </c>
       <c r="C202" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="D202" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="E202">
-        <v>2505055030213</v>
+        <v>2601217153693</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>4.321</v>
+        <v>4340</v>
       </c>
       <c r="C203" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="D203" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="E203">
-        <v>2505052791039</v>
+        <v>2601211304114</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>4320</v>
+        <v>4339</v>
       </c>
       <c r="C204" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="D204" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E204">
-        <v>2601215220882</v>
+        <v>2601213416840</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>4319</v>
+        <v>4338</v>
       </c>
       <c r="C205" t="s">
-        <v>36</v>
+        <v>258</v>
       </c>
       <c r="D205" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E205">
-        <v>2601213669102</v>
+        <v>2601215682667</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>4.32</v>
+        <v>4337</v>
       </c>
       <c r="C206" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="D206" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E206">
-        <v>2505056464927</v>
+        <v>2601212002147</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>4.319</v>
+        <v>4336</v>
       </c>
       <c r="C207" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="D207" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E207">
-        <v>2505058537065</v>
+        <v>2601217453780</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>4318</v>
+        <v>4342</v>
       </c>
       <c r="C208" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="D208" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E208">
-        <v>2601219007819</v>
+        <v>2505275238544</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>4317</v>
+        <v>4341</v>
       </c>
       <c r="C209" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D209" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E209">
-        <v>2601219519342</v>
+        <v>2505275994982</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>4316</v>
+        <v>4340</v>
       </c>
       <c r="C210" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="D210" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E210">
-        <v>2601217772752</v>
+        <v>2505279843723</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>4.316</v>
+        <v>4339</v>
       </c>
       <c r="C211" t="s">
+        <v>264</v>
+      </c>
+      <c r="D211" t="s">
         <v>255</v>
       </c>
-      <c r="D211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E211">
-        <v>2505278536399</v>
+        <v>2505279252575</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>4.318</v>
+        <v>4338</v>
       </c>
       <c r="C212" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="D212" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E212">
-        <v>2505059573581</v>
+        <v>2505273582175</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>4.317</v>
+        <v>4337</v>
       </c>
       <c r="C213" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="D213" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E213">
-        <v>2505055061233</v>
+        <v>2505272680522</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>4.299</v>
+        <v>4336</v>
       </c>
       <c r="C214" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D214" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E214">
-        <v>2505054385071</v>
+        <v>2505274804081</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215">
         <v>214</v>
       </c>
-      <c r="B215" t="s">
-        <v>260</v>
+      <c r="B215">
+        <v>4335</v>
       </c>
       <c r="C215" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="D215" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E215">
-        <v>2502256545498</v>
+        <v>2601218375260</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216">
         <v>215</v>
       </c>
-      <c r="B216" t="s">
-        <v>262</v>
+      <c r="B216">
+        <v>4335</v>
       </c>
       <c r="C216" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="D216" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E216">
-        <v>2502252484405</v>
+        <v>2505052572759</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217">
         <v>216</v>
       </c>
-      <c r="B217" t="s">
-        <v>264</v>
+      <c r="B217">
+        <v>4334</v>
       </c>
       <c r="C217" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D217" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="E217">
-        <v>2502256107832</v>
+        <v>2601216644523</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218">
         <v>217</v>
       </c>
-      <c r="B218" t="s">
-        <v>266</v>
+      <c r="B218">
+        <v>4333</v>
       </c>
       <c r="C218" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D218" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="E218">
-        <v>2502256261970</v>
+        <v>2601211137705</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219">
         <v>218</v>
       </c>
-      <c r="B219" t="s">
-        <v>268</v>
+      <c r="B219">
+        <v>4334</v>
       </c>
       <c r="C219" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="D219" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="E219">
-        <v>2502252033527</v>
+        <v>2505051993145</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220">
         <v>219</v>
       </c>
-      <c r="B220" t="s">
-        <v>270</v>
+      <c r="B220">
+        <v>4333</v>
       </c>
       <c r="C220" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D220" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="E220">
-        <v>2502251563930</v>
+        <v>2505056138994</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221">
         <v>220</v>
       </c>
-      <c r="B221" t="s">
-        <v>272</v>
+      <c r="B221">
+        <v>4332</v>
       </c>
       <c r="C221" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D221" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E221">
-        <v>2502257921332</v>
+        <v>2601213083836</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222">
         <v>221</v>
       </c>
-      <c r="B222" t="s">
-        <v>274</v>
+      <c r="B222">
+        <v>4331</v>
       </c>
       <c r="C222" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D222" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E222">
-        <v>2502256897808</v>
+        <v>2601211152042</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223">
         <v>222</v>
       </c>
-      <c r="B223" t="s">
-        <v>276</v>
+      <c r="B223">
+        <v>4330</v>
       </c>
       <c r="C223" t="s">
+        <v>279</v>
+      </c>
+      <c r="D223" t="s">
         <v>277</v>
       </c>
-      <c r="D223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E223">
-        <v>2502257743875</v>
+        <v>2601213247339</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224">
         <v>223</v>
       </c>
-      <c r="B224" t="s">
-        <v>278</v>
+      <c r="B224">
+        <v>4329</v>
       </c>
       <c r="C224" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D224" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E224">
-        <v>2502254492474</v>
+        <v>2601219945159</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225">
         <v>224</v>
       </c>
-      <c r="B225" t="s">
-        <v>280</v>
+      <c r="B225">
+        <v>4328</v>
       </c>
       <c r="C225" t="s">
         <v>281</v>
       </c>
       <c r="D225" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E225">
-        <v>2502258012578</v>
+        <v>2601216632664</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226">
         <v>225</v>
       </c>
-      <c r="B226" t="s">
+      <c r="B226">
+        <v>4327</v>
+      </c>
+      <c r="C226" t="s">
         <v>282</v>
       </c>
-      <c r="C226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E226">
-        <v>2502256957384</v>
+        <v>2601212528340</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227">
         <v>226</v>
       </c>
-      <c r="B227" t="s">
-        <v>284</v>
+      <c r="B227">
+        <v>4332</v>
       </c>
       <c r="C227" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D227" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E227">
-        <v>2502259898687</v>
+        <v>2505051047388</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228">
         <v>227</v>
       </c>
-      <c r="B228" t="s">
-        <v>286</v>
+      <c r="B228">
+        <v>4331</v>
       </c>
       <c r="C228" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D228" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E228">
-        <v>2502259317143</v>
+        <v>2505058137404</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229">
         <v>228</v>
       </c>
-      <c r="B229" t="s">
-        <v>288</v>
+      <c r="B229">
+        <v>4330</v>
       </c>
       <c r="C229" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D229" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E229">
-        <v>2502251248041</v>
+        <v>2505058461645</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230">
         <v>229</v>
       </c>
-      <c r="B230" t="s">
-        <v>290</v>
+      <c r="B230">
+        <v>4329</v>
       </c>
       <c r="C230" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="D230" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E230">
-        <v>2502256364015</v>
+        <v>2505059099202</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231">
         <v>230</v>
       </c>
-      <c r="B231" t="s">
-        <v>292</v>
+      <c r="B231">
+        <v>4328</v>
       </c>
       <c r="C231" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D231" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E231">
-        <v>2502255904708</v>
+        <v>2505058647497</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232">
         <v>231</v>
       </c>
-      <c r="B232" t="s">
-        <v>294</v>
+      <c r="B232">
+        <v>4327</v>
       </c>
       <c r="C232" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="D232" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="E232">
-        <v>2502244430474</v>
+        <v>2505059262823</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233">
         <v>232</v>
       </c>
-      <c r="B233" t="s">
-        <v>296</v>
+      <c r="B233">
+        <v>4326</v>
       </c>
       <c r="C233" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="D233" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E233">
-        <v>2502241003257</v>
+        <v>2601212484731</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234">
         <v>233</v>
       </c>
-      <c r="B234" t="s">
-        <v>298</v>
+      <c r="B234">
+        <v>4325</v>
       </c>
       <c r="C234" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D234" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E234">
-        <v>2502248836976</v>
+        <v>2601218109499</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235">
         <v>234</v>
       </c>
-      <c r="B235" t="s">
-        <v>300</v>
+      <c r="B235">
+        <v>4324</v>
       </c>
       <c r="C235" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="D235" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E235">
-        <v>2502244626157</v>
+        <v>2601218701694</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236">
         <v>235</v>
       </c>
-      <c r="B236" t="s">
-        <v>302</v>
+      <c r="B236">
+        <v>4323</v>
       </c>
       <c r="C236" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="D236" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E236">
-        <v>2502242861223</v>
+        <v>2601217436275</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237">
         <v>236</v>
       </c>
-      <c r="B237" t="s">
-        <v>304</v>
+      <c r="B237">
+        <v>4322</v>
       </c>
       <c r="C237" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="D237" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E237">
-        <v>2502245521667</v>
+        <v>2601218040294</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238">
         <v>237</v>
       </c>
-      <c r="B238" t="s">
-        <v>306</v>
+      <c r="B238">
+        <v>4321</v>
       </c>
       <c r="C238" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="D238" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E238">
-        <v>2502241836990</v>
+        <v>2601216806497</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239">
         <v>238</v>
       </c>
-      <c r="B239" t="s">
-        <v>308</v>
+      <c r="B239">
+        <v>4326</v>
       </c>
       <c r="C239" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="D239" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E239">
-        <v>2502245254107</v>
+        <v>2505055181770</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240">
         <v>239</v>
       </c>
-      <c r="B240" t="s">
-        <v>310</v>
+      <c r="B240">
+        <v>4325</v>
       </c>
       <c r="C240" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="D240" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E240">
-        <v>2502241527290</v>
+        <v>2505059127472</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241">
         <v>240</v>
       </c>
-      <c r="B241" t="s">
-        <v>312</v>
+      <c r="B241">
+        <v>4324</v>
       </c>
       <c r="C241" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="D241" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E241">
-        <v>2502242220691</v>
+        <v>2505057476960</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242" t="s">
-        <v>314</v>
+      <c r="B242">
+        <v>4323</v>
       </c>
       <c r="C242" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="D242" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E242">
-        <v>2502247952694</v>
+        <v>2505053794545</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243">
         <v>242</v>
       </c>
-      <c r="B243" t="s">
-        <v>316</v>
+      <c r="B243">
+        <v>4322</v>
       </c>
       <c r="C243" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="D243" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E243">
-        <v>2502242609685</v>
+        <v>2505055030213</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244">
         <v>243</v>
       </c>
-      <c r="B244" t="s">
-        <v>318</v>
+      <c r="B244">
+        <v>4321</v>
       </c>
       <c r="C244" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="D244" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="E244">
-        <v>2502245781234</v>
+        <v>2505052791039</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245">
         <v>244</v>
       </c>
-      <c r="B245" t="s">
-        <v>320</v>
+      <c r="B245">
+        <v>4320</v>
       </c>
       <c r="C245" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="D245" t="s">
-        <v>259</v>
+        <v>302</v>
       </c>
       <c r="E245">
-        <v>2502249420979</v>
+        <v>2601215220882</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246">
         <v>245</v>
       </c>
-      <c r="B246" t="s">
-        <v>322</v>
+      <c r="B246">
+        <v>4319</v>
       </c>
       <c r="C246" t="s">
-        <v>323</v>
+        <v>89</v>
       </c>
       <c r="D246" t="s">
-        <v>259</v>
+        <v>302</v>
       </c>
       <c r="E246">
-        <v>2502245722427</v>
+        <v>2601213669102</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247">
         <v>246</v>
       </c>
-      <c r="B247" t="s">
-        <v>324</v>
+      <c r="B247">
+        <v>4320</v>
       </c>
       <c r="C247" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="D247" t="s">
-        <v>259</v>
+        <v>302</v>
       </c>
       <c r="E247">
-        <v>2502245441858</v>
+        <v>2505056464927</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248">
         <v>247</v>
       </c>
-      <c r="B248" t="s">
-        <v>326</v>
+      <c r="B248">
+        <v>4319</v>
       </c>
       <c r="C248" t="s">
-        <v>327</v>
+        <v>303</v>
       </c>
       <c r="D248" t="s">
-        <v>259</v>
+        <v>302</v>
       </c>
       <c r="E248">
-        <v>2502242429042</v>
+        <v>2505058537065</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249">
         <v>248</v>
       </c>
-      <c r="B249" t="s">
-        <v>328</v>
+      <c r="B249">
+        <v>4318</v>
       </c>
       <c r="C249" t="s">
-        <v>329</v>
+        <v>304</v>
       </c>
       <c r="D249" t="s">
-        <v>259</v>
+        <v>305</v>
       </c>
       <c r="E249">
-        <v>2502241233929</v>
+        <v>2601219007819</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>4297</v>
+        <v>4317</v>
       </c>
       <c r="C250" t="s">
-        <v>330</v>
+        <v>306</v>
       </c>
       <c r="D250" t="s">
-        <v>331</v>
+        <v>305</v>
       </c>
       <c r="E250">
-        <v>2501292429687</v>
+        <v>2601219519342</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
-        <v>4244</v>
+        <v>4316</v>
       </c>
       <c r="C251" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="D251" t="s">
-        <v>333</v>
+        <v>305</v>
       </c>
       <c r="E251">
-        <v>2501295472250</v>
+        <v>2601217772752</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>4216</v>
+        <v>4316</v>
       </c>
       <c r="C252" t="s">
-        <v>334</v>
+        <v>308</v>
       </c>
       <c r="D252" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="E252">
-        <v>2405157946283</v>
+        <v>2505278536399</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>4186</v>
+        <v>4318</v>
       </c>
       <c r="C253" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="D253" t="s">
-        <v>337</v>
+        <v>305</v>
       </c>
       <c r="E253">
-        <v>2401174613156</v>
+        <v>2505059573581</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>4185</v>
+        <v>4317</v>
       </c>
       <c r="C254" t="s">
-        <v>338</v>
+        <v>310</v>
       </c>
       <c r="D254" t="s">
-        <v>337</v>
+        <v>305</v>
       </c>
       <c r="E254">
-        <v>2401176740057</v>
+        <v>2505055061233</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
-        <v>4181</v>
+        <v>4299</v>
       </c>
       <c r="C255" t="s">
-        <v>339</v>
+        <v>311</v>
       </c>
       <c r="D255" t="s">
-        <v>340</v>
+        <v>312</v>
       </c>
       <c r="E255">
-        <v>2401172667774</v>
+        <v>2505054385071</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256">
         <v>255</v>
       </c>
-      <c r="B256">
-        <v>4.165</v>
+      <c r="B256" t="s">
+        <v>313</v>
       </c>
       <c r="C256" t="s">
-        <v>341</v>
+        <v>314</v>
       </c>
       <c r="D256" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="E256">
-        <v>2505059406603</v>
+        <v>2502256545498</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257">
         <v>256</v>
       </c>
-      <c r="B257">
-        <v>4.158</v>
+      <c r="B257" t="s">
+        <v>315</v>
       </c>
       <c r="C257" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
       <c r="D257" t="s">
-        <v>344</v>
+        <v>312</v>
       </c>
       <c r="E257">
-        <v>2505053157472</v>
+        <v>2502252484405</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258">
         <v>257</v>
       </c>
-      <c r="B258">
-        <v>4151</v>
+      <c r="B258" t="s">
+        <v>317</v>
       </c>
       <c r="C258" t="s">
-        <v>345</v>
+        <v>318</v>
       </c>
       <c r="D258" t="s">
-        <v>346</v>
+        <v>312</v>
       </c>
       <c r="E258">
-        <v>2505053743251</v>
+        <v>2502256107832</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259">
         <v>258</v>
       </c>
-      <c r="B259">
-        <v>4147</v>
+      <c r="B259" t="s">
+        <v>319</v>
       </c>
       <c r="C259" t="s">
-        <v>347</v>
+        <v>320</v>
       </c>
       <c r="D259" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E259">
-        <v>2405099123466</v>
+        <v>2502256261970</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260">
         <v>259</v>
       </c>
-      <c r="B260">
-        <v>4146</v>
+      <c r="B260" t="s">
+        <v>321</v>
       </c>
       <c r="C260" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="D260" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E260">
-        <v>2405091869942</v>
+        <v>2502252033527</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261">
         <v>260</v>
       </c>
-      <c r="B261">
-        <v>4145</v>
+      <c r="B261" t="s">
+        <v>323</v>
       </c>
       <c r="C261" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="D261" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E261">
-        <v>2402164141918</v>
+        <v>2502251563930</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262">
         <v>261</v>
       </c>
-      <c r="B262">
-        <v>4144</v>
+      <c r="B262" t="s">
+        <v>325</v>
       </c>
       <c r="C262" t="s">
-        <v>351</v>
+        <v>326</v>
       </c>
       <c r="D262" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E262">
-        <v>2402157335892</v>
+        <v>2502257921332</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263">
         <v>262</v>
       </c>
-      <c r="B263">
-        <v>4143</v>
+      <c r="B263" t="s">
+        <v>327</v>
       </c>
       <c r="C263" t="s">
-        <v>352</v>
+        <v>328</v>
       </c>
       <c r="D263" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E263">
-        <v>2402095456863</v>
+        <v>2502256897808</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264">
         <v>263</v>
       </c>
-      <c r="B264">
-        <v>4142</v>
+      <c r="B264" t="s">
+        <v>329</v>
       </c>
       <c r="C264" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="D264" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E264">
-        <v>2402096373940</v>
+        <v>2502257743875</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265">
         <v>264</v>
       </c>
-      <c r="B265">
-        <v>4141</v>
+      <c r="B265" t="s">
+        <v>331</v>
       </c>
       <c r="C265" t="s">
-        <v>354</v>
+        <v>332</v>
       </c>
       <c r="D265" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E265">
-        <v>2402098766805</v>
+        <v>2502254492474</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266">
         <v>265</v>
       </c>
-      <c r="B266">
-        <v>4140</v>
+      <c r="B266" t="s">
+        <v>333</v>
       </c>
       <c r="C266" t="s">
-        <v>355</v>
+        <v>334</v>
       </c>
       <c r="D266" t="s">
-        <v>348</v>
+        <v>312</v>
       </c>
       <c r="E266">
-        <v>2402091836068</v>
+        <v>2502258012578</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267">
         <v>266</v>
       </c>
-      <c r="B267">
-        <v>4139</v>
+      <c r="B267" t="s">
+        <v>335</v>
       </c>
       <c r="C267" t="s">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="D267" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
       <c r="E267">
-        <v>2402091746562</v>
+        <v>2502256957384</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268">
         <v>267</v>
       </c>
-      <c r="B268">
-        <v>4138</v>
+      <c r="B268" t="s">
+        <v>337</v>
       </c>
       <c r="C268" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="D268" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
       <c r="E268">
-        <v>2402097550620</v>
+        <v>2502259898687</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269">
         <v>268</v>
       </c>
-      <c r="B269">
-        <v>4137</v>
+      <c r="B269" t="s">
+        <v>339</v>
       </c>
       <c r="C269" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="D269" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="E269">
-        <v>2402091322867</v>
+        <v>2502259317143</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270">
         <v>269</v>
       </c>
-      <c r="B270">
-        <v>4136</v>
+      <c r="B270" t="s">
+        <v>341</v>
       </c>
       <c r="C270" t="s">
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="D270" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="E270">
-        <v>2402094486235</v>
+        <v>2502251248041</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271">
         <v>270</v>
       </c>
-      <c r="B271">
-        <v>4135</v>
+      <c r="B271" t="s">
+        <v>343</v>
       </c>
       <c r="C271" t="s">
-        <v>362</v>
+        <v>344</v>
       </c>
       <c r="D271" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="E271">
-        <v>2402094872513</v>
+        <v>2502256364015</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272">
         <v>271</v>
       </c>
-      <c r="B272">
-        <v>4134</v>
+      <c r="B272" t="s">
+        <v>345</v>
       </c>
       <c r="C272" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="D272" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="E272">
-        <v>2402094625191</v>
+        <v>2502255904708</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273">
         <v>272</v>
       </c>
-      <c r="B273">
-        <v>4133</v>
+      <c r="B273" t="s">
+        <v>347</v>
       </c>
       <c r="C273" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="D273" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="E273">
-        <v>2401162895837</v>
+        <v>2502244430474</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274">
         <v>273</v>
       </c>
-      <c r="B274">
-        <v>4132</v>
+      <c r="B274" t="s">
+        <v>349</v>
       </c>
       <c r="C274" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="D274" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="E274">
-        <v>2401168039065</v>
+        <v>2502241003257</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275">
         <v>274</v>
       </c>
-      <c r="B275">
-        <v>4131</v>
+      <c r="B275" t="s">
+        <v>351</v>
       </c>
       <c r="C275" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="D275" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="E275">
-        <v>2401093718631</v>
+        <v>2502248836976</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276">
         <v>275</v>
       </c>
-      <c r="B276">
-[...2 lines deleted...]
-      <c r="C276"/>
+      <c r="B276" t="s">
+        <v>353</v>
+      </c>
+      <c r="C276" t="s">
+        <v>354</v>
+      </c>
       <c r="D276" t="s">
-        <v>368</v>
+        <v>312</v>
       </c>
       <c r="E276">
-        <v>2512299837649</v>
+        <v>2502244626157</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277">
         <v>276</v>
       </c>
-      <c r="B277">
-        <v>4129</v>
+      <c r="B277" t="s">
+        <v>355</v>
       </c>
       <c r="C277" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="D277" t="s">
-        <v>370</v>
+        <v>312</v>
       </c>
       <c r="E277">
-        <v>2401095300871</v>
+        <v>2502242861223</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278">
         <v>277</v>
       </c>
-      <c r="B278">
-        <v>4130</v>
+      <c r="B278" t="s">
+        <v>357</v>
       </c>
       <c r="C278" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="D278" t="s">
-        <v>370</v>
+        <v>312</v>
       </c>
       <c r="E278">
-        <v>2401092005208</v>
+        <v>2502245521667</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279">
         <v>278</v>
       </c>
-      <c r="B279">
-        <v>4128</v>
+      <c r="B279" t="s">
+        <v>359</v>
       </c>
       <c r="C279" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="D279" t="s">
-        <v>373</v>
+        <v>312</v>
       </c>
       <c r="E279">
-        <v>2401092580969</v>
+        <v>2502241836990</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280">
         <v>279</v>
       </c>
-      <c r="B280">
-        <v>4126</v>
+      <c r="B280" t="s">
+        <v>361</v>
       </c>
       <c r="C280" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="D280" t="s">
-        <v>375</v>
+        <v>312</v>
       </c>
       <c r="E280">
-        <v>2401095650898</v>
+        <v>2502245254107</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281">
         <v>280</v>
       </c>
-      <c r="B281">
-        <v>4127</v>
+      <c r="B281" t="s">
+        <v>363</v>
       </c>
       <c r="C281" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="D281" t="s">
-        <v>375</v>
+        <v>312</v>
       </c>
       <c r="E281">
-        <v>2401096991942</v>
+        <v>2502241527290</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282">
         <v>281</v>
       </c>
-      <c r="B282">
-        <v>4125</v>
+      <c r="B282" t="s">
+        <v>365</v>
       </c>
       <c r="C282" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="D282" t="s">
-        <v>375</v>
+        <v>312</v>
       </c>
       <c r="E282">
-        <v>2401093191567</v>
+        <v>2502242220691</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283">
         <v>282</v>
       </c>
-      <c r="B283">
-        <v>4124</v>
+      <c r="B283" t="s">
+        <v>367</v>
       </c>
       <c r="C283" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D283" t="s">
-        <v>375</v>
+        <v>312</v>
       </c>
       <c r="E283">
-        <v>2401088679855</v>
+        <v>2502247952694</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284">
         <v>283</v>
       </c>
-      <c r="B284">
-        <v>4123</v>
+      <c r="B284" t="s">
+        <v>369</v>
       </c>
       <c r="C284" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="D284" t="s">
-        <v>380</v>
+        <v>312</v>
       </c>
       <c r="E284">
-        <v>2401086270315</v>
+        <v>2502242609685</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285">
         <v>284</v>
       </c>
-      <c r="B285">
-        <v>4122</v>
+      <c r="B285" t="s">
+        <v>371</v>
       </c>
       <c r="C285" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="D285" t="s">
-        <v>380</v>
+        <v>312</v>
       </c>
       <c r="E285">
-        <v>2401085786118</v>
+        <v>2502245781234</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286">
         <v>285</v>
       </c>
-      <c r="B286">
-        <v>4121</v>
+      <c r="B286" t="s">
+        <v>373</v>
       </c>
       <c r="C286" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D286" t="s">
-        <v>383</v>
+        <v>312</v>
       </c>
       <c r="E286">
-        <v>2401081482803</v>
+        <v>2502249420979</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287">
         <v>286</v>
       </c>
-      <c r="B287">
-        <v>4121</v>
+      <c r="B287" t="s">
+        <v>375</v>
       </c>
       <c r="C287" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D287" t="s">
-        <v>383</v>
+        <v>312</v>
       </c>
       <c r="E287">
-        <v>2401085509891</v>
+        <v>2502245722427</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288">
         <v>287</v>
       </c>
-      <c r="B288">
-        <v>4120</v>
+      <c r="B288" t="s">
+        <v>377</v>
       </c>
       <c r="C288" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D288" t="s">
-        <v>384</v>
+        <v>312</v>
       </c>
       <c r="E288">
-        <v>2401084465261</v>
+        <v>2502245441858</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289">
         <v>288</v>
       </c>
-      <c r="B289">
-        <v>4119</v>
+      <c r="B289" t="s">
+        <v>379</v>
       </c>
       <c r="C289" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="D289" t="s">
-        <v>386</v>
+        <v>312</v>
       </c>
       <c r="E289">
-        <v>2401085829153</v>
+        <v>2502242429042</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290">
         <v>289</v>
       </c>
-      <c r="B290">
-        <v>4.118</v>
+      <c r="B290" t="s">
+        <v>381</v>
       </c>
       <c r="C290" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="D290" t="s">
-        <v>386</v>
+        <v>312</v>
       </c>
       <c r="E290">
-        <v>2312216580332</v>
+        <v>2502241233929</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>4117</v>
+        <v>4297</v>
       </c>
       <c r="C291" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D291" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E291">
-        <v>2312219270217</v>
+        <v>2501292429687</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>4.116</v>
+        <v>4244</v>
       </c>
       <c r="C292" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D292" t="s">
         <v>386</v>
       </c>
       <c r="E292">
-        <v>2310104113431</v>
+        <v>2501295472250</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
-        <v>4.115</v>
+        <v>4216</v>
       </c>
       <c r="C293" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D293" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E293">
-        <v>2310107318721</v>
+        <v>2405157946283</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>4.114</v>
+        <v>4186</v>
       </c>
       <c r="C294" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D294" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E294">
-        <v>2310109782366</v>
+        <v>2401174613156</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>4.113</v>
+        <v>4185</v>
       </c>
       <c r="C295" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D295" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E295">
-        <v>2310101382643</v>
+        <v>2401176740057</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>4.112</v>
+        <v>4181</v>
       </c>
       <c r="C296" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D296" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E296">
-        <v>2310108647038</v>
+        <v>2401172667774</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>4.111</v>
+        <v>4165</v>
       </c>
       <c r="C297" t="s">
+        <v>394</v>
+      </c>
+      <c r="D297" t="s">
         <v>395</v>
       </c>
-      <c r="D297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E297">
-        <v>2310108421767</v>
+        <v>2505059406603</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>4110</v>
+        <v>4158</v>
       </c>
       <c r="C298" t="s">
         <v>396</v>
       </c>
       <c r="D298" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="E298">
-        <v>2310106985155</v>
+        <v>2505053157472</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299">
         <v>298</v>
       </c>
-      <c r="B299" t="s">
-        <v>397</v>
+      <c r="B299">
+        <v>4151</v>
       </c>
       <c r="C299" t="s">
         <v>398</v>
       </c>
       <c r="D299" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E299">
-        <v>2310022925928</v>
+        <v>2505053743251</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300">
         <v>299</v>
       </c>
-      <c r="B300" t="s">
-        <v>399</v>
+      <c r="B300">
+        <v>4147</v>
       </c>
       <c r="C300" t="s">
         <v>400</v>
       </c>
       <c r="D300" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="E300">
-        <v>2310025539423</v>
+        <v>2405099123466</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>4107</v>
+        <v>4146</v>
       </c>
       <c r="C301" t="s">
+        <v>402</v>
+      </c>
+      <c r="D301" t="s">
         <v>401</v>
       </c>
-      <c r="D301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301">
-        <v>2308237464407</v>
+        <v>2405091869942</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>4106</v>
+        <v>4145</v>
       </c>
       <c r="C302" t="s">
         <v>403</v>
       </c>
       <c r="D302" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E302">
-        <v>2308233384317</v>
+        <v>2402164141918</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>4105</v>
+        <v>4144</v>
       </c>
       <c r="C303" t="s">
         <v>404</v>
       </c>
       <c r="D303" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E303">
-        <v>2308231749087</v>
+        <v>2402157335892</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>4103</v>
+        <v>4143</v>
       </c>
       <c r="C304" t="s">
         <v>405</v>
       </c>
       <c r="D304" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="E304">
-        <v>2308233210586</v>
+        <v>2402095456863</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>4102</v>
+        <v>4142</v>
       </c>
       <c r="C305" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D305" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="E305">
-        <v>2308232159849</v>
+        <v>2402096373940</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>2273</v>
-[...1 lines deleted...]
-      <c r="C306"/>
+        <v>4141</v>
+      </c>
+      <c r="C306" t="s">
+        <v>407</v>
+      </c>
       <c r="D306" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="E306">
-        <v>2307066771154</v>
+        <v>2402098766805</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>4100</v>
+        <v>4140</v>
       </c>
       <c r="C307" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D307" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E307">
-        <v>2308234615117</v>
+        <v>2402091836068</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>4097</v>
+        <v>4139</v>
       </c>
       <c r="C308" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D308" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="E308">
-        <v>2307077307287</v>
+        <v>2402091746562</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
-        <v>4096</v>
+        <v>4138</v>
       </c>
       <c r="C309" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D309" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="E309">
-        <v>2307078407743</v>
+        <v>2402097550620</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>4095</v>
+        <v>4137</v>
       </c>
       <c r="C310" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D310" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E310">
-        <v>2307077729648</v>
+        <v>2402091322867</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>4094</v>
+        <v>4136</v>
       </c>
       <c r="C311" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D311" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E311">
-        <v>2307073937348</v>
+        <v>2402094486235</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>4093</v>
+        <v>4135</v>
       </c>
       <c r="C312" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D312" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E312">
-        <v>2307075842703</v>
+        <v>2402094872513</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>4099</v>
+        <v>4134</v>
       </c>
       <c r="C313" t="s">
+        <v>416</v>
+      </c>
+      <c r="D313" t="s">
         <v>417</v>
       </c>
-      <c r="D313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E313">
-        <v>2307076765002</v>
+        <v>2402094625191</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>4091</v>
+        <v>4133</v>
       </c>
       <c r="C314" t="s">
         <v>418</v>
       </c>
       <c r="D314" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E314">
-        <v>2307072425623</v>
+        <v>2401162895837</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>4092</v>
+        <v>4132</v>
       </c>
       <c r="C315" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D315" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E315">
-        <v>2306272150627</v>
+        <v>2401168039065</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
-        <v>4090</v>
+        <v>4131</v>
       </c>
       <c r="C316" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D316" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E316">
-        <v>2401179109900</v>
+        <v>2401093718631</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>4090</v>
-[...3 lines deleted...]
-      </c>
+        <v>4381</v>
+      </c>
+      <c r="C317"/>
       <c r="D317" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="E317">
-        <v>2306196793739</v>
+        <v>2512299837649</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>4089</v>
+        <v>4129</v>
       </c>
       <c r="C318" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D318" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E318">
-        <v>2307078614453</v>
+        <v>2401095300871</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>4088</v>
+        <v>4130</v>
       </c>
       <c r="C319" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D319" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E319">
-        <v>2307075702913</v>
+        <v>2401092005208</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>4087</v>
+        <v>4128</v>
       </c>
       <c r="C320" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D320" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="E320">
-        <v>2306276071085</v>
+        <v>2401092580969</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>4086</v>
+        <v>4126</v>
       </c>
       <c r="C321" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D321" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="E321">
-        <v>2306272899463</v>
+        <v>2401095650898</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>2825</v>
+        <v>4127</v>
       </c>
       <c r="C322" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D322" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E322">
-        <v>2306071113733</v>
+        <v>2401096991942</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323">
         <v>322</v>
       </c>
-      <c r="B323" t="s">
-        <v>5</v>
+      <c r="B323">
+        <v>4125</v>
       </c>
       <c r="C323" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D323" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E323">
-        <v>2305027433920</v>
+        <v>2401093191567</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>4082</v>
+        <v>4124</v>
       </c>
       <c r="C324" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D324" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="E324">
-        <v>2307079252949</v>
+        <v>2401088679855</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>4081</v>
+        <v>4123</v>
       </c>
       <c r="C325" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="D325" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="E325">
-        <v>2305291217488</v>
+        <v>2401086270315</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>4080</v>
+        <v>4122</v>
       </c>
       <c r="C326" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="D326" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="E326">
-        <v>2305291594684</v>
+        <v>2401085786118</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
-        <v>4079</v>
+        <v>4121</v>
       </c>
       <c r="C327" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="D327" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="E327">
-        <v>2305291900957</v>
+        <v>2401081482803</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
-        <v>3526</v>
+        <v>4121</v>
       </c>
       <c r="C328" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="D328" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E328">
-        <v>2304133882773</v>
+        <v>2401085509891</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>4078</v>
+        <v>4120</v>
       </c>
       <c r="C329" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="D329" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="E329">
-        <v>2305295285149</v>
+        <v>2401084465261</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
-        <v>4077</v>
+        <v>4119</v>
       </c>
       <c r="C330" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="D330" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="E330">
-        <v>2305292735024</v>
+        <v>2401085829153</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
-        <v>4076</v>
+        <v>4118</v>
       </c>
       <c r="C331" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="D331" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="E331">
-        <v>2305292424845</v>
+        <v>2312216580332</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>4075</v>
+        <v>4117</v>
       </c>
       <c r="C332" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="D332" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="E332">
-        <v>2305293684037</v>
+        <v>2312219270217</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
-        <v>4070</v>
+        <v>4116</v>
       </c>
       <c r="C333" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="D333" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="E333">
-        <v>2304058623178</v>
+        <v>2310104113431</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>4071</v>
+        <v>4115</v>
       </c>
       <c r="C334" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="D334" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E334">
-        <v>2304057307422</v>
+        <v>2310107318721</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>4072</v>
+        <v>4114</v>
       </c>
       <c r="C335" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="D335" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E335">
-        <v>2304064153724</v>
+        <v>2310109782366</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>4073</v>
+        <v>4113</v>
       </c>
       <c r="C336" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="D336" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E336">
-        <v>2304066622651</v>
+        <v>2310101382643</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>4074</v>
+        <v>4112</v>
       </c>
       <c r="C337" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="D337" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E337">
-        <v>2304066158282</v>
+        <v>2310108647038</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>4061</v>
+        <v>4111</v>
       </c>
       <c r="C338" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="D338" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="E338">
-        <v>2304057130007</v>
+        <v>2310108421767</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
-        <v>4062</v>
+        <v>4110</v>
       </c>
       <c r="C339" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="D339" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="E339">
-        <v>2304059388797</v>
+        <v>2310106985155</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340">
         <v>339</v>
       </c>
-      <c r="B340">
-        <v>4063</v>
+      <c r="B340" t="s">
+        <v>450</v>
       </c>
       <c r="C340" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="D340" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="E340">
-        <v>2304056216237</v>
+        <v>2310022925928</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341">
         <v>340</v>
       </c>
-      <c r="B341">
-        <v>4064</v>
+      <c r="B341" t="s">
+        <v>452</v>
       </c>
       <c r="C341" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D341" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="E341">
-        <v>2304054504185</v>
+        <v>2310025539423</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>4065</v>
+        <v>4107</v>
       </c>
       <c r="C342" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="D342" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E342">
-        <v>2304052905469</v>
+        <v>2308237464407</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>4066</v>
+        <v>4106</v>
       </c>
       <c r="C343" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="D343" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E343">
-        <v>2304051258227</v>
+        <v>2308233384317</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>4067</v>
+        <v>4105</v>
       </c>
       <c r="C344" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="D344" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E344">
-        <v>2304056720519</v>
+        <v>2308231749087</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>4068</v>
+        <v>4103</v>
       </c>
       <c r="C345" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D345" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E345">
-        <v>2304054886810</v>
+        <v>2308233210586</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>4069</v>
+        <v>4102</v>
       </c>
       <c r="C346" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D346" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="E346">
-        <v>2304058667749</v>
+        <v>2308232159849</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
-        <v>4060</v>
-[...3 lines deleted...]
-      </c>
+        <v>2273</v>
+      </c>
+      <c r="C347"/>
       <c r="D347" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E347">
-        <v>2303239416275</v>
+        <v>2307066771154</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>4057</v>
+        <v>4100</v>
       </c>
       <c r="C348" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D348" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E348">
-        <v>2303232884952</v>
+        <v>2308234615117</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
-        <v>4058</v>
+        <v>4097</v>
       </c>
       <c r="C349" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D349" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E349">
-        <v>2303232731081</v>
+        <v>2307077307287</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>4059</v>
+        <v>4096</v>
       </c>
       <c r="C350" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="D350" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E350">
-        <v>2303238905129</v>
+        <v>2307078407743</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>4053</v>
+        <v>4095</v>
       </c>
       <c r="C351" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D351" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E351">
-        <v>2303083471834</v>
+        <v>2307077729648</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>4056</v>
+        <v>4094</v>
       </c>
       <c r="C352" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="D352" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E352">
-        <v>2303082438867</v>
+        <v>2307073937348</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>4054</v>
+        <v>4093</v>
       </c>
       <c r="C353" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="D353" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E353">
-        <v>2303238332589</v>
+        <v>2307075842703</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>4055</v>
+        <v>4099</v>
       </c>
       <c r="C354" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D354" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E354">
-        <v>2303235828818</v>
+        <v>2307076765002</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
-        <v>4051</v>
+        <v>4091</v>
       </c>
       <c r="C355" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D355" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E355">
-        <v>2303085485546</v>
+        <v>2307072425623</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>4052</v>
+        <v>4092</v>
       </c>
       <c r="C356" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D356" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E356">
-        <v>2303087342180</v>
+        <v>2306272150627</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
-        <v>4049</v>
+        <v>4090</v>
       </c>
       <c r="C357" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D357" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E357">
-        <v>2212297552908</v>
+        <v>2401179109900</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>4050</v>
+        <v>4090</v>
       </c>
       <c r="C358" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D358" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E358">
-        <v>2212298479434</v>
+        <v>2306196793739</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>4047</v>
+        <v>4089</v>
       </c>
       <c r="C359" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D359" t="s">
         <v>478</v>
       </c>
       <c r="E359">
-        <v>2303081268381</v>
+        <v>2307078614453</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>4048</v>
+        <v>4088</v>
       </c>
       <c r="C360" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D360" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E360">
-        <v>2303237319573</v>
+        <v>2307075702913</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>4044</v>
+        <v>4087</v>
       </c>
       <c r="C361" t="s">
+        <v>481</v>
+      </c>
+      <c r="D361" t="s">
         <v>482</v>
       </c>
-      <c r="D361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E361">
-        <v>2301233063401</v>
+        <v>2306276071085</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>4045</v>
+        <v>4086</v>
       </c>
       <c r="C362" t="s">
+        <v>483</v>
+      </c>
+      <c r="D362" t="s">
         <v>484</v>
       </c>
-      <c r="D362" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E362">
-        <v>2301232553372</v>
+        <v>2306272899463</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>4046</v>
+        <v>2825</v>
       </c>
       <c r="C363" t="s">
         <v>485</v>
       </c>
       <c r="D363" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="E363">
-        <v>2301234074316</v>
+        <v>2306071113733</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364">
         <v>363</v>
       </c>
-      <c r="B364">
-        <v>4035</v>
+      <c r="B364" t="s">
+        <v>44</v>
       </c>
       <c r="C364" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D364" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E364">
-        <v>2212294308057</v>
+        <v>2305027433920</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>4036</v>
+        <v>4082</v>
       </c>
       <c r="C365" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D365" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E365">
-        <v>2212298261942</v>
+        <v>2307079252949</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>4037</v>
+        <v>4081</v>
       </c>
       <c r="C366" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D366" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E366">
-        <v>2212296664856</v>
+        <v>2305291217488</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>4038</v>
+        <v>4080</v>
       </c>
       <c r="C367" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D367" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E367">
-        <v>2212297665908</v>
+        <v>2305291594684</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>4039</v>
+        <v>4079</v>
       </c>
       <c r="C368" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="D368" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E368">
-        <v>2212298923660</v>
+        <v>2305291900957</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>4040</v>
+        <v>4078</v>
       </c>
       <c r="C369" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D369" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E369">
-        <v>2212297415183</v>
+        <v>2305295285149</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>4041</v>
+        <v>3526</v>
       </c>
       <c r="C370" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="D370" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="E370">
-        <v>2212295984572</v>
+        <v>2304133882773</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>4042</v>
+        <v>4077</v>
       </c>
       <c r="C371" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D371" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="E371">
-        <v>2212294375829</v>
+        <v>2305292735024</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>4043</v>
+        <v>4076</v>
       </c>
       <c r="C372" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D372" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="E372">
-        <v>2212294440437</v>
+        <v>2305292424845</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>4031</v>
+        <v>4075</v>
       </c>
       <c r="C373" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="D373" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E373">
-        <v>2212296278818</v>
+        <v>2305293684037</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>4032</v>
+        <v>4074</v>
       </c>
       <c r="C374" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="D374" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E374">
-        <v>2212297332979</v>
+        <v>2304066158282</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>4033</v>
+        <v>4073</v>
       </c>
       <c r="C375" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="D375" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E375">
-        <v>2212299407482</v>
+        <v>2304066622651</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>4030</v>
+        <v>4072</v>
       </c>
       <c r="C376" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="D376" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E376">
-        <v>2212289353240</v>
+        <v>2304064153724</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>4027</v>
+        <v>4071</v>
       </c>
       <c r="C377" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="D377" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E377">
-        <v>2212281740351</v>
+        <v>2304057307422</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>4028</v>
+        <v>4070</v>
       </c>
       <c r="C378" t="s">
+        <v>507</v>
+      </c>
+      <c r="D378" t="s">
         <v>503</v>
       </c>
-      <c r="D378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E378">
-        <v>2212284824736</v>
+        <v>2304058623178</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>4029</v>
+        <v>4069</v>
       </c>
       <c r="C379" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="D379" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E379">
-        <v>2212287684649</v>
+        <v>2304058667749</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>4023</v>
+        <v>4068</v>
       </c>
       <c r="C380" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="D380" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E380">
-        <v>2212289855525</v>
+        <v>2304054886810</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>4024</v>
+        <v>4067</v>
       </c>
       <c r="C381" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D381" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E381">
-        <v>2212286252258</v>
+        <v>2304056720519</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>4025</v>
+        <v>4066</v>
       </c>
       <c r="C382" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="D382" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E382">
-        <v>2212285641256</v>
+        <v>2304051258227</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>4026</v>
+        <v>4065</v>
       </c>
       <c r="C383" t="s">
+        <v>513</v>
+      </c>
+      <c r="D383" t="s">
         <v>509</v>
       </c>
-      <c r="D383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E383">
-        <v>2212286082573</v>
+        <v>2304052905469</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>4020</v>
+        <v>4064</v>
       </c>
       <c r="C384" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D384" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E384">
-        <v>2212284286722</v>
+        <v>2304054504185</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>4022</v>
+        <v>4063</v>
       </c>
       <c r="C385" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D385" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E385">
-        <v>2212289024832</v>
+        <v>2304056216237</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>4018</v>
+        <v>4062</v>
       </c>
       <c r="C386" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D386" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="E386">
-        <v>2211014410079</v>
+        <v>2304059388797</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>4019</v>
+        <v>4061</v>
       </c>
       <c r="C387" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D387" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="E387">
-        <v>2211012798592</v>
+        <v>2304057130007</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
-        <v>4017</v>
+        <v>4060</v>
       </c>
       <c r="C388" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D388" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E388">
-        <v>2211016324400</v>
+        <v>2303239416275</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
-        <v>3832</v>
+        <v>4059</v>
       </c>
       <c r="C389" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D389" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E389">
-        <v>2210059995828</v>
+        <v>2303238905129</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>4016</v>
+        <v>4058</v>
       </c>
       <c r="C390" t="s">
+        <v>521</v>
+      </c>
+      <c r="D390" t="s">
         <v>520</v>
       </c>
-      <c r="D390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E390">
-        <v>2211017123909</v>
+        <v>2303232731081</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>4015</v>
+        <v>4057</v>
       </c>
       <c r="C391" t="s">
         <v>522</v>
       </c>
       <c r="D391" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="E391">
-        <v>2211016827101</v>
+        <v>2303232884952</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>4013</v>
+        <v>4055</v>
       </c>
       <c r="C392" t="s">
+        <v>523</v>
+      </c>
+      <c r="D392" t="s">
         <v>524</v>
       </c>
-      <c r="D392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E392">
-        <v>2211016933477</v>
+        <v>2303235828818</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>4014</v>
+        <v>4054</v>
       </c>
       <c r="C393" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D393" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E393">
-        <v>2211013736520</v>
+        <v>2303238332589</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>4009</v>
+        <v>4056</v>
       </c>
       <c r="C394" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D394" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="E394">
-        <v>2211011334036</v>
+        <v>2303082438867</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>4010</v>
+        <v>4053</v>
       </c>
       <c r="C395" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="D395" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="E395">
-        <v>2211015121276</v>
+        <v>2303083471834</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>4011</v>
+        <v>4052</v>
       </c>
       <c r="C396" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D396" t="s">
         <v>528</v>
       </c>
       <c r="E396">
-        <v>2211014868471</v>
+        <v>2303087342180</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>4012</v>
+        <v>4051</v>
       </c>
       <c r="C397" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="D397" t="s">
         <v>528</v>
       </c>
       <c r="E397">
-        <v>2211011503719</v>
+        <v>2303085485546</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>4007</v>
+        <v>4048</v>
       </c>
       <c r="C398" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="D398" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E398">
-        <v>2211017102892</v>
+        <v>2303237319573</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>4008</v>
+        <v>4047</v>
       </c>
       <c r="C399" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D399" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E399">
-        <v>2211019468985</v>
+        <v>2303081268381</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>4002</v>
+        <v>4050</v>
       </c>
       <c r="C400" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D400" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E400">
-        <v>2209095665394</v>
+        <v>2212298479434</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>4003</v>
+        <v>4049</v>
       </c>
       <c r="C401" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="D401" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E401">
-        <v>2209093237585</v>
+        <v>2212297552908</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
-        <v>4004</v>
+        <v>4046</v>
       </c>
       <c r="C402" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D402" t="s">
         <v>536</v>
       </c>
       <c r="E402">
-        <v>2209091661056</v>
+        <v>2301234074316</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>4005</v>
+        <v>4045</v>
       </c>
       <c r="C403" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="D403" t="s">
         <v>536</v>
       </c>
       <c r="E403">
-        <v>2209093779607</v>
+        <v>2301232553372</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>4006</v>
+        <v>4044</v>
       </c>
       <c r="C404" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="D404" t="s">
         <v>536</v>
       </c>
       <c r="E404">
-        <v>2209094426634</v>
+        <v>2301233063401</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>4000</v>
+        <v>4043</v>
       </c>
       <c r="C405" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="D405" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E405">
-        <v>2209093340826</v>
+        <v>2212294440437</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>4001</v>
+        <v>4042</v>
       </c>
       <c r="C406" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D406" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E406">
-        <v>2209096766443</v>
+        <v>2212294375829</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>3997</v>
+        <v>4041</v>
       </c>
       <c r="C407" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D407" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="E407">
-        <v>2207283579629</v>
+        <v>2212295984572</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>3998</v>
+        <v>4040</v>
       </c>
       <c r="C408" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="D408" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="E408">
-        <v>2207287741096</v>
+        <v>2212297415183</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>3999</v>
+        <v>4039</v>
       </c>
       <c r="C409" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="D409" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="E409">
-        <v>2207286044820</v>
+        <v>2212298923660</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>3977</v>
+        <v>4038</v>
       </c>
       <c r="C410" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D410" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="E410">
-        <v>2207113017412</v>
+        <v>2212297665908</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>3978</v>
+        <v>4037</v>
       </c>
       <c r="C411" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="D411" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="E411">
-        <v>2207111057270</v>
+        <v>2212296664856</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>3979</v>
+        <v>4036</v>
       </c>
       <c r="C412" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="D412" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="E412">
-        <v>2207112137193</v>
+        <v>2212298261942</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>3980</v>
+        <v>4035</v>
       </c>
       <c r="C413" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="D413" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="E413">
-        <v>2207118069007</v>
+        <v>2212294308057</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>3981</v>
+        <v>4033</v>
       </c>
       <c r="C414" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="D414" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E414">
-        <v>2207113814781</v>
+        <v>2212299407482</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>3982</v>
+        <v>4032</v>
       </c>
       <c r="C415" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="D415" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E415">
-        <v>2207119875990</v>
+        <v>2212297332979</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>3983</v>
+        <v>4031</v>
       </c>
       <c r="C416" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="D416" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E416">
-        <v>2207115092891</v>
+        <v>2212296278818</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>3984</v>
+        <v>4030</v>
       </c>
       <c r="C417" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="D417" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="E417">
-        <v>2207116284092</v>
+        <v>2212289353240</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>3985</v>
+        <v>4029</v>
       </c>
       <c r="C418" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D418" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="E418">
-        <v>2207111638202</v>
+        <v>2212287684649</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>3986</v>
+        <v>4028</v>
       </c>
       <c r="C419" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D419" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="E419">
-        <v>2207117544159</v>
+        <v>2212284824736</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>3987</v>
+        <v>4027</v>
       </c>
       <c r="C420" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D420" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="E420">
-        <v>2207115531255</v>
+        <v>2212281740351</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>3988</v>
+        <v>4026</v>
       </c>
       <c r="C421" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D421" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="E421">
-        <v>2207115425462</v>
+        <v>2212286082573</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>3989</v>
+        <v>4025</v>
       </c>
       <c r="C422" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D422" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="E422">
-        <v>2207114341931</v>
+        <v>2212285641256</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>3990</v>
+        <v>4024</v>
       </c>
       <c r="C423" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D423" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="E423">
-        <v>2207113107830</v>
+        <v>2212286252258</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>3991</v>
+        <v>4023</v>
       </c>
       <c r="C424" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D424" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="E424">
-        <v>2207114724242</v>
+        <v>2212289855525</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>3992</v>
+        <v>4022</v>
       </c>
       <c r="C425" t="s">
+        <v>563</v>
+      </c>
+      <c r="D425" t="s">
         <v>564</v>
       </c>
-      <c r="D425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E425">
-        <v>2207118304768</v>
+        <v>2212289024832</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>3993</v>
+        <v>4020</v>
       </c>
       <c r="C426" t="s">
         <v>565</v>
       </c>
       <c r="D426" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="E426">
-        <v>2207112085541</v>
+        <v>2212284286722</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>3994</v>
+        <v>4019</v>
       </c>
       <c r="C427" t="s">
         <v>566</v>
       </c>
       <c r="D427" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="E427">
-        <v>2207113907368</v>
+        <v>2211012798592</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>3995</v>
+        <v>4018</v>
       </c>
       <c r="C428" t="s">
+        <v>568</v>
+      </c>
+      <c r="D428" t="s">
         <v>567</v>
       </c>
-      <c r="D428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E428">
-        <v>2207112209325</v>
+        <v>2211014410079</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>3996</v>
+        <v>4017</v>
       </c>
       <c r="C429" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D429" t="s">
-        <v>549</v>
+        <v>570</v>
       </c>
       <c r="E429">
-        <v>2207119361985</v>
+        <v>2211016324400</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>3975</v>
+        <v>3832</v>
       </c>
       <c r="C430" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D430" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="E430">
-        <v>2205306156115</v>
+        <v>2210059995828</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>3976</v>
+        <v>4016</v>
       </c>
       <c r="C431" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D431" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E431">
-        <v>2205309954388</v>
+        <v>2211017123909</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>3971</v>
+        <v>4015</v>
       </c>
       <c r="C432" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="D432" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E432">
-        <v>2205302943795</v>
+        <v>2211016827101</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>3970</v>
+        <v>4014</v>
       </c>
       <c r="C433" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D433" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="E433">
-        <v>2205302593561</v>
+        <v>2211013736520</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>3972</v>
+        <v>4013</v>
       </c>
       <c r="C434" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D434" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="E434">
-        <v>2205307891735</v>
+        <v>2211016933477</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>3973</v>
+        <v>4012</v>
       </c>
       <c r="C435" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="D435" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="E435">
-        <v>2205309047034</v>
+        <v>2211011503719</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>3974</v>
+        <v>4011</v>
       </c>
       <c r="C436" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="D436" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="E436">
-        <v>2205308236492</v>
+        <v>2211014868471</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437">
         <v>436</v>
       </c>
-      <c r="B437" t="s">
-        <v>5</v>
+      <c r="B437">
+        <v>4010</v>
       </c>
       <c r="C437" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D437" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E437">
-        <v>2205257891304</v>
+        <v>2211015121276</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>3967</v>
+        <v>4009</v>
       </c>
       <c r="C438" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="D438" t="s">
         <v>581</v>
       </c>
       <c r="E438">
-        <v>2205301480469</v>
+        <v>2211011334036</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>3968</v>
+        <v>4008</v>
       </c>
       <c r="C439" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="D439" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="E439">
-        <v>2205305606166</v>
+        <v>2211019468985</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
-        <v>3969</v>
+        <v>4007</v>
       </c>
       <c r="C440" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D440" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="E440">
-        <v>2205302118356</v>
+        <v>2211017102892</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
-        <v>3964</v>
+        <v>4006</v>
       </c>
       <c r="C441" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="D441" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E441">
-        <v>2205303891155</v>
+        <v>2209094426634</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442">
-        <v>3965</v>
+        <v>4005</v>
       </c>
       <c r="C442" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="D442" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E442">
-        <v>2205309915883</v>
+        <v>2209093779607</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443">
-        <v>3966</v>
+        <v>4004</v>
       </c>
       <c r="C443" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D443" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E443">
-        <v>2205309121192</v>
+        <v>2209091661056</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444">
-        <v>2022</v>
+        <v>4003</v>
       </c>
       <c r="C444" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="D444" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E444">
-        <v>2206036755416</v>
+        <v>2209093237585</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445">
-        <v>3962</v>
+        <v>4002</v>
       </c>
       <c r="C445" t="s">
+        <v>593</v>
+      </c>
+      <c r="D445" t="s">
         <v>589</v>
       </c>
-      <c r="D445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E445">
-        <v>2205307558923</v>
+        <v>2209095665394</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446">
-        <v>3963</v>
+        <v>4001</v>
       </c>
       <c r="C446" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="D446" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="E446">
-        <v>2205308799044</v>
+        <v>2209096766443</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447">
-        <v>3960</v>
+        <v>4000</v>
       </c>
       <c r="C447" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="D447" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E447">
-        <v>2205308779875</v>
+        <v>2209093340826</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448">
-        <v>3961</v>
+        <v>3999</v>
       </c>
       <c r="C448" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D448" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="E448">
-        <v>2205302162634</v>
+        <v>2207286044820</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449">
-        <v>3958</v>
+        <v>3998</v>
       </c>
       <c r="C449" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="D449" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E449">
-        <v>2205304722852</v>
+        <v>2207287741096</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450">
-        <v>3959</v>
+        <v>3997</v>
       </c>
       <c r="C450" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D450" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E450">
-        <v>2205308444613</v>
+        <v>2207283579629</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451">
-        <v>3956</v>
+        <v>3996</v>
       </c>
       <c r="C451" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D451" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="E451">
-        <v>2205302828310</v>
+        <v>2207119361985</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452">
-        <v>3957</v>
+        <v>3995</v>
       </c>
       <c r="C452" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D452" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="E452">
-        <v>2205307638833</v>
+        <v>2207112209325</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453">
         <v>452</v>
       </c>
-      <c r="B453" t="s">
-        <v>601</v>
+      <c r="B453">
+        <v>3994</v>
       </c>
       <c r="C453" t="s">
+        <v>604</v>
+      </c>
+      <c r="D453" t="s">
         <v>602</v>
       </c>
-      <c r="D453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E453">
-        <v>2205257075550</v>
+        <v>2207113907368</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454">
-        <v>3953</v>
+        <v>3993</v>
       </c>
       <c r="C454" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D454" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E454">
-        <v>2205309828092</v>
+        <v>2207112085541</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455">
-        <v>3954</v>
+        <v>3992</v>
       </c>
       <c r="C455" t="s">
         <v>606</v>
       </c>
       <c r="D455" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E455">
-        <v>2205308836727</v>
+        <v>2207118304768</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
-        <v>3955</v>
+        <v>3991</v>
       </c>
       <c r="C456" t="s">
         <v>607</v>
       </c>
       <c r="D456" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E456">
-        <v>2205304452909</v>
+        <v>2207114724242</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457">
         <v>456</v>
       </c>
-      <c r="B457" t="s">
+      <c r="B457">
+        <v>3990</v>
+      </c>
+      <c r="C457" t="s">
         <v>608</v>
       </c>
-      <c r="C457" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D457" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="E457">
-        <v>2205259145230</v>
+        <v>2207113107830</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
-        <v>3949</v>
+        <v>3989</v>
       </c>
       <c r="C458" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D458" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="E458">
-        <v>2205303759789</v>
+        <v>2207114341931</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
-        <v>3950</v>
+        <v>3988</v>
       </c>
       <c r="C459" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D459" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="E459">
-        <v>2205301232605</v>
+        <v>2207115425462</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460">
-        <v>3951</v>
+        <v>3987</v>
       </c>
       <c r="C460" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="D460" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="E460">
-        <v>2205305825367</v>
+        <v>2207115531255</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
-        <v>3941</v>
+        <v>3986</v>
       </c>
       <c r="C461" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D461" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E461">
-        <v>2205303220035</v>
+        <v>2207117544159</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
-        <v>3942</v>
+        <v>3985</v>
       </c>
       <c r="C462" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="D462" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E462">
-        <v>2205309868780</v>
+        <v>2207111638202</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463">
-        <v>3943</v>
+        <v>3984</v>
       </c>
       <c r="C463" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="D463" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E463">
-        <v>2205302552911</v>
+        <v>2207116284092</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464">
-        <v>3944</v>
+        <v>3983</v>
       </c>
       <c r="C464" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D464" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E464">
-        <v>2205309915858</v>
+        <v>2207115092891</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465">
-        <v>3945</v>
+        <v>3982</v>
       </c>
       <c r="C465" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="D465" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E465">
-        <v>2205305279863</v>
+        <v>2207119875990</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466">
-        <v>3946</v>
+        <v>3981</v>
       </c>
       <c r="C466" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="D466" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E466">
-        <v>2205303231667</v>
+        <v>2207113814781</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467">
-        <v>3947</v>
+        <v>3980</v>
       </c>
       <c r="C467" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D467" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E467">
-        <v>2205306176412</v>
+        <v>2207118069007</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468">
-        <v>3948</v>
+        <v>3979</v>
       </c>
       <c r="C468" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D468" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E468">
-        <v>2205301608973</v>
+        <v>2207112137193</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469">
-        <v>3938</v>
+        <v>3978</v>
       </c>
       <c r="C469" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D469" t="s">
-        <v>624</v>
+        <v>602</v>
       </c>
       <c r="E469">
-        <v>2205302861760</v>
+        <v>2207111057270</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470">
-        <v>3939</v>
+        <v>3977</v>
       </c>
       <c r="C470" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D470" t="s">
-        <v>624</v>
+        <v>602</v>
       </c>
       <c r="E470">
-        <v>2205305081604</v>
+        <v>2207113017412</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471">
-        <v>3940</v>
+        <v>3975</v>
       </c>
       <c r="C471" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="D471" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="E471">
-        <v>2205305787334</v>
+        <v>2205306156115</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
-        <v>3939</v>
+        <v>3976</v>
       </c>
       <c r="C472" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D472" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="E472">
-        <v>2401182971369</v>
+        <v>2205309954388</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>3931</v>
+        <v>3971</v>
       </c>
       <c r="C473" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="D473" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E473">
-        <v>2205306957757</v>
+        <v>2205302943795</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>3932</v>
+        <v>3970</v>
       </c>
       <c r="C474" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D474" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E474">
-        <v>2205303250654</v>
+        <v>2205302593561</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>3933</v>
+        <v>3972</v>
       </c>
       <c r="C475" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="D475" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E475">
-        <v>2205302591202</v>
+        <v>2205307891735</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>3934</v>
+        <v>3973</v>
       </c>
       <c r="C476" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="D476" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E476">
-        <v>2205302285457</v>
+        <v>2205309047034</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477">
-        <v>3935</v>
+        <v>3974</v>
       </c>
       <c r="C477" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D477" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="E477">
-        <v>2205306659079</v>
+        <v>2205308236492</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478">
         <v>477</v>
       </c>
-      <c r="B478">
-        <v>3936</v>
+      <c r="B478" t="s">
+        <v>44</v>
       </c>
       <c r="C478" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D478" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="E478">
-        <v>2205303031783</v>
+        <v>2205257891304</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>3937</v>
+        <v>3969</v>
       </c>
       <c r="C479" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="D479" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="E479">
-        <v>2205301913265</v>
+        <v>2205302118356</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
-        <v>3928</v>
+        <v>3968</v>
       </c>
       <c r="C480" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D480" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E480">
-        <v>2205304691512</v>
+        <v>2205305606166</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
-        <v>3929</v>
+        <v>3967</v>
       </c>
       <c r="C481" t="s">
         <v>636</v>
       </c>
       <c r="D481" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E481">
-        <v>2205302770872</v>
+        <v>2205301480469</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>3930</v>
+        <v>2022</v>
       </c>
       <c r="C482" t="s">
+        <v>637</v>
+      </c>
+      <c r="D482" t="s">
         <v>638</v>
       </c>
-      <c r="D482" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E482">
-        <v>2205309205794</v>
+        <v>2206036755416</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
-        <v>3927</v>
+        <v>3966</v>
       </c>
       <c r="C483" t="s">
         <v>639</v>
       </c>
       <c r="D483" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="E483">
-        <v>2205308769687</v>
+        <v>2205309121192</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484">
-        <v>3926</v>
+        <v>3965</v>
       </c>
       <c r="C484" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="D484" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="E484">
-        <v>2205307685147</v>
+        <v>2205309915883</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485">
-        <v>3924</v>
+        <v>3964</v>
       </c>
       <c r="C485" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D485" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="E485">
-        <v>2205308862742</v>
+        <v>2205303891155</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486">
-        <v>3925</v>
+        <v>3963</v>
       </c>
       <c r="C486" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D486" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="E486">
-        <v>2205303578352</v>
+        <v>2205308799044</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487">
-        <v>3919</v>
+        <v>3962</v>
       </c>
       <c r="C487" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D487" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E487">
-        <v>2205303874552</v>
+        <v>2205307558923</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488">
-        <v>3920</v>
+        <v>3961</v>
       </c>
       <c r="C488" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="D488" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E488">
-        <v>2205301371785</v>
+        <v>2205302162634</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489">
-        <v>3921</v>
+        <v>3960</v>
       </c>
       <c r="C489" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D489" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E489">
-        <v>2205302630231</v>
+        <v>2205308779875</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490">
-        <v>3922</v>
+        <v>3959</v>
       </c>
       <c r="C490" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D490" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E490">
-        <v>2205302665630</v>
+        <v>2205308444613</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491">
-        <v>3923</v>
+        <v>3958</v>
       </c>
       <c r="C491" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D491" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E491">
-        <v>2205304219084</v>
+        <v>2205304722852</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492">
-        <v>3917</v>
+        <v>3957</v>
       </c>
       <c r="C492" t="s">
+        <v>651</v>
+      </c>
+      <c r="D492" t="s">
         <v>652</v>
       </c>
-      <c r="D492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E492">
-        <v>2205301797948</v>
+        <v>2205307638833</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493">
-        <v>3918</v>
+        <v>3956</v>
       </c>
       <c r="C493" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="D493" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="E493">
-        <v>2205306776302</v>
+        <v>2205302828310</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494">
         <v>493</v>
       </c>
-      <c r="B494">
-        <v>3913</v>
+      <c r="B494" t="s">
+        <v>654</v>
       </c>
       <c r="C494" t="s">
         <v>655</v>
       </c>
       <c r="D494" t="s">
         <v>656</v>
       </c>
       <c r="E494">
-        <v>2205301719671</v>
+        <v>2205257075550</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495">
-        <v>3914</v>
+        <v>3955</v>
       </c>
       <c r="C495" t="s">
         <v>657</v>
       </c>
       <c r="D495" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E495">
-        <v>2205308785347</v>
+        <v>2205304452909</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496">
-        <v>3915</v>
+        <v>3954</v>
       </c>
       <c r="C496" t="s">
+        <v>659</v>
+      </c>
+      <c r="D496" t="s">
         <v>658</v>
       </c>
-      <c r="D496" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E496">
-        <v>2205303973138</v>
+        <v>2205308836727</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497">
-        <v>3916</v>
+        <v>3953</v>
       </c>
       <c r="C497" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D497" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E497">
-        <v>2205304256279</v>
+        <v>2205309828092</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498">
         <v>497</v>
       </c>
-      <c r="B498">
-        <v>3912</v>
+      <c r="B498" t="s">
+        <v>661</v>
       </c>
       <c r="C498" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D498" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E498">
-        <v>2205304024089</v>
+        <v>2205259145230</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499">
-        <v>3911</v>
+        <v>3951</v>
       </c>
       <c r="C499" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D499" t="s">
         <v>663</v>
       </c>
       <c r="E499">
-        <v>2205306130691</v>
+        <v>2205305825367</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500">
-        <v>3910</v>
+        <v>3950</v>
       </c>
       <c r="C500" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D500" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E500">
-        <v>2205307345384</v>
+        <v>2205301232605</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501">
-        <v>3909</v>
+        <v>3949</v>
       </c>
       <c r="C501" t="s">
         <v>666</v>
       </c>
       <c r="D501" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E501">
-        <v>2205309011781</v>
+        <v>2205303759789</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502">
-        <v>3908</v>
+        <v>3948</v>
       </c>
       <c r="C502" t="s">
+        <v>667</v>
+      </c>
+      <c r="D502" t="s">
         <v>668</v>
       </c>
-      <c r="D502" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E502">
-        <v>2205308694864</v>
+        <v>2205301608973</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503">
-        <v>3905</v>
+        <v>3947</v>
       </c>
       <c r="C503" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="D503" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E503">
-        <v>2205301171709</v>
+        <v>2205306176412</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504">
-        <v>3906</v>
+        <v>3946</v>
       </c>
       <c r="C504" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="D504" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E504">
-        <v>2205301354005</v>
+        <v>2205303231667</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505">
-        <v>3907</v>
+        <v>3945</v>
       </c>
       <c r="C505" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="D505" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E505">
-        <v>2205301988636</v>
+        <v>2205305279863</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506">
-        <v>3901</v>
+        <v>3944</v>
       </c>
       <c r="C506" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D506" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="E506">
-        <v>2205307875055</v>
+        <v>2205309915858</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507">
-        <v>3902</v>
+        <v>3943</v>
       </c>
       <c r="C507" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="D507" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="E507">
-        <v>2205304439097</v>
+        <v>2205302552911</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508">
-        <v>3903</v>
+        <v>3942</v>
       </c>
       <c r="C508" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="D508" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="E508">
-        <v>2205307246451</v>
+        <v>2205309868780</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509">
-        <v>3904</v>
+        <v>3941</v>
       </c>
       <c r="C509" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="D509" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="E509">
-        <v>2205302264293</v>
+        <v>2205303220035</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510">
-        <v>3893</v>
+        <v>3940</v>
       </c>
       <c r="C510" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="D510" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="E510">
-        <v>2205306354491</v>
+        <v>2205305787334</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511">
-        <v>3894</v>
+        <v>3939</v>
       </c>
       <c r="C511" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="D511" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="E511">
-        <v>2205302313951</v>
+        <v>2205305081604</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512">
-        <v>3895</v>
+        <v>3938</v>
       </c>
       <c r="C512" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="D512" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="E512">
-        <v>2205306253243</v>
+        <v>2205302861760</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513">
-        <v>3896</v>
+        <v>3939</v>
       </c>
       <c r="C513" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D513" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="E513">
-        <v>2205302019774</v>
+        <v>2401182971369</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514">
-        <v>3897</v>
+        <v>3937</v>
       </c>
       <c r="C514" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D514" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E514">
-        <v>2205301393837</v>
+        <v>2205301913265</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515">
-        <v>3898</v>
+        <v>3936</v>
       </c>
       <c r="C515" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="D515" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E515">
-        <v>2205301610800</v>
+        <v>2205303031783</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516">
-        <v>3899</v>
+        <v>3935</v>
       </c>
       <c r="C516" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="D516" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E516">
-        <v>2205303213622</v>
+        <v>2205306659079</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517">
-        <v>3900</v>
+        <v>3934</v>
       </c>
       <c r="C517" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="D517" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E517">
-        <v>2205303821482</v>
+        <v>2205302285457</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518">
         <v>517</v>
       </c>
-      <c r="B518" t="s">
-        <v>688</v>
+      <c r="B518">
+        <v>3933</v>
       </c>
       <c r="C518" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="D518" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="E518">
-        <v>2205254428226</v>
+        <v>2205302591202</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519">
-        <v>3888</v>
+        <v>3932</v>
       </c>
       <c r="C519" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="D519" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="E519">
-        <v>2205302647346</v>
+        <v>2205303250654</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520">
-        <v>3889</v>
+        <v>3931</v>
       </c>
       <c r="C520" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="D520" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="E520">
-        <v>2205304487955</v>
+        <v>2205306957757</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521">
-        <v>3890</v>
+        <v>3930</v>
       </c>
       <c r="C521" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="D521" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E521">
-        <v>2205308547217</v>
+        <v>2205309205794</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522">
-        <v>3891</v>
+        <v>3929</v>
       </c>
       <c r="C522" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D522" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E522">
-        <v>2205308087525</v>
+        <v>2205302770872</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523">
-        <v>3892</v>
+        <v>3928</v>
       </c>
       <c r="C523" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="D523" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E523">
-        <v>2205304529997</v>
+        <v>2205304691512</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524">
-        <v>3887</v>
+        <v>3927</v>
       </c>
       <c r="C524" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="D524" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="E524">
-        <v>2205254733701</v>
+        <v>2205308769687</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525">
-        <v>3885</v>
+        <v>3926</v>
       </c>
       <c r="C525" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="D525" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="E525">
-        <v>2205308848046</v>
+        <v>2205307685147</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526">
-        <v>3886</v>
+        <v>3925</v>
       </c>
       <c r="C526" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="D526" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="E526">
-        <v>2205309131270</v>
+        <v>2205303578352</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527">
-        <v>3880</v>
+        <v>3924</v>
       </c>
       <c r="C527" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D527" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="E527">
-        <v>2205306155581</v>
+        <v>2205308862742</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528">
-        <v>3881</v>
+        <v>3923</v>
       </c>
       <c r="C528" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="D528" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E528">
-        <v>2205309704067</v>
+        <v>2205304219084</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529">
-        <v>3882</v>
+        <v>3922</v>
       </c>
       <c r="C529" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="D529" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E529">
-        <v>2205301222190</v>
+        <v>2205302665630</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530">
-        <v>3883</v>
+        <v>3921</v>
       </c>
       <c r="C530" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="D530" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E530">
-        <v>2205304036860</v>
+        <v>2205302630231</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531">
-        <v>3884</v>
+        <v>3920</v>
       </c>
       <c r="C531" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="D531" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E531">
-        <v>2205308630636</v>
+        <v>2205301371785</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532">
-        <v>2021</v>
+        <v>3919</v>
       </c>
       <c r="C532" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="D532" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="E532">
-        <v>2206036869022</v>
+        <v>2205303874552</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533">
         <v>532</v>
       </c>
-      <c r="B533" t="s">
-        <v>709</v>
+      <c r="B533">
+        <v>3918</v>
       </c>
       <c r="C533" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="D533" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="E533">
-        <v>2205251396249</v>
+        <v>2205306776302</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534">
         <v>533</v>
       </c>
-      <c r="B534" t="s">
-        <v>712</v>
+      <c r="B534">
+        <v>3917</v>
       </c>
       <c r="C534" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="D534" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="E534">
-        <v>2205254875949</v>
+        <v>2205301797948</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535">
-        <v>3876</v>
+        <v>3916</v>
       </c>
       <c r="C535" t="s">
-        <v>670</v>
+        <v>708</v>
       </c>
       <c r="D535" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E535">
-        <v>2205304464773</v>
+        <v>2205304256279</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536">
-        <v>3877</v>
+        <v>3915</v>
       </c>
       <c r="C536" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="D536" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E536">
-        <v>2205304603781</v>
+        <v>2205303973138</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537">
-        <v>3878</v>
+        <v>3914</v>
       </c>
       <c r="C537" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="D537" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E537">
-        <v>2205306918496</v>
+        <v>2205308785347</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538">
-        <v>3875</v>
+        <v>3913</v>
       </c>
       <c r="C538" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="D538" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E538">
-        <v>2512294582877</v>
+        <v>2205301719671</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539">
-        <v>3874</v>
+        <v>3912</v>
       </c>
       <c r="C539" t="s">
-        <v>670</v>
+        <v>713</v>
       </c>
       <c r="D539" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="E539">
-        <v>2205303442995</v>
+        <v>2205304024089</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540">
-        <v>3871</v>
+        <v>3911</v>
       </c>
       <c r="C540" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="D540" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="E540">
-        <v>2205303288493</v>
+        <v>2205306130691</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541">
-        <v>3872</v>
+        <v>3910</v>
       </c>
       <c r="C541" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="D541" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="E541">
-        <v>2205304741723</v>
+        <v>2205307345384</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542">
-        <v>3873</v>
+        <v>3909</v>
       </c>
       <c r="C542" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="D542" t="s">
         <v>720</v>
       </c>
       <c r="E542">
-        <v>2205308124341</v>
+        <v>2205309011781</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543">
         <v>542</v>
       </c>
-      <c r="B543" t="s">
-        <v>723</v>
+      <c r="B543">
+        <v>3908</v>
       </c>
       <c r="C543" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="D543" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="E543">
-        <v>2205259650737</v>
+        <v>2205308694864</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544">
-        <v>3859</v>
+        <v>3907</v>
       </c>
       <c r="C544" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D544" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E544">
-        <v>2205308570869</v>
+        <v>2205301988636</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545">
-        <v>3860</v>
+        <v>3906</v>
       </c>
       <c r="C545" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="D545" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E545">
-        <v>2205308581346</v>
+        <v>2205301354005</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546">
-        <v>3861</v>
+        <v>3905</v>
       </c>
       <c r="C546" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D546" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="E546">
-        <v>2205308462922</v>
+        <v>2205301171709</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547">
-        <v>3862</v>
+        <v>3904</v>
       </c>
       <c r="C547" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="D547" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="E547">
-        <v>2205307448198</v>
+        <v>2205302264293</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548">
-        <v>3863</v>
+        <v>3903</v>
       </c>
       <c r="C548" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D548" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="E548">
-        <v>2205307370751</v>
+        <v>2205307246451</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549">
-        <v>3864</v>
+        <v>3902</v>
       </c>
       <c r="C549" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D549" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="E549">
-        <v>2205309656517</v>
+        <v>2205304439097</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550">
-        <v>3865</v>
+        <v>3901</v>
       </c>
       <c r="C550" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D550" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="E550">
-        <v>2205307530596</v>
+        <v>2205307875055</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551">
-        <v>3866</v>
+        <v>3900</v>
       </c>
       <c r="C551" t="s">
+        <v>732</v>
+      </c>
+      <c r="D551" t="s">
         <v>733</v>
       </c>
-      <c r="D551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E551">
-        <v>2205301318805</v>
+        <v>2205303821482</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552">
-        <v>3867</v>
+        <v>3899</v>
       </c>
       <c r="C552" t="s">
         <v>734</v>
       </c>
       <c r="D552" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="E552">
-        <v>2205302343735</v>
+        <v>2205303213622</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553">
-        <v>3868</v>
+        <v>3898</v>
       </c>
       <c r="C553" t="s">
         <v>735</v>
       </c>
       <c r="D553" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="E553">
-        <v>2205304995061</v>
+        <v>2205301610800</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554">
-        <v>3869</v>
+        <v>3897</v>
       </c>
       <c r="C554" t="s">
         <v>736</v>
       </c>
       <c r="D554" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="E554">
-        <v>2205306824082</v>
+        <v>2205301393837</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555">
-        <v>3858</v>
+        <v>3896</v>
       </c>
       <c r="C555" t="s">
         <v>737</v>
       </c>
       <c r="D555" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="E555">
-        <v>2205305977238</v>
+        <v>2205302019774</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556">
-        <v>3854</v>
+        <v>3895</v>
       </c>
       <c r="C556" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="D556" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="E556">
-        <v>2205304903645</v>
+        <v>2205306253243</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557">
-        <v>3855</v>
+        <v>3894</v>
       </c>
       <c r="C557" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="D557" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="E557">
-        <v>2205305816553</v>
+        <v>2205302313951</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558">
-        <v>3856</v>
+        <v>3893</v>
       </c>
       <c r="C558" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="D558" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="E558">
-        <v>2205304599190</v>
+        <v>2205306354491</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559">
         <v>558</v>
       </c>
-      <c r="B559">
-        <v>3857</v>
+      <c r="B559" t="s">
+        <v>741</v>
       </c>
       <c r="C559" t="s">
+        <v>742</v>
+      </c>
+      <c r="D559" t="s">
         <v>743</v>
       </c>
-      <c r="D559" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E559">
-        <v>2205306273927</v>
+        <v>2205254428226</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560">
-        <v>3853</v>
+        <v>3892</v>
       </c>
       <c r="C560" t="s">
-        <v>611</v>
+        <v>744</v>
       </c>
       <c r="D560" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E560">
-        <v>2205309690014</v>
+        <v>2205304529997</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561">
         <v>560</v>
       </c>
-      <c r="B561" t="s">
-        <v>745</v>
+      <c r="B561">
+        <v>3891</v>
       </c>
       <c r="C561" t="s">
         <v>746</v>
       </c>
       <c r="D561" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E561">
-        <v>2205253580320</v>
+        <v>2205308087525</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562">
-        <v>3849</v>
+        <v>3890</v>
       </c>
       <c r="C562" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D562" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="E562">
-        <v>2205307586505</v>
+        <v>2205308547217</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563">
-        <v>3850</v>
+        <v>3889</v>
       </c>
       <c r="C563" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="D563" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="E563">
-        <v>2205301650601</v>
+        <v>2205304487955</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564">
-        <v>3851</v>
+        <v>3888</v>
       </c>
       <c r="C564" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="D564" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="E564">
-        <v>2205306992634</v>
+        <v>2205302647346</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565">
         <v>564</v>
       </c>
-      <c r="B565">
-        <v>3848</v>
+      <c r="B565" t="s">
+        <v>750</v>
       </c>
       <c r="C565" t="s">
+        <v>751</v>
+      </c>
+      <c r="D565" t="s">
         <v>752</v>
       </c>
-      <c r="D565" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E565">
-        <v>2205306278391</v>
+        <v>2205254733701</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566">
-        <v>3845</v>
+        <v>3886</v>
       </c>
       <c r="C566" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="D566" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="E566">
-        <v>2205303107075</v>
+        <v>2205309131270</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567">
-        <v>3846</v>
+        <v>3885</v>
       </c>
       <c r="C567" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D567" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="E567">
-        <v>2205301724490</v>
+        <v>2205308848046</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568">
-        <v>3847</v>
+        <v>3884</v>
       </c>
       <c r="C568" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="D568" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E568">
-        <v>2205304808698</v>
+        <v>2205308630636</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569">
-        <v>3844</v>
+        <v>3883</v>
       </c>
       <c r="C569" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="D569" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="E569">
-        <v>2205253853045</v>
+        <v>2205304036860</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570">
-        <v>3842</v>
+        <v>3882</v>
       </c>
       <c r="C570" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D570" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="E570">
-        <v>2205306635386</v>
+        <v>2205301222190</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571">
-        <v>3843</v>
+        <v>3881</v>
       </c>
       <c r="C571" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="D571" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="E571">
-        <v>2205308640344</v>
+        <v>2205309704067</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572">
-        <v>3839</v>
+        <v>3880</v>
       </c>
       <c r="C572" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="D572" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="E572">
-        <v>2205308507941</v>
+        <v>2205306155581</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573">
-        <v>3840</v>
+        <v>2021</v>
       </c>
       <c r="C573" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="D573" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E573">
-        <v>2205302333619</v>
+        <v>2206036869022</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574">
         <v>573</v>
       </c>
-      <c r="B574">
-        <v>3841</v>
+      <c r="B574" t="s">
+        <v>763</v>
       </c>
       <c r="C574" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D574" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E574">
-        <v>2205303490843</v>
+        <v>2205251396249</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575">
-        <v>3836</v>
+        <v>3878</v>
       </c>
       <c r="C575" t="s">
+        <v>766</v>
+      </c>
+      <c r="D575" t="s">
         <v>767</v>
       </c>
-      <c r="D575" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E575">
-        <v>2205257378306</v>
+        <v>2205306918496</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576">
-        <v>845</v>
+        <v>3877</v>
       </c>
       <c r="C576" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="D576" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E576">
-        <v>2604238215881</v>
+        <v>2205304603781</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577">
-        <v>3837</v>
+        <v>3876</v>
       </c>
       <c r="C577" t="s">
-        <v>770</v>
+        <v>726</v>
       </c>
       <c r="D577" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E577">
-        <v>2205307348059</v>
+        <v>2205304464773</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578">
         <v>577</v>
       </c>
-      <c r="B578">
-        <v>3838</v>
+      <c r="B578" t="s">
+        <v>769</v>
       </c>
       <c r="C578" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="D578" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E578">
-        <v>2205302401546</v>
+        <v>2205254875949</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579">
-        <v>3833</v>
+        <v>3875</v>
       </c>
       <c r="C579" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="D579" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="E579">
-        <v>2205252532488</v>
+        <v>2512294582877</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580">
-        <v>3834</v>
+        <v>3874</v>
       </c>
       <c r="C580" t="s">
-        <v>760</v>
+        <v>726</v>
       </c>
       <c r="D580" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E580">
-        <v>2205308968353</v>
+        <v>2205303442995</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581">
-        <v>3835</v>
+        <v>3873</v>
       </c>
       <c r="C581" t="s">
+        <v>773</v>
+      </c>
+      <c r="D581" t="s">
         <v>774</v>
       </c>
-      <c r="D581" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E581">
-        <v>2205302623095</v>
+        <v>2205308124341</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582">
         <v>581</v>
       </c>
-      <c r="B582" t="s">
+      <c r="B582">
+        <v>3872</v>
+      </c>
+      <c r="C582" t="s">
         <v>775</v>
       </c>
-      <c r="C582" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D582" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="E582">
-        <v>2205256283911</v>
+        <v>2205304741723</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583">
-        <v>3829</v>
+        <v>3871</v>
       </c>
       <c r="C583" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="D583" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="E583">
-        <v>2205309976146</v>
+        <v>2205303288493</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584">
         <v>583</v>
       </c>
-      <c r="B584">
-        <v>3830</v>
+      <c r="B584" t="s">
+        <v>777</v>
       </c>
       <c r="C584" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="D584" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E584">
-        <v>2205304488885</v>
+        <v>2205259650737</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585">
-        <v>3831</v>
+        <v>3869</v>
       </c>
       <c r="C585" t="s">
+        <v>780</v>
+      </c>
+      <c r="D585" t="s">
         <v>779</v>
       </c>
-      <c r="D585" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E585">
-        <v>2205305723517</v>
+        <v>2205306824082</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586">
-        <v>3827</v>
+        <v>3868</v>
       </c>
       <c r="C586" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D586" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E586">
-        <v>2205304114915</v>
+        <v>2205304995061</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587">
-        <v>3826</v>
+        <v>3867</v>
       </c>
       <c r="C587" t="s">
-        <v>636</v>
+        <v>782</v>
       </c>
       <c r="D587" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="E587">
-        <v>2205301747306</v>
+        <v>2205302343735</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588">
-        <v>3823</v>
+        <v>3859</v>
       </c>
       <c r="C588" t="s">
         <v>783</v>
       </c>
       <c r="D588" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="E588">
-        <v>2205302834542</v>
+        <v>2205308570869</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589">
-        <v>3824</v>
+        <v>3860</v>
       </c>
       <c r="C589" t="s">
-        <v>670</v>
+        <v>784</v>
       </c>
       <c r="D589" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="E589">
-        <v>2205306890435</v>
+        <v>2205308581346</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590">
-        <v>3825</v>
+        <v>3861</v>
       </c>
       <c r="C590" t="s">
         <v>785</v>
       </c>
       <c r="D590" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="E590">
-        <v>2205307238637</v>
+        <v>2205308462922</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591">
-        <v>3821</v>
+        <v>3862</v>
       </c>
       <c r="C591" t="s">
         <v>786</v>
       </c>
       <c r="D591" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
       <c r="E591">
-        <v>2205309147095</v>
+        <v>2205307448198</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592">
-        <v>3822</v>
+        <v>3863</v>
       </c>
       <c r="C592" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="D592" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
       <c r="E592">
-        <v>2205301932439</v>
+        <v>2205307370751</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593">
-        <v>3820</v>
+        <v>3864</v>
       </c>
       <c r="C593" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="D593" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="E593">
-        <v>2205301981597</v>
+        <v>2205309656517</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594">
-        <v>3814</v>
+        <v>3865</v>
       </c>
       <c r="C594" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D594" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="E594">
-        <v>2205303913473</v>
+        <v>2205307530596</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595">
-        <v>3815</v>
+        <v>3866</v>
       </c>
       <c r="C595" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D595" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="E595">
-        <v>2205307948131</v>
+        <v>2205301318805</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="C596" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="D596" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E596">
-        <v>2205305546993</v>
+        <v>2205305977238</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597">
-        <v>3817</v>
+        <v>3854</v>
       </c>
       <c r="C597" t="s">
+        <v>793</v>
+      </c>
+      <c r="D597" t="s">
         <v>794</v>
       </c>
-      <c r="D597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E597">
-        <v>2205307576778</v>
+        <v>2205304903645</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598">
-        <v>3818</v>
+        <v>3855</v>
       </c>
       <c r="C598" t="s">
         <v>795</v>
       </c>
       <c r="D598" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="E598">
-        <v>2205306081605</v>
+        <v>2205305816553</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599">
-        <v>3819</v>
+        <v>3856</v>
       </c>
       <c r="C599" t="s">
         <v>796</v>
       </c>
       <c r="D599" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="E599">
-        <v>2205308439832</v>
+        <v>2205304599190</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600">
-        <v>3811</v>
+        <v>3857</v>
       </c>
       <c r="C600" t="s">
         <v>797</v>
       </c>
       <c r="D600" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E600">
-        <v>2205305732994</v>
+        <v>2205306273927</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601">
-        <v>3812</v>
+        <v>3853</v>
       </c>
       <c r="C601" t="s">
-        <v>799</v>
+        <v>666</v>
       </c>
       <c r="D601" t="s">
         <v>798</v>
       </c>
       <c r="E601">
-        <v>2205309261502</v>
+        <v>2205309690014</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602">
         <v>601</v>
       </c>
-      <c r="B602">
-        <v>3813</v>
+      <c r="B602" t="s">
+        <v>799</v>
       </c>
       <c r="C602" t="s">
-        <v>636</v>
+        <v>800</v>
       </c>
       <c r="D602" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E602">
-        <v>2205304223976</v>
+        <v>2205253580320</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603">
-        <v>3807</v>
+        <v>3849</v>
       </c>
       <c r="C603" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D603" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="E603">
-        <v>2205308847460</v>
+        <v>2205307586505</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604">
-        <v>3808</v>
+        <v>3850</v>
       </c>
       <c r="C604" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="D604" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="E604">
-        <v>2205309604809</v>
+        <v>2205301650601</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605">
-        <v>3809</v>
+        <v>3851</v>
       </c>
       <c r="C605" t="s">
+        <v>805</v>
+      </c>
+      <c r="D605" t="s">
         <v>803</v>
       </c>
-      <c r="D605" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E605">
-        <v>2205303154260</v>
+        <v>2205306992634</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606">
-        <v>3810</v>
+        <v>3848</v>
       </c>
       <c r="C606" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D606" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="E606">
-        <v>2205303110639</v>
+        <v>2205306278391</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607">
-        <v>3806</v>
+        <v>3845</v>
       </c>
       <c r="C607" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="D607" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="E607">
-        <v>2205304973821</v>
+        <v>2205303107075</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608">
-        <v>3804</v>
+        <v>3846</v>
       </c>
       <c r="C608" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="D608" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E608">
-        <v>2205305504021</v>
+        <v>2205301724490</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609">
-        <v>3805</v>
+        <v>3847</v>
       </c>
       <c r="C609" t="s">
+        <v>811</v>
+      </c>
+      <c r="D609" t="s">
         <v>809</v>
       </c>
-      <c r="D609" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E609">
-        <v>2205306941872</v>
+        <v>2205304808698</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610">
         <v>609</v>
       </c>
-      <c r="B610">
-        <v>3803</v>
+      <c r="B610" t="s">
+        <v>812</v>
       </c>
       <c r="C610" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="D610" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="E610">
-        <v>2205302085234</v>
+        <v>2205253853045</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611">
-        <v>3802</v>
+        <v>3842</v>
       </c>
       <c r="C611" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="D611" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="E611">
-        <v>2205304743584</v>
+        <v>2205306635386</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612">
-        <v>3801</v>
+        <v>3843</v>
       </c>
       <c r="C612" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="D612" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E612">
-        <v>2205309398871</v>
+        <v>2205308640344</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613">
-        <v>3799</v>
+        <v>3839</v>
       </c>
       <c r="C613" t="s">
-        <v>636</v>
+        <v>818</v>
       </c>
       <c r="D613" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="E613">
-        <v>2205309914672</v>
+        <v>2205308507941</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614">
-        <v>3800</v>
+        <v>3840</v>
       </c>
       <c r="C614" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="D614" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="E614">
-        <v>2205303829243</v>
+        <v>2205302333619</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615">
-        <v>3797</v>
+        <v>3841</v>
       </c>
       <c r="C615" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="D615" t="s">
         <v>819</v>
       </c>
       <c r="E615">
-        <v>2205309386641</v>
+        <v>2205303490843</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616">
         <v>615</v>
       </c>
-      <c r="B616">
-        <v>3798</v>
+      <c r="B616" t="s">
+        <v>822</v>
       </c>
       <c r="C616" t="s">
-        <v>780</v>
+        <v>823</v>
       </c>
       <c r="D616" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="E616">
-        <v>2205304080406</v>
+        <v>2205257378306</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617">
-        <v>3796</v>
+        <v>845</v>
       </c>
       <c r="C617" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="D617" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E617">
-        <v>2205303929663</v>
+        <v>2604238215881</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618">
-        <v>3789</v>
+        <v>3837</v>
       </c>
       <c r="C618" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="D618" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E618">
-        <v>2205307098659</v>
+        <v>2205307348059</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619">
-        <v>3790</v>
+        <v>3838</v>
       </c>
       <c r="C619" t="s">
-        <v>670</v>
+        <v>827</v>
       </c>
       <c r="D619" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E619">
-        <v>2205302686470</v>
+        <v>2205302401546</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620">
         <v>619</v>
       </c>
-      <c r="B620">
-        <v>3791</v>
+      <c r="B620" t="s">
+        <v>828</v>
       </c>
       <c r="C620" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="D620" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="E620">
-        <v>2205304934118</v>
+        <v>2205252532488</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621">
-        <v>3792</v>
+        <v>3834</v>
       </c>
       <c r="C621" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="D621" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="E621">
-        <v>2205302181993</v>
+        <v>2205308968353</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622">
-        <v>3793</v>
+        <v>3835</v>
       </c>
       <c r="C622" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="D622" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="E622">
-        <v>2205303949713</v>
+        <v>2205302623095</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623">
         <v>622</v>
       </c>
-      <c r="B623">
-        <v>3794</v>
+      <c r="B623" t="s">
+        <v>832</v>
       </c>
       <c r="C623" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="D623" t="s">
-        <v>823</v>
+        <v>834</v>
       </c>
       <c r="E623">
-        <v>2205303800959</v>
+        <v>2205256283911</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624">
-        <v>3795</v>
+        <v>3829</v>
       </c>
       <c r="C624" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="D624" t="s">
-        <v>823</v>
+        <v>834</v>
       </c>
       <c r="E624">
-        <v>2205304930821</v>
+        <v>2205309976146</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625">
         <v>624</v>
       </c>
-      <c r="B625" t="s">
-        <v>5</v>
+      <c r="B625">
+        <v>3830</v>
       </c>
       <c r="C625" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D625" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E625">
-        <v>2205259780344</v>
+        <v>2205304488885</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626">
         <v>625</v>
       </c>
-      <c r="B626" t="s">
-        <v>831</v>
+      <c r="B626">
+        <v>3831</v>
       </c>
       <c r="C626" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="D626" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E626">
-        <v>2205254929745</v>
+        <v>2205305723517</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627">
-        <v>2020</v>
+        <v>3827</v>
       </c>
       <c r="C627" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="D627" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="E627">
-        <v>2206036456897</v>
+        <v>2205304114915</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628">
-        <v>3787</v>
+        <v>3826</v>
       </c>
       <c r="C628" t="s">
-        <v>836</v>
+        <v>691</v>
       </c>
       <c r="D628" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="E628">
-        <v>2205303447055</v>
+        <v>2205301747306</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629">
-        <v>3785</v>
+        <v>3823</v>
       </c>
       <c r="C629" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="D629" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E629">
-        <v>2205304244789</v>
+        <v>2205302834542</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630">
-        <v>3786</v>
+        <v>3824</v>
       </c>
       <c r="C630" t="s">
-        <v>840</v>
+        <v>726</v>
       </c>
       <c r="D630" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E630">
-        <v>2205303084098</v>
+        <v>2205306890435</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631">
-        <v>3780</v>
+        <v>3825</v>
       </c>
       <c r="C631" t="s">
+        <v>842</v>
+      </c>
+      <c r="D631" t="s">
         <v>841</v>
       </c>
-      <c r="D631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E631">
-        <v>2205308247680</v>
+        <v>2205307238637</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632">
-        <v>3781</v>
+        <v>3821</v>
       </c>
       <c r="C632" t="s">
         <v>843</v>
       </c>
       <c r="D632" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="E632">
-        <v>2205309004730</v>
+        <v>2205309147095</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633">
-        <v>3782</v>
+        <v>3822</v>
       </c>
       <c r="C633" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D633" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="E633">
-        <v>2205305814310</v>
+        <v>2205301932439</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634">
-        <v>3783</v>
+        <v>3820</v>
       </c>
       <c r="C634" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
       <c r="D634" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="E634">
-        <v>2205306047575</v>
+        <v>2205301981597</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635">
-        <v>3784</v>
+        <v>3814</v>
       </c>
       <c r="C635" t="s">
-        <v>796</v>
+        <v>843</v>
       </c>
       <c r="D635" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="E635">
-        <v>2205308490917</v>
+        <v>2205303913473</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636">
-        <v>3778</v>
+        <v>3815</v>
       </c>
       <c r="C636" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="D636" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="E636">
-        <v>2205306975286</v>
+        <v>2205307948131</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637">
-        <v>3779</v>
+        <v>3816</v>
       </c>
       <c r="C637" t="s">
-        <v>796</v>
+        <v>850</v>
       </c>
       <c r="D637" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="E637">
-        <v>2205305056070</v>
+        <v>2205305546993</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638">
-        <v>3777</v>
+        <v>3817</v>
       </c>
       <c r="C638" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="D638" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E638">
-        <v>2205301861303</v>
+        <v>2205307576778</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639">
-        <v>3775</v>
+        <v>3818</v>
       </c>
       <c r="C639" t="s">
+        <v>852</v>
+      </c>
+      <c r="D639" t="s">
         <v>848</v>
       </c>
-      <c r="D639" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E639">
-        <v>2205305371278</v>
+        <v>2205306081605</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640">
-        <v>3776</v>
+        <v>3819</v>
       </c>
       <c r="C640" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D640" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="E640">
-        <v>2205307412645</v>
+        <v>2205308439832</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641">
-        <v>3772</v>
+        <v>3811</v>
       </c>
       <c r="C641" t="s">
-        <v>670</v>
+        <v>854</v>
       </c>
       <c r="D641" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="E641">
-        <v>2205309314548</v>
+        <v>2205305732994</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642">
-        <v>3774</v>
+        <v>3812</v>
       </c>
       <c r="C642" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="D642" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="E642">
-        <v>2205305537731</v>
+        <v>2205309261502</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643">
-        <v>3773</v>
+        <v>3813</v>
       </c>
       <c r="C643" t="s">
-        <v>853</v>
+        <v>691</v>
       </c>
       <c r="D643" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="E643">
-        <v>2205307085809</v>
+        <v>2205304223976</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644">
-        <v>3766</v>
+        <v>3807</v>
       </c>
       <c r="C644" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="D644" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="E644">
-        <v>2205308534928</v>
+        <v>2205308847460</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645">
-        <v>3767</v>
+        <v>3808</v>
       </c>
       <c r="C645" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="D645" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="E645">
-        <v>2205309841203</v>
+        <v>2205309604809</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646">
-        <v>3768</v>
+        <v>3809</v>
       </c>
       <c r="C646" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="D646" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="E646">
-        <v>2205301913420</v>
+        <v>2205303154260</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647">
-        <v>3769</v>
+        <v>3810</v>
       </c>
       <c r="C647" t="s">
-        <v>696</v>
+        <v>861</v>
       </c>
       <c r="D647" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="E647">
-        <v>2205304902324</v>
+        <v>2205303110639</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648">
-        <v>3770</v>
+        <v>3806</v>
       </c>
       <c r="C648" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="D648" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="E648">
-        <v>2205301923889</v>
+        <v>2205304973821</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649">
-        <v>3771</v>
+        <v>3804</v>
       </c>
       <c r="C649" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="D649" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="E649">
-        <v>2205304255348</v>
+        <v>2205305504021</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650">
-        <v>3764</v>
+        <v>3805</v>
       </c>
       <c r="C650" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="D650" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="E650">
-        <v>2205303522657</v>
+        <v>2205306941872</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651">
-        <v>3765</v>
+        <v>3803</v>
       </c>
       <c r="C651" t="s">
-        <v>597</v>
+        <v>867</v>
       </c>
       <c r="D651" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="E651">
-        <v>2205303429494</v>
+        <v>2205302085234</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652">
-        <v>3762</v>
+        <v>3802</v>
       </c>
       <c r="C652" t="s">
-        <v>670</v>
+        <v>869</v>
       </c>
       <c r="D652" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="E652">
-        <v>2205303932821</v>
+        <v>2205304743584</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653">
-        <v>3763</v>
+        <v>3801</v>
       </c>
       <c r="C653" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="D653" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="E653">
-        <v>2205304317978</v>
+        <v>2205309398871</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654">
-        <v>3756</v>
+        <v>3799</v>
       </c>
       <c r="C654" t="s">
-        <v>864</v>
+        <v>691</v>
       </c>
       <c r="D654" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="E654">
-        <v>2205309923392</v>
+        <v>2205309914672</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655">
-        <v>3757</v>
+        <v>3800</v>
       </c>
       <c r="C655" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="D655" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="E655">
-        <v>2205302509296</v>
+        <v>2205303829243</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656">
-        <v>3755</v>
+        <v>3797</v>
       </c>
       <c r="C656" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="D656" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="E656">
-        <v>2205305145667</v>
+        <v>2205309386641</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657">
-        <v>3754</v>
+        <v>3798</v>
       </c>
       <c r="C657" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="D657" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="E657">
-        <v>2205301629465</v>
+        <v>2205304080406</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658">
-        <v>3748</v>
+        <v>3796</v>
       </c>
       <c r="C658" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="D658" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="E658">
-        <v>2205307444573</v>
+        <v>2205303929663</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659">
-        <v>3749</v>
+        <v>3789</v>
       </c>
       <c r="C659" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="D659" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="E659">
-        <v>2205303954231</v>
+        <v>2205307098659</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660">
-        <v>3750</v>
+        <v>3790</v>
       </c>
       <c r="C660" t="s">
-        <v>874</v>
+        <v>726</v>
       </c>
       <c r="D660" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="E660">
-        <v>2205309383505</v>
+        <v>2205302686470</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661">
-        <v>3751</v>
+        <v>3791</v>
       </c>
       <c r="C661" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="D661" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="E661">
-        <v>2205308883424</v>
+        <v>2205304934118</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662">
-        <v>3752</v>
+        <v>3792</v>
       </c>
       <c r="C662" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="D662" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="E662">
-        <v>2205308740819</v>
+        <v>2205302181993</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663">
-        <v>3753</v>
+        <v>3793</v>
       </c>
       <c r="C663" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="D663" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="E663">
-        <v>2205306426196</v>
+        <v>2205303949713</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664">
-        <v>3743</v>
+        <v>3794</v>
       </c>
       <c r="C664" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="D664" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E664">
-        <v>2205301171385</v>
+        <v>2205303800959</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665">
-        <v>3744</v>
+        <v>3795</v>
       </c>
       <c r="C665" t="s">
+        <v>885</v>
+      </c>
+      <c r="D665" t="s">
         <v>880</v>
       </c>
-      <c r="D665" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E665">
-        <v>2205304627673</v>
+        <v>2205304930821</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666">
         <v>665</v>
       </c>
-      <c r="B666">
-        <v>3745</v>
+      <c r="B666" t="s">
+        <v>44</v>
       </c>
       <c r="C666" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="D666" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="E666">
-        <v>2205309381222</v>
+        <v>2205259780344</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667">
         <v>666</v>
       </c>
-      <c r="B667">
-        <v>3747</v>
+      <c r="B667" t="s">
+        <v>888</v>
       </c>
       <c r="C667" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="D667" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="E667">
-        <v>2205305831076</v>
+        <v>2205254929745</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668">
-        <v>3746</v>
+        <v>2020</v>
       </c>
       <c r="C668" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="D668" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="E668">
-        <v>2205303590957</v>
+        <v>2206036456897</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669">
-        <v>2020</v>
+        <v>3787</v>
       </c>
       <c r="C669" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="D669" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="E669">
-        <v>2206033733024</v>
+        <v>2205303447055</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670">
-        <v>3742</v>
+        <v>3785</v>
       </c>
       <c r="C670" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="D670" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="E670">
-        <v>2205301281048</v>
+        <v>2205304244789</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671">
-        <v>3741</v>
+        <v>3786</v>
       </c>
       <c r="C671" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="D671" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="E671">
-        <v>2205308432177</v>
+        <v>2205303084098</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672">
-        <v>3739</v>
+        <v>3780</v>
       </c>
       <c r="C672" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="D672" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="E672">
-        <v>2205257542459</v>
+        <v>2205308247680</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673">
-        <v>3728</v>
+        <v>3781</v>
       </c>
       <c r="C673" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="D673" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="E673">
-        <v>2205309673811</v>
+        <v>2205309004730</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674">
-        <v>3729</v>
+        <v>3782</v>
       </c>
       <c r="C674" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="D674" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="E674">
-        <v>2205309111100</v>
+        <v>2205305814310</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675">
-        <v>3730</v>
+        <v>3783</v>
       </c>
       <c r="C675" t="s">
-        <v>611</v>
+        <v>853</v>
       </c>
       <c r="D675" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="E675">
-        <v>2205305052576</v>
+        <v>2205306047575</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676">
-        <v>3731</v>
+        <v>3784</v>
       </c>
       <c r="C676" t="s">
-        <v>893</v>
+        <v>853</v>
       </c>
       <c r="D676" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="E676">
-        <v>2205308440976</v>
+        <v>2205308490917</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677">
-        <v>3732</v>
+        <v>3778</v>
       </c>
       <c r="C677" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="D677" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="E677">
-        <v>2205305566058</v>
+        <v>2205306975286</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678">
-        <v>3733</v>
+        <v>3779</v>
       </c>
       <c r="C678" t="s">
-        <v>670</v>
+        <v>853</v>
       </c>
       <c r="D678" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="E678">
-        <v>2205301593817</v>
+        <v>2205305056070</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679">
-        <v>3734</v>
+        <v>3777</v>
       </c>
       <c r="C679" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="D679" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="E679">
-        <v>2205305093961</v>
+        <v>2205301861303</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680">
-        <v>3735</v>
+        <v>3775</v>
       </c>
       <c r="C680" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="D680" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="E680">
-        <v>2205302965420</v>
+        <v>2205305371278</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681">
-        <v>3736</v>
+        <v>3776</v>
       </c>
       <c r="C681" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="D681" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="E681">
-        <v>2205309621823</v>
+        <v>2205307412645</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682">
-        <v>3737</v>
+        <v>3772</v>
       </c>
       <c r="C682" t="s">
-        <v>898</v>
+        <v>726</v>
       </c>
       <c r="D682" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="E682">
-        <v>2205303959039</v>
+        <v>2205309314548</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683">
-        <v>3738</v>
+        <v>3774</v>
       </c>
       <c r="C683" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="D683" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="E683">
-        <v>2205308061243</v>
+        <v>2205305537731</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684">
-        <v>3727</v>
+        <v>3773</v>
       </c>
       <c r="C684" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="D684" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="E684">
-        <v>2205305608813</v>
+        <v>2205307085809</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685">
-        <v>3726</v>
+        <v>3766</v>
       </c>
       <c r="C685" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="D685" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="E685">
-        <v>2205304780107</v>
+        <v>2205308534928</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686">
-        <v>3722</v>
+        <v>3767</v>
       </c>
       <c r="C686" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="D686" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="E686">
-        <v>2205302347138</v>
+        <v>2205309841203</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687">
-        <v>3723</v>
+        <v>3768</v>
       </c>
       <c r="C687" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="D687" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="E687">
-        <v>2205304043548</v>
+        <v>2205301913420</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688">
-        <v>3724</v>
+        <v>3769</v>
       </c>
       <c r="C688" t="s">
-        <v>907</v>
+        <v>744</v>
       </c>
       <c r="D688" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="E688">
-        <v>2205306090068</v>
+        <v>2205304902324</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689">
-        <v>3725</v>
+        <v>3770</v>
       </c>
       <c r="C689" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="D689" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="E689">
-        <v>2205308025189</v>
+        <v>2205301923889</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690">
-        <v>3720</v>
+        <v>3771</v>
       </c>
       <c r="C690" t="s">
-        <v>670</v>
+        <v>916</v>
       </c>
       <c r="D690" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="E690">
-        <v>2205308780760</v>
+        <v>2205304255348</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691">
-        <v>3721</v>
+        <v>3764</v>
       </c>
       <c r="C691" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="D691" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="E691">
-        <v>2205301299817</v>
+        <v>2205303522657</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692">
-        <v>3719</v>
+        <v>3765</v>
       </c>
       <c r="C692" t="s">
-        <v>911</v>
+        <v>648</v>
       </c>
       <c r="D692" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="E692">
-        <v>2205307132935</v>
+        <v>2205303429494</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693">
-        <v>3714</v>
+        <v>3762</v>
       </c>
       <c r="C693" t="s">
-        <v>913</v>
+        <v>726</v>
       </c>
       <c r="D693" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="E693">
-        <v>2205303218422</v>
+        <v>2205303932821</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694">
-        <v>3715</v>
+        <v>3763</v>
       </c>
       <c r="C694" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="D694" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="E694">
-        <v>2205303284250</v>
+        <v>2205304317978</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695">
-        <v>3716</v>
+        <v>3756</v>
       </c>
       <c r="C695" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="D695" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="E695">
-        <v>2205306575482</v>
+        <v>2205309923392</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696">
-        <v>3717</v>
+        <v>3757</v>
       </c>
       <c r="C696" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="D696" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="E696">
-        <v>2205307807505</v>
+        <v>2205302509296</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697">
         <v>696</v>
       </c>
-      <c r="B697" t="s">
-        <v>918</v>
+      <c r="B697">
+        <v>3755</v>
       </c>
       <c r="C697" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="D697" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="E697">
-        <v>2205256201799</v>
+        <v>2205305145667</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698">
-        <v>3708</v>
+        <v>3754</v>
       </c>
       <c r="C698" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="D698" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="E698">
-        <v>2205301380742</v>
+        <v>2205301629465</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699">
-        <v>3709</v>
+        <v>3748</v>
       </c>
       <c r="C699" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="D699" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="E699">
-        <v>2205306249905</v>
+        <v>2205307444573</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700">
-        <v>3710</v>
+        <v>3749</v>
       </c>
       <c r="C700" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="D700" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="E700">
-        <v>2205302533649</v>
+        <v>2205303954231</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701">
-        <v>3711</v>
+        <v>3750</v>
       </c>
       <c r="C701" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="D701" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="E701">
-        <v>2205309843969</v>
+        <v>2205309383505</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702">
-        <v>3712</v>
+        <v>3751</v>
       </c>
       <c r="C702" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="D702" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="E702">
-        <v>2205301431363</v>
+        <v>2205308883424</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703">
-        <v>3713</v>
+        <v>3752</v>
       </c>
       <c r="C703" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="D703" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="E703">
-        <v>2205303306756</v>
+        <v>2205308740819</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704">
-        <v>3705</v>
+        <v>3753</v>
       </c>
       <c r="C704" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="D704" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="E704">
-        <v>2205306874945</v>
+        <v>2205306426196</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705">
-        <v>3706</v>
+        <v>2020</v>
       </c>
       <c r="C705" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="D705" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="E705">
-        <v>2205307045362</v>
+        <v>2206033733024</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706">
-        <v>3707</v>
+        <v>3743</v>
       </c>
       <c r="C706" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="D706" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="E706">
-        <v>2205307549429</v>
+        <v>2205301171385</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707">
-        <v>3694</v>
+        <v>3744</v>
       </c>
       <c r="C707" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="D707" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E707">
-        <v>2205307302200</v>
+        <v>2205304627673</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708">
-        <v>3695</v>
+        <v>3745</v>
       </c>
       <c r="C708" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="D708" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E708">
-        <v>2205305649288</v>
+        <v>2205309381222</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709">
-        <v>3696</v>
+        <v>3747</v>
       </c>
       <c r="C709" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="D709" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E709">
-        <v>2205304408757</v>
+        <v>2205305831076</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710">
-        <v>3697</v>
+        <v>3746</v>
       </c>
       <c r="C710" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="D710" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E710">
-        <v>2205304849097</v>
+        <v>2205303590957</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711">
-        <v>3698</v>
+        <v>3742</v>
       </c>
       <c r="C711" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="D711" t="s">
-        <v>932</v>
+        <v>943</v>
       </c>
       <c r="E711">
-        <v>2205305556460</v>
+        <v>2205301281048</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712">
-        <v>3699</v>
+        <v>3741</v>
       </c>
       <c r="C712" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="D712" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="E712">
-        <v>2205309080408</v>
+        <v>2205308432177</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713">
         <v>712</v>
       </c>
-      <c r="B713">
-        <v>3701</v>
+      <c r="B713" t="s">
+        <v>946</v>
       </c>
       <c r="C713" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="D713" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="E713">
-        <v>2205308955513</v>
+        <v>2205257542459</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714">
-        <v>3702</v>
+        <v>3728</v>
       </c>
       <c r="C714" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
       <c r="D714" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="E714">
-        <v>2205301620606</v>
+        <v>2205309673811</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715">
-        <v>3703</v>
+        <v>3729</v>
       </c>
       <c r="C715" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="D715" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="E715">
-        <v>2205309540486</v>
+        <v>2205309111100</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716">
-        <v>3704</v>
+        <v>3730</v>
       </c>
       <c r="C716" t="s">
-        <v>941</v>
+        <v>666</v>
       </c>
       <c r="D716" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="E716">
-        <v>2205306447928</v>
+        <v>2205305052576</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717">
-        <v>3700</v>
+        <v>3731</v>
       </c>
       <c r="C717" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="D717" t="s">
-        <v>932</v>
+        <v>948</v>
       </c>
       <c r="E717">
-        <v>2205306027770</v>
+        <v>2205308440976</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718">
-        <v>3693</v>
+        <v>3732</v>
       </c>
       <c r="C718" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="D718" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="E718">
-        <v>2205303529323</v>
+        <v>2205305566058</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719">
-        <v>3692</v>
+        <v>3733</v>
       </c>
       <c r="C719" t="s">
-        <v>945</v>
+        <v>726</v>
       </c>
       <c r="D719" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="E719">
-        <v>2205307520703</v>
+        <v>2205301593817</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720">
-        <v>3693</v>
+        <v>3734</v>
       </c>
       <c r="C720" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="D720" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="E720">
-        <v>2205306399297</v>
+        <v>2205305093961</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721">
-        <v>3687</v>
+        <v>3735</v>
       </c>
       <c r="C721" t="s">
-        <v>670</v>
+        <v>954</v>
       </c>
       <c r="D721" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E721">
-        <v>2205306188221</v>
+        <v>2205302965420</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722">
-        <v>3688</v>
+        <v>3736</v>
       </c>
       <c r="C722" t="s">
+        <v>955</v>
+      </c>
+      <c r="D722" t="s">
         <v>948</v>
       </c>
-      <c r="D722" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E722">
-        <v>2205302476157</v>
+        <v>2205309621823</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723">
-        <v>3689</v>
+        <v>3737</v>
       </c>
       <c r="C723" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="D723" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E723">
-        <v>2205303728097</v>
+        <v>2205303959039</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724">
-        <v>3690</v>
+        <v>3738</v>
       </c>
       <c r="C724" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="D724" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E724">
-        <v>2205304026803</v>
+        <v>2205308061243</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725">
-        <v>3691</v>
+        <v>3727</v>
       </c>
       <c r="C725" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="D725" t="s">
-        <v>947</v>
+        <v>959</v>
       </c>
       <c r="E725">
-        <v>2205309411962</v>
+        <v>2205305608813</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726">
-        <v>3685</v>
+        <v>3726</v>
       </c>
       <c r="C726" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="D726" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="E726">
-        <v>2205309230090</v>
+        <v>2205304780107</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727">
-        <v>3686</v>
+        <v>3722</v>
       </c>
       <c r="C727" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="D727" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="E727">
-        <v>2205303560087</v>
+        <v>2205302347138</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728">
-        <v>3686</v>
+        <v>3723</v>
       </c>
       <c r="C728" t="s">
-        <v>954</v>
+        <v>964</v>
       </c>
       <c r="D728" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="E728">
-        <v>2205307422270</v>
+        <v>2205304043548</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729">
-        <v>3683</v>
+        <v>3724</v>
       </c>
       <c r="C729" t="s">
-        <v>955</v>
+        <v>965</v>
       </c>
       <c r="D729" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="E729">
-        <v>2205305345247</v>
+        <v>2205306090068</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730">
-        <v>3684</v>
+        <v>3725</v>
       </c>
       <c r="C730" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="D730" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="E730">
-        <v>2205304916405</v>
+        <v>2205308025189</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731">
-        <v>3680</v>
+        <v>3720</v>
       </c>
       <c r="C731" t="s">
-        <v>696</v>
+        <v>726</v>
       </c>
       <c r="D731" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="E731">
-        <v>2205303519015</v>
+        <v>2205308780760</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732">
-        <v>3681</v>
+        <v>3721</v>
       </c>
       <c r="C732" t="s">
-        <v>893</v>
+        <v>968</v>
       </c>
       <c r="D732" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="E732">
-        <v>2205306534798</v>
+        <v>2205301299817</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733">
-        <v>3679</v>
+        <v>3719</v>
       </c>
       <c r="C733" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="D733" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="E733">
-        <v>2205301391423</v>
+        <v>2205307132935</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734">
-        <v>3674</v>
+        <v>3714</v>
       </c>
       <c r="C734" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="D734" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="E734">
-        <v>2205303767110</v>
+        <v>2205303218422</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735">
-        <v>3675</v>
+        <v>3715</v>
       </c>
       <c r="C735" t="s">
-        <v>670</v>
+        <v>973</v>
       </c>
       <c r="D735" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="E735">
-        <v>2205302859851</v>
+        <v>2205303284250</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736">
-        <v>3676</v>
+        <v>3716</v>
       </c>
       <c r="C736" t="s">
-        <v>963</v>
+        <v>974</v>
       </c>
       <c r="D736" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="E736">
-        <v>2205307965436</v>
+        <v>2205306575482</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737">
-        <v>3677</v>
+        <v>3717</v>
       </c>
       <c r="C737" t="s">
-        <v>964</v>
+        <v>975</v>
       </c>
       <c r="D737" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="E737">
-        <v>2205308726573</v>
+        <v>2205307807505</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738">
         <v>737</v>
       </c>
-      <c r="B738">
-        <v>3678</v>
+      <c r="B738" t="s">
+        <v>976</v>
       </c>
       <c r="C738" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="D738" t="s">
-        <v>962</v>
+        <v>978</v>
       </c>
       <c r="E738">
-        <v>2205307949119</v>
+        <v>2205256201799</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739">
-        <v>3670</v>
+        <v>3708</v>
       </c>
       <c r="C739" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="D739" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="E739">
-        <v>2205304934254</v>
+        <v>2205301380742</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740">
-        <v>3671</v>
+        <v>3709</v>
       </c>
       <c r="C740" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="D740" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="E740">
-        <v>2205302948091</v>
+        <v>2205306249905</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741">
-        <v>3672</v>
+        <v>3710</v>
       </c>
       <c r="C741" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="D741" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="E741">
-        <v>2205301209387</v>
+        <v>2205302533649</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742">
-        <v>3673</v>
+        <v>3711</v>
       </c>
       <c r="C742" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="D742" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="E742">
-        <v>2205303910867</v>
+        <v>2205309843969</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743">
-        <v>3667</v>
+        <v>3712</v>
       </c>
       <c r="C743" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="D743" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="E743">
-        <v>2205301683990</v>
+        <v>2205301431363</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744">
-        <v>3668</v>
+        <v>3713</v>
       </c>
       <c r="C744" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="D744" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="E744">
-        <v>2205305933564</v>
+        <v>2205303306756</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745">
-        <v>3669</v>
+        <v>3705</v>
       </c>
       <c r="C745" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
       <c r="D745" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="E745">
-        <v>2205303703004</v>
+        <v>2205306874945</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746">
-        <v>3665</v>
+        <v>3706</v>
       </c>
       <c r="C746" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
       <c r="D746" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="E746">
-        <v>2205304376095</v>
+        <v>2205307045362</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747">
-        <v>3666</v>
+        <v>3707</v>
       </c>
       <c r="C747" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
       <c r="D747" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="E747">
-        <v>2205303134626</v>
+        <v>2205307549429</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748">
-        <v>3660</v>
+        <v>3694</v>
       </c>
       <c r="C748" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="D748" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="E748">
-        <v>2205302333157</v>
+        <v>2205307302200</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749">
-        <v>3661</v>
+        <v>3695</v>
       </c>
       <c r="C749" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
       <c r="D749" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="E749">
-        <v>2205303637840</v>
+        <v>2205305649288</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750">
-        <v>3662</v>
+        <v>3696</v>
       </c>
       <c r="C750" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="D750" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="E750">
-        <v>2205309303835</v>
+        <v>2205304408757</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751">
-        <v>3663</v>
+        <v>3697</v>
       </c>
       <c r="C751" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
       <c r="D751" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="E751">
-        <v>2205302879278</v>
+        <v>2205304849097</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752">
-        <v>3664</v>
+        <v>3698</v>
       </c>
       <c r="C752" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
       <c r="D752" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="E752">
-        <v>2205305075945</v>
+        <v>2205305556460</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753">
-        <v>3659</v>
+        <v>3699</v>
       </c>
       <c r="C753" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="D753" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E753">
-        <v>2205309665066</v>
+        <v>2205309080408</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754">
-        <v>2019</v>
+        <v>3701</v>
       </c>
       <c r="C754" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="D754" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E754">
-        <v>2206037825626</v>
+        <v>2205308955513</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755">
-        <v>2019</v>
+        <v>3702</v>
       </c>
       <c r="C755" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="D755" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E755">
-        <v>2206034134465</v>
+        <v>2205301620606</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756">
-        <v>3658</v>
+        <v>3703</v>
       </c>
       <c r="C756" t="s">
+        <v>998</v>
+      </c>
+      <c r="D756" t="s">
         <v>990</v>
       </c>
-      <c r="D756" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E756">
-        <v>2205301347195</v>
+        <v>2205309540486</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757">
-        <v>3656</v>
+        <v>3704</v>
       </c>
       <c r="C757" t="s">
-        <v>670</v>
+        <v>999</v>
       </c>
       <c r="D757" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E757">
-        <v>2205306328516</v>
+        <v>2205306447928</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758">
-        <v>3657</v>
+        <v>3700</v>
       </c>
       <c r="C758" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="D758" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E758">
-        <v>2205309097358</v>
+        <v>2205306027770</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759">
         <v>758</v>
       </c>
-      <c r="B759" t="s">
-        <v>994</v>
+      <c r="B759">
+        <v>3693</v>
       </c>
       <c r="C759" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="D759" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="E759">
-        <v>2205259589947</v>
+        <v>2205303529323</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760">
         <v>759</v>
       </c>
-      <c r="B760" t="s">
-        <v>997</v>
+      <c r="B760">
+        <v>3692</v>
       </c>
       <c r="C760" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="D760" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="E760">
-        <v>2205253960734</v>
+        <v>2205307520703</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761">
-        <v>3653</v>
+        <v>3693</v>
       </c>
       <c r="C761" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D761" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="E761">
-        <v>2205303508960</v>
+        <v>2205306399297</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762">
         <v>761</v>
       </c>
-      <c r="B762" t="s">
-        <v>1001</v>
+      <c r="B762">
+        <v>3687</v>
       </c>
       <c r="C762" t="s">
-        <v>1002</v>
+        <v>726</v>
       </c>
       <c r="D762" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E762">
-        <v>2205255572376</v>
+        <v>2205306188221</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763">
         <v>762</v>
       </c>
-      <c r="B763" t="s">
-        <v>1004</v>
+      <c r="B763">
+        <v>3688</v>
       </c>
       <c r="C763" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D763" t="s">
         <v>1005</v>
       </c>
-      <c r="D763" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E763">
-        <v>2604233040590</v>
+        <v>2205302476157</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764">
-        <v>3652</v>
+        <v>3689</v>
       </c>
       <c r="C764" t="s">
         <v>1007</v>
       </c>
       <c r="D764" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="E764">
-        <v>2205305197199</v>
+        <v>2205303728097</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765">
-        <v>3651</v>
+        <v>3690</v>
       </c>
       <c r="C765" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="D765" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="E765">
-        <v>2205307645986</v>
+        <v>2205304026803</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766">
-        <v>3647</v>
+        <v>3691</v>
       </c>
       <c r="C766" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="D766" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="E766">
-        <v>2205301578457</v>
+        <v>2205309411962</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767">
-        <v>3648</v>
+        <v>3685</v>
       </c>
       <c r="C767" t="s">
-        <v>876</v>
+        <v>1010</v>
       </c>
       <c r="D767" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="E767">
-        <v>2205301055525</v>
+        <v>2205309230090</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768">
-        <v>3649</v>
+        <v>3686</v>
       </c>
       <c r="C768" t="s">
-        <v>591</v>
+        <v>1012</v>
       </c>
       <c r="D768" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="E768">
-        <v>2205307882207</v>
+        <v>2205303560087</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769">
-        <v>3650</v>
+        <v>3686</v>
       </c>
       <c r="C769" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="D769" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="E769">
-        <v>2205303933306</v>
+        <v>2205307422270</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770">
-        <v>3646</v>
+        <v>3683</v>
       </c>
       <c r="C770" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D770" t="s">
         <v>1014</v>
       </c>
-      <c r="D770" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E770">
-        <v>2205306412362</v>
+        <v>2205305345247</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771">
-        <v>3641</v>
+        <v>3684</v>
       </c>
       <c r="C771" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="D771" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="E771">
-        <v>2205307735737</v>
+        <v>2205304916405</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772">
-        <v>3642</v>
+        <v>3680</v>
       </c>
       <c r="C772" t="s">
-        <v>1018</v>
+        <v>744</v>
       </c>
       <c r="D772" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="E772">
-        <v>2205309044377</v>
+        <v>2205303519015</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773">
-        <v>3643</v>
+        <v>3681</v>
       </c>
       <c r="C773" t="s">
-        <v>1019</v>
+        <v>951</v>
       </c>
       <c r="D773" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="E773">
-        <v>2205305208208</v>
+        <v>2205306534798</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774">
-        <v>3644</v>
+        <v>3679</v>
       </c>
       <c r="C774" t="s">
-        <v>696</v>
+        <v>1017</v>
       </c>
       <c r="D774" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="E774">
-        <v>2205301929916</v>
+        <v>2205301391423</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775">
-        <v>3645</v>
+        <v>3674</v>
       </c>
       <c r="C775" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D775" t="s">
         <v>1020</v>
       </c>
-      <c r="D775" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E775">
-        <v>2205304698002</v>
+        <v>2205303767110</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776">
-        <v>3635</v>
+        <v>3675</v>
       </c>
       <c r="C776" t="s">
-        <v>1021</v>
+        <v>726</v>
       </c>
       <c r="D776" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="E776">
-        <v>2205303203975</v>
+        <v>2205302859851</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777">
-        <v>3636</v>
+        <v>3676</v>
       </c>
       <c r="C777" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="D777" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="E777">
-        <v>2205307510115</v>
+        <v>2205307965436</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778">
-        <v>3637</v>
+        <v>3677</v>
       </c>
       <c r="C778" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D778" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="E778">
-        <v>2205309401848</v>
+        <v>2205308726573</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779">
-        <v>3638</v>
+        <v>3678</v>
       </c>
       <c r="C779" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="D779" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="E779">
-        <v>2205306513995</v>
+        <v>2205307949119</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780">
-        <v>3639</v>
+        <v>3670</v>
       </c>
       <c r="C780" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="D780" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="E780">
-        <v>2205307773140</v>
+        <v>2205304934254</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781">
-        <v>3640</v>
+        <v>3671</v>
       </c>
       <c r="C781" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="D781" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="E781">
-        <v>2205302387484</v>
+        <v>2205302948091</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782">
-        <v>3634</v>
+        <v>3672</v>
       </c>
       <c r="C782" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D782" t="s">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="E782">
-        <v>2205304776116</v>
+        <v>2205301209387</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783">
-        <v>3633</v>
+        <v>3673</v>
       </c>
       <c r="C783" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="D783" t="s">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="E783">
-        <v>2205306134633</v>
+        <v>2205303910867</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784">
-        <v>3632</v>
+        <v>3667</v>
       </c>
       <c r="C784" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="D784" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E784">
-        <v>2205302115829</v>
+        <v>2205301683990</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785">
-        <v>3630</v>
+        <v>3668</v>
       </c>
       <c r="C785" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="D785" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="E785">
-        <v>2205306103493</v>
+        <v>2205305933564</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786">
-        <v>3631</v>
+        <v>3669</v>
       </c>
       <c r="C786" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="D786" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="E786">
-        <v>2205305799879</v>
+        <v>2205303703004</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787">
-        <v>3627</v>
+        <v>3665</v>
       </c>
       <c r="C787" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="D787" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="E787">
-        <v>2205309346490</v>
+        <v>2205304376095</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788">
-        <v>3628</v>
+        <v>3666</v>
       </c>
       <c r="C788" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="D788" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="E788">
-        <v>2205304984470</v>
+        <v>2205303134626</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789">
-        <v>3629</v>
+        <v>3660</v>
       </c>
       <c r="C789" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="D789" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E789">
-        <v>2205304569283</v>
+        <v>2205302333157</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790">
-        <v>3626</v>
+        <v>3661</v>
       </c>
       <c r="C790" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="D790" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="E790">
-        <v>2205308966561</v>
+        <v>2205303637840</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791">
-        <v>3625</v>
+        <v>3662</v>
       </c>
       <c r="C791" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="D791" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="E791">
-        <v>2205303863757</v>
+        <v>2205309303835</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792">
-        <v>3621</v>
+        <v>3663</v>
       </c>
       <c r="C792" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="D792" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="E792">
-        <v>2205305999532</v>
+        <v>2205302879278</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793">
-        <v>3622</v>
+        <v>3664</v>
       </c>
       <c r="C793" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="D793" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="E793">
-        <v>2205303919302</v>
+        <v>2205305075945</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794">
-        <v>3623</v>
+        <v>2019</v>
       </c>
       <c r="C794" t="s">
-        <v>876</v>
+        <v>1043</v>
       </c>
       <c r="D794" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="E794">
-        <v>2205302948470</v>
+        <v>2206037825626</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795">
-        <v>3624</v>
+        <v>3659</v>
       </c>
       <c r="C795" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="D795" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="E795">
-        <v>2205304066406</v>
+        <v>2205309665066</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796">
-        <v>3619</v>
+        <v>2019</v>
       </c>
       <c r="C796" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="D796" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="E796">
-        <v>2205253101721</v>
+        <v>2206034134465</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797">
-        <v>3618</v>
+        <v>3658</v>
       </c>
       <c r="C797" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="D797" t="s">
         <v>1049</v>
       </c>
       <c r="E797">
-        <v>2205256012425</v>
+        <v>2205301347195</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798">
-        <v>3617</v>
+        <v>3656</v>
       </c>
       <c r="C798" t="s">
-        <v>1051</v>
+        <v>726</v>
       </c>
       <c r="D798" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E798">
-        <v>2205258544640</v>
+        <v>2205306328516</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799">
-        <v>3616</v>
+        <v>3657</v>
       </c>
       <c r="C799" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="D799" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E799">
-        <v>2205254278614</v>
+        <v>2205309097358</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800">
         <v>799</v>
       </c>
-      <c r="B800">
-        <v>3615</v>
+      <c r="B800" t="s">
+        <v>1052</v>
       </c>
       <c r="C800" t="s">
         <v>1053</v>
       </c>
       <c r="D800" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="E800">
-        <v>2205254714195</v>
+        <v>2205259589947</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801">
         <v>800</v>
       </c>
-      <c r="B801">
-        <v>3614</v>
+      <c r="B801" t="s">
+        <v>1055</v>
       </c>
       <c r="C801" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="D801" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="E801">
-        <v>2205251663175</v>
+        <v>2205253960734</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802">
-        <v>3613</v>
+        <v>3653</v>
       </c>
       <c r="C802" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="D802" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="E802">
-        <v>2205251274549</v>
+        <v>2205303508960</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803">
         <v>802</v>
       </c>
-      <c r="B803">
-        <v>3612</v>
+      <c r="B803" t="s">
+        <v>1059</v>
       </c>
       <c r="C803" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="D803" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="E803">
-        <v>2205256643210</v>
+        <v>2205255572376</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804">
         <v>803</v>
       </c>
-      <c r="B804">
-        <v>3609</v>
+      <c r="B804" t="s">
+        <v>1062</v>
       </c>
       <c r="C804" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="D804" t="s">
-        <v>1049</v>
+        <v>1064</v>
       </c>
       <c r="E804">
-        <v>2205306072732</v>
+        <v>2604233040590</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805">
-        <v>3608</v>
+        <v>3652</v>
       </c>
       <c r="C805" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="D805" t="s">
-        <v>1049</v>
+        <v>1066</v>
       </c>
       <c r="E805">
-        <v>2205303028703</v>
+        <v>2205305197199</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806">
-        <v>3610</v>
+        <v>3651</v>
       </c>
       <c r="C806" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="D806" t="s">
-        <v>1049</v>
+        <v>1068</v>
       </c>
       <c r="E806">
-        <v>2205307322194</v>
+        <v>2205307645986</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807">
-        <v>3611</v>
+        <v>3647</v>
       </c>
       <c r="C807" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="D807" t="s">
-        <v>1049</v>
+        <v>1070</v>
       </c>
       <c r="E807">
-        <v>2205301315641</v>
+        <v>2205301578457</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808">
-        <v>3620</v>
+        <v>3648</v>
       </c>
       <c r="C808" t="s">
-        <v>1060</v>
+        <v>933</v>
       </c>
       <c r="D808" t="s">
-        <v>1049</v>
+        <v>1070</v>
       </c>
       <c r="E808">
-        <v>2205305428133</v>
+        <v>2205301055525</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809">
-        <v>3605</v>
+        <v>3649</v>
       </c>
       <c r="C809" t="s">
-        <v>1061</v>
+        <v>642</v>
       </c>
       <c r="D809" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="E809">
-        <v>2205302644316</v>
+        <v>2205307882207</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810">
-        <v>3606</v>
+        <v>3650</v>
       </c>
       <c r="C810" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="D810" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="E810">
-        <v>2205306447019</v>
+        <v>2205303933306</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811">
-        <v>3607</v>
+        <v>3646</v>
       </c>
       <c r="C811" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="D811" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
       <c r="E811">
-        <v>2205303256230</v>
+        <v>2205306412362</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812">
         <v>811</v>
       </c>
       <c r="B812">
-        <v>3607</v>
+        <v>3641</v>
       </c>
       <c r="C812" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="D812" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="E812">
-        <v>2205304351551</v>
+        <v>2205307735737</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813">
         <v>812</v>
       </c>
       <c r="B813">
-        <v>3602</v>
+        <v>3642</v>
       </c>
       <c r="C813" t="s">
-        <v>1065</v>
+        <v>1076</v>
       </c>
       <c r="D813" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="E813">
-        <v>2205306988284</v>
+        <v>2205309044377</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814">
-        <v>3603</v>
+        <v>3643</v>
       </c>
       <c r="C814" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="D814" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="E814">
-        <v>2205306377067</v>
+        <v>2205305208208</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815">
-        <v>3604</v>
+        <v>3644</v>
       </c>
       <c r="C815" t="s">
-        <v>1068</v>
+        <v>744</v>
       </c>
       <c r="D815" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="E815">
-        <v>2205305673854</v>
+        <v>2205301929916</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816">
-        <v>3600</v>
+        <v>3645</v>
       </c>
       <c r="C816" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="D816" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="E816">
-        <v>2205308686431</v>
+        <v>2205304698002</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817">
-        <v>3601</v>
+        <v>3635</v>
       </c>
       <c r="C817" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="D817" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="E817">
-        <v>2205304071541</v>
+        <v>2205303203975</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818">
-        <v>3596</v>
+        <v>3636</v>
       </c>
       <c r="C818" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="D818" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="E818">
-        <v>2205305946827</v>
+        <v>2205307510115</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819">
-        <v>3597</v>
+        <v>3637</v>
       </c>
       <c r="C819" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="D819" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="E819">
-        <v>2205305053444</v>
+        <v>2205309401848</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820">
-        <v>3598</v>
+        <v>3638</v>
       </c>
       <c r="C820" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="D820" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="E820">
-        <v>2205307398858</v>
+        <v>2205306513995</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821">
-        <v>3599</v>
+        <v>3639</v>
       </c>
       <c r="C821" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="D821" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="E821">
-        <v>2205303264493</v>
+        <v>2205307773140</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822">
-        <v>3595</v>
+        <v>3640</v>
       </c>
       <c r="C822" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="D822" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E822">
-        <v>2205302022503</v>
+        <v>2205302387484</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823">
-        <v>3594</v>
+        <v>3634</v>
       </c>
       <c r="C823" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="D823" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="E823">
-        <v>2205305068498</v>
+        <v>2205304776116</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824">
-        <v>3593</v>
+        <v>3633</v>
       </c>
       <c r="C824" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="D824" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="E824">
-        <v>2205305086258</v>
+        <v>2205306134633</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825">
-        <v>3592</v>
+        <v>3632</v>
       </c>
       <c r="C825" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="D825" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="E825">
-        <v>2205308156372</v>
+        <v>2205302115829</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826">
-        <v>3591</v>
+        <v>3630</v>
       </c>
       <c r="C826" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="D826" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="E826">
-        <v>2205307011011</v>
+        <v>2205306103493</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827">
-        <v>3590</v>
+        <v>3631</v>
       </c>
       <c r="C827" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="D827" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="E827">
-        <v>2205303604401</v>
+        <v>2205305799879</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828">
-        <v>3590</v>
+        <v>3628</v>
       </c>
       <c r="C828" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="D828" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="E828">
-        <v>2205303452330</v>
+        <v>2205304984470</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829">
-        <v>3588</v>
+        <v>3627</v>
       </c>
       <c r="C829" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="D829" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="E829">
-        <v>2205306510927</v>
+        <v>2205309346490</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830">
-        <v>3589</v>
+        <v>3629</v>
       </c>
       <c r="C830" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="D830" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="E830">
-        <v>2205302980805</v>
+        <v>2205304569283</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831">
-        <v>3587</v>
+        <v>3626</v>
       </c>
       <c r="C831" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="D831" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="E831">
-        <v>2205302875092</v>
+        <v>2205308966561</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832">
-        <v>3586</v>
+        <v>3625</v>
       </c>
       <c r="C832" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="D832" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="E832">
-        <v>2205305226420</v>
+        <v>2205303863757</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833">
-        <v>3585</v>
+        <v>3621</v>
       </c>
       <c r="C833" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="D833" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="E833">
-        <v>2205306948485</v>
+        <v>2205305999532</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834">
-        <v>3584</v>
+        <v>3622</v>
       </c>
       <c r="C834" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="D834" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="E834">
-        <v>2205305666882</v>
+        <v>2205303919302</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835">
-        <v>3583</v>
+        <v>3623</v>
       </c>
       <c r="C835" t="s">
-        <v>1099</v>
+        <v>933</v>
       </c>
       <c r="D835" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="E835">
-        <v>2205305228148</v>
+        <v>2205302948470</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836">
-        <v>3582</v>
+        <v>3624</v>
       </c>
       <c r="C836" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="D836" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E836">
-        <v>2205308802314</v>
+        <v>2205304066406</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837">
         <v>836</v>
       </c>
-      <c r="B837">
-        <v>3579</v>
+      <c r="B837" t="s">
+        <v>1106</v>
       </c>
       <c r="C837" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="D837" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="E837">
-        <v>2205306158088</v>
+        <v>2205253101721</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838">
         <v>837</v>
       </c>
-      <c r="B838">
-        <v>3581</v>
+      <c r="B838" t="s">
+        <v>1109</v>
       </c>
       <c r="C838" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="D838" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="E838">
-        <v>2205303754184</v>
+        <v>2205256012425</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839">
         <v>838</v>
       </c>
-      <c r="B839">
-        <v>3578</v>
+      <c r="B839" t="s">
+        <v>1111</v>
       </c>
       <c r="C839" t="s">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="D839" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="E839">
-        <v>2205309152553</v>
+        <v>2205258544640</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840">
         <v>839</v>
       </c>
-      <c r="B840">
-        <v>3578</v>
+      <c r="B840" t="s">
+        <v>1113</v>
       </c>
       <c r="C840" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="D840" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="E840">
-        <v>2205309621448</v>
+        <v>2205254278614</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841">
         <v>840</v>
       </c>
-      <c r="B841">
-        <v>3574</v>
+      <c r="B841" t="s">
+        <v>1115</v>
       </c>
       <c r="C841" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D841" t="s">
         <v>1108</v>
       </c>
-      <c r="D841" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E841">
-        <v>2205309843410</v>
+        <v>2205254714195</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842">
         <v>841</v>
       </c>
-      <c r="B842">
-        <v>3575</v>
+      <c r="B842" t="s">
+        <v>1117</v>
       </c>
       <c r="C842" t="s">
-        <v>876</v>
+        <v>1118</v>
       </c>
       <c r="D842" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="E842">
-        <v>2205309616302</v>
+        <v>2205251663175</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843">
         <v>842</v>
       </c>
-      <c r="B843">
-        <v>3576</v>
+      <c r="B843" t="s">
+        <v>1119</v>
       </c>
       <c r="C843" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="D843" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="E843">
-        <v>2205308700180</v>
+        <v>2205251274549</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844">
         <v>843</v>
       </c>
-      <c r="B844">
-        <v>3577</v>
+      <c r="B844" t="s">
+        <v>1121</v>
       </c>
       <c r="C844" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="D844" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="E844">
-        <v>2205305239645</v>
+        <v>2205256643210</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845">
         <v>844</v>
       </c>
-      <c r="B845" t="s">
-        <v>1112</v>
+      <c r="B845">
+        <v>3609</v>
       </c>
       <c r="C845" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="D845" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E845">
-        <v>2205259893694</v>
+        <v>2205306072732</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846">
-        <v>3571</v>
+        <v>3608</v>
       </c>
       <c r="C846" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="D846" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="E846">
-        <v>2205308643468</v>
+        <v>2205303028703</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847">
-        <v>3572</v>
+        <v>3610</v>
       </c>
       <c r="C847" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="D847" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="E847">
-        <v>2205301299708</v>
+        <v>2205307322194</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848">
-        <v>3573</v>
+        <v>3611</v>
       </c>
       <c r="C848" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="D848" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="E848">
-        <v>2205301442311</v>
+        <v>2205301315641</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849">
         <v>848</v>
       </c>
-      <c r="B849" t="s">
-        <v>1119</v>
+      <c r="B849">
+        <v>3620</v>
       </c>
       <c r="C849" t="s">
-        <v>1120</v>
+        <v>1126</v>
       </c>
       <c r="D849" t="s">
-        <v>1121</v>
+        <v>1108</v>
       </c>
       <c r="E849">
-        <v>2205257762886</v>
+        <v>2205305428133</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850">
-        <v>3568</v>
+        <v>3605</v>
       </c>
       <c r="C850" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="D850" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="E850">
-        <v>2304054528260</v>
+        <v>2205302644316</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851">
-        <v>3569</v>
+        <v>3606</v>
       </c>
       <c r="C851" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="D851" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="E851">
-        <v>2304056165752</v>
+        <v>2205306447019</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852">
-        <v>2018</v>
+        <v>3607</v>
       </c>
       <c r="C852" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="D852" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="E852">
-        <v>2206038710279</v>
+        <v>2205303256230</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853">
-        <v>3566</v>
+        <v>3607</v>
       </c>
       <c r="C853" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="D853" t="s">
         <v>1128</v>
       </c>
       <c r="E853">
-        <v>2304056414300</v>
+        <v>2205304351551</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854">
-        <v>3567</v>
+        <v>3602</v>
       </c>
       <c r="C854" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="D854" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="E854">
-        <v>2304053092063</v>
+        <v>2205306988284</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855">
-        <v>20182021</v>
+        <v>3603</v>
       </c>
       <c r="C855" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="D855" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E855">
-        <v>2206036811200</v>
+        <v>2205306377067</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856">
-        <v>2018</v>
+        <v>3604</v>
       </c>
       <c r="C856" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D856" t="s">
         <v>1132</v>
       </c>
-      <c r="D856" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E856">
-        <v>2206033844788</v>
+        <v>2205305673854</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857">
-        <v>3565</v>
+        <v>3600</v>
       </c>
       <c r="C857" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="D857" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E857">
-        <v>2304057702459</v>
+        <v>2205308686431</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858">
-        <v>3563</v>
+        <v>3601</v>
       </c>
       <c r="C858" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D858" t="s">
         <v>1136</v>
       </c>
       <c r="E858">
-        <v>2304054071675</v>
+        <v>2205304071541</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859">
-        <v>3564</v>
+        <v>3596</v>
       </c>
       <c r="C859" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D859" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="E859">
-        <v>2304059442749</v>
+        <v>2205305946827</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860">
-        <v>3562</v>
+        <v>3597</v>
       </c>
       <c r="C860" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D860" t="s">
         <v>1139</v>
       </c>
       <c r="E860">
-        <v>2304051720867</v>
+        <v>2205305053444</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861">
-        <v>3561</v>
+        <v>3598</v>
       </c>
       <c r="C861" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D861" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="E861">
-        <v>2304059086065</v>
+        <v>2205307398858</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862">
-        <v>3560</v>
+        <v>3599</v>
       </c>
       <c r="C862" t="s">
         <v>1142</v>
       </c>
       <c r="D862" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="E862">
-        <v>2205303999056</v>
+        <v>2205303264493</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863">
-        <v>3550</v>
+        <v>3595</v>
       </c>
       <c r="C863" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D863" t="s">
         <v>1144</v>
       </c>
-      <c r="D863" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E863">
-        <v>2205303923079</v>
+        <v>2205302022503</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864">
-        <v>3551</v>
+        <v>3594</v>
       </c>
       <c r="C864" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D864" t="s">
         <v>1146</v>
       </c>
-      <c r="D864" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E864">
-        <v>2205305265630</v>
+        <v>2205305068498</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865">
-        <v>3552</v>
+        <v>3593</v>
       </c>
       <c r="C865" t="s">
         <v>1147</v>
       </c>
       <c r="D865" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="E865">
-        <v>2205304149709</v>
+        <v>2205305086258</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866">
-        <v>3553</v>
+        <v>3592</v>
       </c>
       <c r="C866" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D866" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E866">
-        <v>2205305376316</v>
+        <v>2205308156372</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867">
-        <v>3554</v>
+        <v>3591</v>
       </c>
       <c r="C867" t="s">
-        <v>1149</v>
+        <v>1147</v>
       </c>
       <c r="D867" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="E867">
-        <v>2205309102817</v>
+        <v>2205307011011</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868">
-        <v>3555</v>
+        <v>3590</v>
       </c>
       <c r="C868" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D868" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="E868">
-        <v>2205301832945</v>
+        <v>2205303604401</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869">
-        <v>3556</v>
+        <v>3590</v>
       </c>
       <c r="C869" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D869" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="E869">
-        <v>2205301639695</v>
+        <v>2205303452330</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870">
-        <v>3541</v>
+        <v>3588</v>
       </c>
       <c r="C870" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="D870" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="E870">
-        <v>2205307782236</v>
+        <v>2205306510927</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871">
-        <v>3542</v>
+        <v>3589</v>
       </c>
       <c r="C871" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="D871" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="E871">
-        <v>2205308277468</v>
+        <v>2205302980805</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872">
-        <v>3543</v>
+        <v>3587</v>
       </c>
       <c r="C872" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D872" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="E872">
-        <v>2205309533901</v>
+        <v>2205302875092</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873">
-        <v>3544</v>
+        <v>3586</v>
       </c>
       <c r="C873" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="D873" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="E873">
-        <v>2205302952299</v>
+        <v>2205305226420</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874">
-        <v>3545</v>
+        <v>3585</v>
       </c>
       <c r="C874" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="D874" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="E874">
-        <v>2205307354473</v>
+        <v>2205306948485</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875">
-        <v>3546</v>
+        <v>3584</v>
       </c>
       <c r="C875" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="D875" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="E875">
-        <v>2205305308672</v>
+        <v>2205305666882</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876">
-        <v>3547</v>
+        <v>3583</v>
       </c>
       <c r="C876" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="D876" t="s">
-        <v>1153</v>
+        <v>1166</v>
       </c>
       <c r="E876">
-        <v>2205302984160</v>
+        <v>2205305228148</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877">
-        <v>3548</v>
+        <v>3582</v>
       </c>
       <c r="C877" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="D877" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
       <c r="E877">
-        <v>2205301693614</v>
+        <v>2205308802314</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878">
-        <v>3549</v>
+        <v>3579</v>
       </c>
       <c r="C878" t="s">
-        <v>876</v>
+        <v>1169</v>
       </c>
       <c r="D878" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="E878">
-        <v>2205302946510</v>
+        <v>2205306158088</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879">
-        <v>3538</v>
+        <v>3581</v>
       </c>
       <c r="C879" t="s">
-        <v>1161</v>
+        <v>1171</v>
       </c>
       <c r="D879" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="E879">
-        <v>2205309173709</v>
+        <v>2205303754184</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880">
-        <v>3540</v>
+        <v>3578</v>
       </c>
       <c r="C880" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="D880" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="E880">
-        <v>2205307414722</v>
+        <v>2205309152553</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881">
-        <v>3533</v>
+        <v>3578</v>
       </c>
       <c r="C881" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="D881" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="E881">
-        <v>2205309790832</v>
+        <v>2205309621448</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882">
-        <v>3536</v>
+        <v>3574</v>
       </c>
       <c r="C882" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="D882" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="E882">
-        <v>2205307464844</v>
+        <v>2205309843410</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883">
-        <v>3535</v>
+        <v>3575</v>
       </c>
       <c r="C883" t="s">
-        <v>1166</v>
+        <v>933</v>
       </c>
       <c r="D883" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="E883">
-        <v>2205301350246</v>
+        <v>2205309616302</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884">
-        <v>3534</v>
+        <v>3576</v>
       </c>
       <c r="C884" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="D884" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="E884">
-        <v>2205305714197</v>
+        <v>2205308700180</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885">
-        <v>3537</v>
+        <v>3577</v>
       </c>
       <c r="C885" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="D885" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="E885">
-        <v>2205304882361</v>
+        <v>2205305239645</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886">
         <v>885</v>
       </c>
-      <c r="B886">
-        <v>3531</v>
+      <c r="B886" t="s">
+        <v>1178</v>
       </c>
       <c r="C886" t="s">
-        <v>1169</v>
+        <v>1179</v>
       </c>
       <c r="D886" t="s">
-        <v>1170</v>
+        <v>1180</v>
       </c>
       <c r="E886">
-        <v>2205305457003</v>
+        <v>2205259893694</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887">
-        <v>3532</v>
+        <v>3571</v>
       </c>
       <c r="C887" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="D887" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
       <c r="E887">
-        <v>2205304887760</v>
+        <v>2205308643468</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888">
-        <v>3529</v>
+        <v>3572</v>
       </c>
       <c r="C888" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="D888" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
       <c r="E888">
-        <v>2205306023005</v>
+        <v>2205301299708</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889">
         <v>888</v>
       </c>
       <c r="B889">
-        <v>3530</v>
+        <v>3573</v>
       </c>
       <c r="C889" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="D889" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="E889">
-        <v>2205302198224</v>
+        <v>2205301442311</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890">
         <v>889</v>
       </c>
-      <c r="B890">
-        <v>3524</v>
+      <c r="B890" t="s">
+        <v>1185</v>
       </c>
       <c r="C890" t="s">
-        <v>1175</v>
+        <v>1186</v>
       </c>
       <c r="D890" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="E890">
-        <v>2304134549224</v>
+        <v>2205257762886</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891">
-        <v>3525</v>
+        <v>3568</v>
       </c>
       <c r="C891" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="D891" t="s">
-        <v>1176</v>
+        <v>1189</v>
       </c>
       <c r="E891">
-        <v>2304132901524</v>
+        <v>2304054528260</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892">
-        <v>3527</v>
+        <v>3569</v>
       </c>
       <c r="C892" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
       <c r="D892" t="s">
-        <v>1176</v>
+        <v>1189</v>
       </c>
       <c r="E892">
-        <v>2304131893692</v>
+        <v>2304056165752</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893">
-        <v>3528</v>
+        <v>2018</v>
       </c>
       <c r="C893" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="D893" t="s">
-        <v>1176</v>
+        <v>1192</v>
       </c>
       <c r="E893">
-        <v>2304131138844</v>
+        <v>2206038710279</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894">
-        <v>3520</v>
+        <v>3566</v>
       </c>
       <c r="C894" t="s">
-        <v>1180</v>
+        <v>1193</v>
       </c>
       <c r="D894" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
       <c r="E894">
-        <v>2304134697165</v>
+        <v>2304056414300</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895">
-        <v>3521</v>
+        <v>3567</v>
       </c>
       <c r="C895" t="s">
-        <v>1182</v>
+        <v>1195</v>
       </c>
       <c r="D895" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
       <c r="E895">
-        <v>2304133179907</v>
+        <v>2304053092063</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896">
-        <v>3522</v>
+        <v>20182021</v>
       </c>
       <c r="C896" t="s">
-        <v>1183</v>
+        <v>1196</v>
       </c>
       <c r="D896" t="s">
-        <v>1181</v>
+        <v>1197</v>
       </c>
       <c r="E896">
-        <v>2304133774571</v>
+        <v>2206036811200</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897">
-        <v>3523</v>
+        <v>2018</v>
       </c>
       <c r="C897" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="D897" t="s">
-        <v>1181</v>
+        <v>1197</v>
       </c>
       <c r="E897">
-        <v>2304138117139</v>
+        <v>2206033844788</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898">
-        <v>3519</v>
+        <v>3565</v>
       </c>
       <c r="C898" t="s">
-        <v>1185</v>
+        <v>1199</v>
       </c>
       <c r="D898" t="s">
-        <v>1186</v>
+        <v>1200</v>
       </c>
       <c r="E898">
-        <v>2304133039369</v>
+        <v>2304057702459</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899">
-        <v>3517</v>
+        <v>3563</v>
       </c>
       <c r="C899" t="s">
-        <v>1187</v>
+        <v>1201</v>
       </c>
       <c r="D899" t="s">
-        <v>1188</v>
+        <v>1202</v>
       </c>
       <c r="E899">
-        <v>2304133317387</v>
+        <v>2304054071675</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900">
-        <v>3518</v>
+        <v>3564</v>
       </c>
       <c r="C900" t="s">
-        <v>1189</v>
+        <v>1203</v>
       </c>
       <c r="D900" t="s">
-        <v>1188</v>
+        <v>1202</v>
       </c>
       <c r="E900">
-        <v>2304138139741</v>
+        <v>2304059442749</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901">
-        <v>3514</v>
+        <v>3562</v>
       </c>
       <c r="C901" t="s">
-        <v>1190</v>
+        <v>1204</v>
       </c>
       <c r="D901" t="s">
-        <v>1191</v>
+        <v>1205</v>
       </c>
       <c r="E901">
-        <v>2304137819753</v>
+        <v>2304051720867</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902">
-        <v>3515</v>
+        <v>3561</v>
       </c>
       <c r="C902" t="s">
-        <v>1192</v>
+        <v>1206</v>
       </c>
       <c r="D902" t="s">
-        <v>1191</v>
+        <v>1207</v>
       </c>
       <c r="E902">
-        <v>2304136632537</v>
+        <v>2304059086065</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903">
-        <v>3516</v>
+        <v>3560</v>
       </c>
       <c r="C903" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
       <c r="D903" t="s">
-        <v>1191</v>
+        <v>1209</v>
       </c>
       <c r="E903">
-        <v>2304134152456</v>
+        <v>2205303999056</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904">
-        <v>3511</v>
+        <v>3556</v>
       </c>
       <c r="C904" t="s">
-        <v>1194</v>
+        <v>1210</v>
       </c>
       <c r="D904" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="E904">
-        <v>2304139092858</v>
+        <v>2205301639695</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905">
-        <v>3512</v>
+        <v>3555</v>
       </c>
       <c r="C905" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
       <c r="D905" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="E905">
-        <v>2304137536665</v>
+        <v>2205301832945</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906">
-        <v>3513</v>
+        <v>3554</v>
       </c>
       <c r="C906" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="D906" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="E906">
-        <v>2304136994103</v>
+        <v>2205309102817</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907">
-        <v>3510</v>
+        <v>3553</v>
       </c>
       <c r="C907" t="s">
-        <v>1198</v>
+        <v>1214</v>
       </c>
       <c r="D907" t="s">
-        <v>1199</v>
+        <v>1211</v>
       </c>
       <c r="E907">
-        <v>2304139797567</v>
+        <v>2205305376316</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908">
-        <v>3508</v>
+        <v>3552</v>
       </c>
       <c r="C908" t="s">
-        <v>1200</v>
+        <v>1215</v>
       </c>
       <c r="D908" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="E908">
-        <v>2304136204118</v>
+        <v>2205304149709</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909">
-        <v>3509</v>
+        <v>3551</v>
       </c>
       <c r="C909" t="s">
-        <v>1202</v>
+        <v>1216</v>
       </c>
       <c r="D909" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="E909">
-        <v>2304133907314</v>
+        <v>2205305265630</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910">
-        <v>3506</v>
+        <v>3550</v>
       </c>
       <c r="C910" t="s">
-        <v>1203</v>
+        <v>1217</v>
       </c>
       <c r="D910" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="E910">
-        <v>2304131379493</v>
+        <v>2205303923079</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911">
-        <v>3507</v>
+        <v>3541</v>
       </c>
       <c r="C911" t="s">
-        <v>1205</v>
+        <v>1218</v>
       </c>
       <c r="D911" t="s">
-        <v>1204</v>
+        <v>1219</v>
       </c>
       <c r="E911">
-        <v>2304137873149</v>
+        <v>2205307782236</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912">
-        <v>3505</v>
+        <v>3542</v>
       </c>
       <c r="C912" t="s">
-        <v>1206</v>
+        <v>1220</v>
       </c>
       <c r="D912" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="E912">
-        <v>2304131399832</v>
+        <v>2205308277468</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913">
-        <v>3504</v>
+        <v>3543</v>
       </c>
       <c r="C913" t="s">
-        <v>1208</v>
+        <v>1221</v>
       </c>
       <c r="D913" t="s">
-        <v>1209</v>
+        <v>1219</v>
       </c>
       <c r="E913">
-        <v>2304138519012</v>
+        <v>2205309533901</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914">
-        <v>3502</v>
+        <v>3544</v>
       </c>
       <c r="C914" t="s">
-        <v>1210</v>
+        <v>1222</v>
       </c>
       <c r="D914" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="E914">
-        <v>2304132036299</v>
+        <v>2205302952299</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915">
-        <v>3503</v>
+        <v>3545</v>
       </c>
       <c r="C915" t="s">
-        <v>1212</v>
+        <v>1223</v>
       </c>
       <c r="D915" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="E915">
-        <v>2304132220280</v>
+        <v>2205307354473</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916">
-        <v>3499</v>
+        <v>3546</v>
       </c>
       <c r="C916" t="s">
-        <v>1213</v>
+        <v>1224</v>
       </c>
       <c r="D916" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="E916">
-        <v>2205304365460</v>
+        <v>2205305308672</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917">
-        <v>3499</v>
+        <v>3549</v>
       </c>
       <c r="C917" t="s">
-        <v>1215</v>
+        <v>933</v>
       </c>
       <c r="D917" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="E917">
-        <v>2304127910550</v>
+        <v>2205302946510</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918">
-        <v>3500</v>
+        <v>3548</v>
       </c>
       <c r="C918" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="D918" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="E918">
-        <v>2304139337331</v>
+        <v>2205301693614</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919">
-        <v>3501</v>
+        <v>3547</v>
       </c>
       <c r="C919" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="D919" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="E919">
-        <v>2304133000383</v>
+        <v>2205302984160</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920">
-        <v>3497</v>
+        <v>3538</v>
       </c>
       <c r="C920" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="D920" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="E920">
-        <v>2304124586473</v>
+        <v>2205309173709</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921">
-        <v>3498</v>
+        <v>3540</v>
       </c>
       <c r="C921" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="D921" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="E921">
-        <v>2304127842425</v>
+        <v>2205307414722</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922">
-        <v>3496</v>
+        <v>3533</v>
       </c>
       <c r="C922" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="D922" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="E922">
-        <v>2304127325778</v>
+        <v>2205309790832</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923">
-        <v>3495</v>
+        <v>3536</v>
       </c>
       <c r="C923" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D923" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="E923">
-        <v>2304126482774</v>
+        <v>2205307464844</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924">
-        <v>3491</v>
+        <v>3535</v>
       </c>
       <c r="C924" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="D924" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E924">
-        <v>2304123387339</v>
+        <v>2205301350246</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925">
-        <v>3492</v>
+        <v>3534</v>
       </c>
       <c r="C925" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="D925" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E925">
-        <v>2304126653299</v>
+        <v>2205305714197</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926">
-        <v>3493</v>
+        <v>3537</v>
       </c>
       <c r="C926" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D926" t="s">
         <v>1228</v>
       </c>
-      <c r="D926" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E926">
-        <v>2304124532429</v>
+        <v>2205304882361</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927">
-        <v>3494</v>
+        <v>3531</v>
       </c>
       <c r="C927" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="D927" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="E927">
-        <v>2304125320940</v>
+        <v>2205305457003</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928">
-        <v>3489</v>
+        <v>3532</v>
       </c>
       <c r="C928" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="D928" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="E928">
-        <v>2304124500543</v>
+        <v>2205304887760</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929">
-        <v>3490</v>
+        <v>3529</v>
       </c>
       <c r="C929" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="D929" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="E929">
-        <v>2304124755109</v>
+        <v>2205306023005</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930">
-        <v>3487</v>
+        <v>3530</v>
       </c>
       <c r="C930" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="D930" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="E930">
-        <v>2304122873000</v>
+        <v>2205302198224</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931">
-        <v>3488</v>
+        <v>3524</v>
       </c>
       <c r="C931" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="D931" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="E931">
-        <v>2304121876188</v>
+        <v>2304134549224</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932">
-        <v>3485</v>
+        <v>3528</v>
       </c>
       <c r="C932" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="D932" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="E932">
-        <v>2304123096487</v>
+        <v>2304131138844</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933">
-        <v>3486</v>
+        <v>3527</v>
       </c>
       <c r="C933" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="D933" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="E933">
-        <v>2304125626923</v>
+        <v>2304131893692</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934">
-        <v>3481</v>
+        <v>3525</v>
       </c>
       <c r="C934" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="D934" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="E934">
-        <v>2304124940006</v>
+        <v>2304132901524</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935">
-        <v>3482</v>
+        <v>3520</v>
       </c>
       <c r="C935" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="D935" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="E935">
-        <v>2304129645959</v>
+        <v>2304134697165</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936">
-        <v>3483</v>
+        <v>3521</v>
       </c>
       <c r="C936" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="D936" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="E936">
-        <v>2304129790891</v>
+        <v>2304133179907</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937">
-        <v>3484</v>
+        <v>3522</v>
       </c>
       <c r="C937" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="D937" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="E937">
-        <v>2304124632069</v>
+        <v>2304133774571</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938">
-        <v>3480</v>
+        <v>3523</v>
       </c>
       <c r="C938" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="D938" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="E938">
-        <v>2304128378833</v>
+        <v>2304138117139</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939">
-        <v>3479</v>
+        <v>3519</v>
       </c>
       <c r="C939" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="D939" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="E939">
-        <v>2304121597919</v>
+        <v>2304133039369</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940">
-        <v>3477</v>
+        <v>3517</v>
       </c>
       <c r="C940" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="D940" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="E940">
-        <v>2304125130028</v>
+        <v>2304133317387</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941">
-        <v>3478</v>
+        <v>3518</v>
       </c>
       <c r="C941" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="D941" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="E941">
-        <v>2304126632155</v>
+        <v>2304138139741</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942">
-        <v>3476</v>
+        <v>3516</v>
       </c>
       <c r="C942" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="D942" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="E942">
-        <v>2304121658451</v>
+        <v>2304134152456</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943">
-        <v>3473</v>
+        <v>3515</v>
       </c>
       <c r="C943" t="s">
-        <v>1227</v>
+        <v>1258</v>
       </c>
       <c r="D943" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="E943">
-        <v>2304126490909</v>
+        <v>2304136632537</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944">
-        <v>3474</v>
+        <v>3514</v>
       </c>
       <c r="C944" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="D944" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="E944">
-        <v>2304125252463</v>
+        <v>2304137819753</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945">
-        <v>3475</v>
+        <v>3513</v>
       </c>
       <c r="C945" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="D945" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="E945">
-        <v>2304122204036</v>
+        <v>2304136994103</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946">
-        <v>3472</v>
+        <v>3512</v>
       </c>
       <c r="C946" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="D946" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E946">
-        <v>2304122583798</v>
+        <v>2304137536665</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947">
-        <v>3469</v>
+        <v>3511</v>
       </c>
       <c r="C947" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="D947" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E947">
-        <v>2304053742488</v>
+        <v>2304139092858</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948">
-        <v>3470</v>
+        <v>3510</v>
       </c>
       <c r="C948" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="D948" t="s">
-        <v>1259</v>
+        <v>1265</v>
       </c>
       <c r="E948">
-        <v>2304057777529</v>
+        <v>2304139797567</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949">
-        <v>3471</v>
+        <v>3509</v>
       </c>
       <c r="C949" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="D949" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="E949">
-        <v>2304128726953</v>
+        <v>2304133907314</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950">
-        <v>3468</v>
+        <v>3508</v>
       </c>
       <c r="C950" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="D950" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="E950">
-        <v>2304051598248</v>
+        <v>2304136204118</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951">
-        <v>3467</v>
+        <v>3507</v>
       </c>
       <c r="C951" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="D951" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="E951">
-        <v>2304056687393</v>
+        <v>2304137873149</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952">
-        <v>3463</v>
+        <v>3506</v>
       </c>
       <c r="C952" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="D952" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="E952">
-        <v>2304052912245</v>
+        <v>2304131379493</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953">
-        <v>3464</v>
+        <v>3505</v>
       </c>
       <c r="C953" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="D953" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="E953">
-        <v>2304056589876</v>
+        <v>2304131399832</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954">
-        <v>3465</v>
+        <v>3504</v>
       </c>
       <c r="C954" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="D954" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="E954">
-        <v>2304059112895</v>
+        <v>2304138519012</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955">
-        <v>3466</v>
+        <v>3503</v>
       </c>
       <c r="C955" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="D955" t="s">
-        <v>1267</v>
+        <v>1277</v>
       </c>
       <c r="E955">
-        <v>2304058094853</v>
+        <v>2304132220280</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956">
-        <v>3462</v>
+        <v>3502</v>
       </c>
       <c r="C956" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="D956" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="E956">
-        <v>2304057033505</v>
+        <v>2304132036299</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957">
-        <v>3461</v>
+        <v>3501</v>
       </c>
       <c r="C957" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
       <c r="D957" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="E957">
-        <v>2304053190913</v>
+        <v>2304133000383</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958">
-        <v>3460</v>
+        <v>3500</v>
       </c>
       <c r="C958" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="D958" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="E958">
-        <v>2304056934858</v>
+        <v>2304139337331</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959">
-        <v>3456</v>
+        <v>3499</v>
       </c>
       <c r="C959" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="D959" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="E959">
-        <v>2304056670433</v>
+        <v>2304127910550</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960">
-        <v>3457</v>
+        <v>3499</v>
       </c>
       <c r="C960" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="D960" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="E960">
-        <v>2304052380880</v>
+        <v>2205304365460</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961">
-        <v>3458</v>
+        <v>3498</v>
       </c>
       <c r="C961" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="D961" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="E961">
-        <v>2304055030703</v>
+        <v>2304127842425</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962">
-        <v>3459</v>
+        <v>3497</v>
       </c>
       <c r="C962" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="D962" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="E962">
-        <v>2304052356369</v>
+        <v>2304124586473</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963">
-        <v>3454</v>
+        <v>3496</v>
       </c>
       <c r="C963" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="D963" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="E963">
-        <v>2304055136385</v>
+        <v>2304127325778</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964">
-        <v>3455</v>
+        <v>3495</v>
       </c>
       <c r="C964" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="D964" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="E964">
-        <v>2304052344176</v>
+        <v>2304126482774</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965">
-        <v>3450</v>
+        <v>3494</v>
       </c>
       <c r="C965" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="D965" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="E965">
-        <v>2304054099421</v>
+        <v>2304125320940</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966">
-        <v>3451</v>
+        <v>3493</v>
       </c>
       <c r="C966" t="s">
-        <v>1124</v>
+        <v>1293</v>
       </c>
       <c r="D966" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="E966">
-        <v>2304053381385</v>
+        <v>2304124532429</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967">
-        <v>3452</v>
+        <v>3492</v>
       </c>
       <c r="C967" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="D967" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="E967">
-        <v>2304055530439</v>
+        <v>2304126653299</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968">
-        <v>3453</v>
+        <v>3491</v>
       </c>
       <c r="C968" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="D968" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="E968">
-        <v>2304058453238</v>
+        <v>2304123387339</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969">
-        <v>3449</v>
+        <v>3490</v>
       </c>
       <c r="C969" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="D969" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="E969">
-        <v>2304189986589</v>
+        <v>2304124755109</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970">
-        <v>3442</v>
+        <v>3489</v>
       </c>
       <c r="C970" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="D970" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="E970">
-        <v>2304182876974</v>
+        <v>2304124500543</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971">
-        <v>3443</v>
+        <v>3488</v>
       </c>
       <c r="C971" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="D971" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
       <c r="E971">
-        <v>2304181647631</v>
+        <v>2304121876188</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972">
-        <v>3444</v>
+        <v>3487</v>
       </c>
       <c r="C972" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="D972" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
       <c r="E972">
-        <v>2304184597741</v>
+        <v>2304122873000</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973">
-        <v>3445</v>
+        <v>3486</v>
       </c>
       <c r="C973" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="D973" t="s">
-        <v>1292</v>
+        <v>1303</v>
       </c>
       <c r="E973">
-        <v>2304185806184</v>
+        <v>2304125626923</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974">
-        <v>3446</v>
+        <v>3485</v>
       </c>
       <c r="C974" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="D974" t="s">
-        <v>1292</v>
+        <v>1303</v>
       </c>
       <c r="E974">
-        <v>2304184525342</v>
+        <v>2304123096487</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975">
-        <v>3447</v>
+        <v>3481</v>
       </c>
       <c r="C975" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="D975" t="s">
-        <v>1292</v>
+        <v>1306</v>
       </c>
       <c r="E975">
-        <v>2304183528422</v>
+        <v>2304124940006</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976">
-        <v>3448</v>
+        <v>3484</v>
       </c>
       <c r="C976" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="D976" t="s">
-        <v>1292</v>
+        <v>1306</v>
       </c>
       <c r="E976">
-        <v>2304185678605</v>
+        <v>2304124632069</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977">
-        <v>3440</v>
+        <v>3483</v>
       </c>
       <c r="C977" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="D977" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="E977">
-        <v>2205253355597</v>
+        <v>2304129790891</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978">
-        <v>3441</v>
+        <v>3482</v>
       </c>
       <c r="C978" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="D978" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="E978">
-        <v>2205253268057</v>
+        <v>2304129645959</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979">
         <v>978</v>
       </c>
-      <c r="B979" t="s">
-        <v>1302</v>
+      <c r="B979">
+        <v>3480</v>
       </c>
       <c r="C979" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="D979" t="s">
-        <v>1300</v>
+        <v>1311</v>
       </c>
       <c r="E979">
-        <v>2205253603241</v>
+        <v>2304128378833</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980">
-        <v>3439</v>
+        <v>3479</v>
       </c>
       <c r="C980" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="D980" t="s">
-        <v>1300</v>
+        <v>1313</v>
       </c>
       <c r="E980">
-        <v>2304183161517</v>
+        <v>2304121597919</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981">
-        <v>3440</v>
+        <v>3478</v>
       </c>
       <c r="C981" t="s">
-        <v>1299</v>
+        <v>1314</v>
       </c>
       <c r="D981" t="s">
-        <v>1300</v>
+        <v>1315</v>
       </c>
       <c r="E981">
-        <v>2304183053047</v>
+        <v>2304126632155</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982">
-        <v>3438</v>
+        <v>3477</v>
       </c>
       <c r="C982" t="s">
-        <v>1305</v>
+        <v>1316</v>
       </c>
       <c r="D982" t="s">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="E982">
-        <v>2304184615743</v>
+        <v>2304125130028</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983">
-        <v>3435</v>
+        <v>3476</v>
       </c>
       <c r="C983" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
       <c r="D983" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="E983">
-        <v>2607211889325</v>
+        <v>2304121658451</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984">
-        <v>3437</v>
+        <v>3473</v>
       </c>
       <c r="C984" t="s">
-        <v>1309</v>
+        <v>1294</v>
       </c>
       <c r="D984" t="s">
-        <v>1308</v>
+        <v>1319</v>
       </c>
       <c r="E984">
-        <v>2304185693635</v>
+        <v>2304126490909</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985">
-        <v>3436</v>
+        <v>3474</v>
       </c>
       <c r="C985" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="D985" t="s">
-        <v>1308</v>
+        <v>1319</v>
       </c>
       <c r="E985">
-        <v>2304188618464</v>
+        <v>2304125252463</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986">
-        <v>3434</v>
+        <v>3475</v>
       </c>
       <c r="C986" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="D986" t="s">
-        <v>1308</v>
+        <v>1319</v>
       </c>
       <c r="E986">
-        <v>2304183568623</v>
+        <v>2304122204036</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987">
-        <v>3433</v>
+        <v>3472</v>
       </c>
       <c r="C987" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="D987" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="E987">
-        <v>2304185426177</v>
+        <v>2304122583798</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988">
-        <v>3432</v>
+        <v>3469</v>
       </c>
       <c r="C988" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="D988" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="E988">
-        <v>2304183936693</v>
+        <v>2304053742488</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989">
-        <v>3431</v>
+        <v>3470</v>
       </c>
       <c r="C989" t="s">
-        <v>1315</v>
+        <v>1326</v>
       </c>
       <c r="D989" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="E989">
-        <v>2304189586744</v>
+        <v>2304057777529</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990">
-        <v>3430</v>
+        <v>3471</v>
       </c>
       <c r="C990" t="s">
-        <v>1316</v>
+        <v>1327</v>
       </c>
       <c r="D990" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="E990">
-        <v>2304182727243</v>
+        <v>2304128726953</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991">
-        <v>3428</v>
+        <v>3468</v>
       </c>
       <c r="C991" t="s">
-        <v>1317</v>
+        <v>1328</v>
       </c>
       <c r="D991" t="s">
-        <v>1318</v>
+        <v>1329</v>
       </c>
       <c r="E991">
-        <v>2304183552991</v>
+        <v>2304051598248</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992">
-        <v>3429</v>
+        <v>3467</v>
       </c>
       <c r="C992" t="s">
-        <v>1319</v>
+        <v>1330</v>
       </c>
       <c r="D992" t="s">
-        <v>1318</v>
+        <v>1331</v>
       </c>
       <c r="E992">
-        <v>2304188428487</v>
+        <v>2304056687393</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993">
-        <v>3426</v>
+        <v>3465</v>
       </c>
       <c r="C993" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="D993" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="E993">
-        <v>2304184015836</v>
+        <v>2304059112895</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994">
-        <v>3427</v>
+        <v>3463</v>
       </c>
       <c r="C994" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="D994" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="E994">
-        <v>2304185608251</v>
+        <v>2304052912245</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995">
-        <v>3424</v>
+        <v>3466</v>
       </c>
       <c r="C995" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="D995" t="s">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="E995">
-        <v>2304186094134</v>
+        <v>2304058094853</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996">
-        <v>3425</v>
+        <v>3464</v>
       </c>
       <c r="C996" t="s">
-        <v>1325</v>
+        <v>1336</v>
       </c>
       <c r="D996" t="s">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="E996">
-        <v>2304186073146</v>
+        <v>2304056589876</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997">
-        <v>3423</v>
+        <v>3462</v>
       </c>
       <c r="C997" t="s">
-        <v>1326</v>
+        <v>1337</v>
       </c>
       <c r="D997" t="s">
-        <v>1327</v>
+        <v>1338</v>
       </c>
       <c r="E997">
-        <v>2304186519009</v>
+        <v>2304057033505</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998">
-        <v>3422</v>
+        <v>3461</v>
       </c>
       <c r="C998" t="s">
-        <v>1328</v>
+        <v>1339</v>
       </c>
       <c r="D998" t="s">
-        <v>1329</v>
+        <v>1340</v>
       </c>
       <c r="E998">
-        <v>2304185055446</v>
+        <v>2304053190913</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999">
-        <v>3421</v>
+        <v>3460</v>
       </c>
       <c r="C999" t="s">
-        <v>1317</v>
+        <v>1341</v>
       </c>
       <c r="D999" t="s">
-        <v>1329</v>
+        <v>1342</v>
       </c>
       <c r="E999">
-        <v>2304183208749</v>
+        <v>2304056934858</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000">
-        <v>3420</v>
+        <v>3457</v>
       </c>
       <c r="C1000" t="s">
-        <v>1330</v>
+        <v>1343</v>
       </c>
       <c r="D1000" t="s">
-        <v>1331</v>
+        <v>1344</v>
       </c>
       <c r="E1000">
-        <v>2304183338404</v>
+        <v>2304052380880</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001">
-        <v>3418</v>
+        <v>3458</v>
       </c>
       <c r="C1001" t="s">
-        <v>1332</v>
+        <v>1345</v>
       </c>
       <c r="D1001" t="s">
-        <v>1331</v>
+        <v>1344</v>
       </c>
       <c r="E1001">
-        <v>2304181183705</v>
+        <v>2304055030703</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">