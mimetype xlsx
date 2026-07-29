--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -104,1719 +104,1719 @@
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>Dispoe sobre a criação e regularização da Escola Municipal Frei João Francisco, no Loteamento Santa Helena II.</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.851, de 03 de fevereiro de 2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>Altera o percentual per capita estabelecido no inciso 1º do art 2º da Lei Municipal nº 4.463, de 19 de dezembro de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Banco de Ração e Utensilios para Animais no Municipio de Catalão, e dá outras providencias.</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convenio com a Agencia Goiana de Assistencia Técnica, Extensão Rural e Pesquisa Agropecuária - EMATER, e dá outras providencias.</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Centro Espirita Universalista Mãe Zeferina - Céu Zeferina, e dá outras providencias.</t>
   </si>
   <si>
     <t>Altera a redação do artigo 10 Lei da Municipal nº 4.440/2025, altera a redação do Anexo IX da Lei Municipal 4.129/2023, visando a correção de erro material na nomenclatura de cargo, e dá outras providencias.</t>
   </si>
   <si>
+    <t>“DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CATALÃO PARA O QUADRIÊNIO 2026 - 2029”.</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
     <t>“Dispõe sobre a concessão de isenção de tributos às empresas instaladas no Distrito Minero Industrial de Catalão – DIMIC, e revoga a Lei nº 765, de 28 de abril de 1989.”</t>
   </si>
   <si>
-    <t>28/01/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>“Estima a receita e fixa a despesa do Município de Catalão para o exercício financeiro de 2026”.</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>“Altera a redação do art. 1º da Lei Municipal nº 4.415, de 02 de outubro de 2025”</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO – ADISGO e dá outras providências.”</t>
   </si>
   <si>
     <t>“Autoriza o Município a firmar parceria com a Associação Dos Diabéticos Do Sudeste Goiano – ADISGO, com repasse de recursos financeiros sob a forma de subvenção social, destinados ao custeio das despesas relativas às ações públicas em saúde no ano de 2026, nos termos da Lei Federal nº 13.019/2014, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de ‘Programa de Incentivos a Projetos Habitacionais de Interesse Social’, vinculado aos Programas de Habitação Federal, Estadual ou Municipal”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar parceria com a Associação de Catalão Contra o Câncer – ACCC, mediante Termo de Colaboração, com repasse de recursos a título de subvenção social, nos termos da Lei nº 13.019/2014.”</t>
   </si>
   <si>
     <t>“Cria o ‘Projeto Esporte Total’, autoriza a contratação, por prazo determinado, de servidores para o desempenho de funções temporárias, a fim de atender às necessidades da Secretaria Municipal de Esporte, Juventude e Lazer, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas de natal de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>“Denomina a ponte do Ribeirão dos Bálsamo, localizada na Fazenda Custódia de Ponte José Láudio da Silva”.</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Lei nº 4.435, de 06 de novembro de 2025”.</t>
   </si>
   <si>
     <t>“Dispõe sobre a celebração de parcerias, com repasse de recursos financeiros por valor per capita, entre o Município de Catalão e organizações da sociedade civil que especifica, destinadas ao atendimento educacional em educação infantil e ensino fundamental, e revoga a Lei nº 4.059, de 9 de março de 2023.”</t>
   </si>
   <si>
     <t>“Autoriza a aquisição, por doação do Estado de Goiás, do imóvel que especifica”.</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 4.088, de 06 de junho de 2023, que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Autoriza a cessão em comodato de imóvel urbano, à Irmandade de Nossa Senhora do Rosário de Catalão, na situação e condições que menciona.”</t>
   </si>
   <si>
     <t>Institui o "Dia do Psicopedagogo" no Município de  Catalão  e  dá   outras Providências.</t>
   </si>
   <si>
+    <t>“Declara Utilidade Pública a Associação IMR Catalão CHURCH e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Institui o Dia Municipal dos Legendários no Município de Catalão – Goiás, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Promove alterações nas Leis Municipais nº 2.538, de 18 de dezembro de 2007 e 2.637, de 19 de dezembro de 2008, para reestruturar administrativamente o Instituto de Previdência dos Servidores do Município de Catalão – PREV CATALÃO, unificando sua denominação, instituindo organismos internos e diretorias, suas composições, competências e requisitos; cria o modelo de gestão por resultados, instituindo gratificação de desempenho; cria e extingue cargos, na forma que especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Institui o Sistema Municipal de Agricultura e Desenvolvimento, a Política Agrícola e o Serviço de Inspeção dos produtos de origem animal do Município de Catalão, Estado de Goiás; Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, a Lei Municipal nº 1.818/2000, de 05 de abril de 2000 e a Lei Complementar Municipal nº 3.952, de 16 de dezembro de 2021; revoga as Leis Municipais nº 1.917 de 13 de julho de 2001, nº 2.765, de 15 de setembro de 2010, nº 3.864 de 18 de março de 2021 e nº 3.388, de 18 de maio de 2016, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>Estima a Receita e fixa a Despesas do Municipio de Catalão para o exercicio financeiro de 2026</t>
   </si>
   <si>
-    <t>“Institui o Sistema Municipal de Agricultura e Desenvolvimento, a Política Agrícola e o Serviço de Inspeção dos produtos de origem animal do Município de Catalão, Estado de Goiás; Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, a Lei Municipal nº 1.818/2000, de 05 de abril de 2000 e a Lei Complementar Municipal nº 3.952, de 16 de dezembro de 2021; revoga as Leis Municipais nº 1.917 de 13 de julho de 2001, nº 2.765, de 15 de setembro de 2010, nº 3.864 de 18 de março de 2021 e nº 3.388, de 18 de maio de 2016, e dá outras providências”.</t>
-[...10 lines deleted...]
-  <si>
     <t>Dispoe sobre o Plano Plurianual do Municipio de Catalao para o Quadrienio 2026 a 2029</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
+    <t>“Institui o Programa ‘Casa Melhor’ no Município de Catalão.”</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 3.440, de 08 de dezembro de 2016, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>Altera a Lei Complementar nº 3.440, de 08 de dezembro de 2016, e dá outras providências</t>
   </si>
   <si>
-    <t>03/12/2025</t>
-[...5 lines deleted...]
-    <t>“Institui o Programa ‘Casa Melhor’ no Município de Catalão.”</t>
+    <t>“Autoriza o Município de Catalão a complementar, no exercício de 2025, os recursos financeiros destinados à execução do Termo de Fomento nº 03/2023, celebrado com a Organização da Sociedade Civil Obras Sociais Casa do Caminho Família Lima, nos termos da Lei Federal nº 13.019/2014, da Lei Municipal nº 4.059/2023, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município a firmar parceria com a Fundação Espírita Nova Vida, com repasse de recursos financeiros sob a forma de subvenção social, destinados ao custeio das atividades culturais da entidade no exercício de 2026, nos termos da Lei Federal nº 13.019/2014, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 2.286, de 18 de maio de 2.005, na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>“Promove desafetação de área pública, compensada por subsequente afetação de outra área, na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>“Reescreve a Lei nº 2.455, de 09 de março de 2007, para atualizar a terminologia, a estrutura técnica e a redação, em conformidade com o Estatuto da Pessoa Idosa, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Promove alterações nas Leis Municipais nº 1.899, de 15 de abril de 2001 e 2.637, de 19 de dezembro de 2008, para criar cargos na forma que especifica, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 4.001, de 23 de agosto de 2022, que Instituiu o Código Ambiental do Município de Catalão, Estado de Goiás, para dispor sobre a autorização excepcional às entidades do terceiro setor para a divulgação de apoiadores e parceiros em seus espaços físicos próprios, e dá outras providências.”</t>
   </si>
   <si>
-    <t>27/11/2025</t>
-[...17 lines deleted...]
-    <t>“Autoriza o Município de Catalão a complementar, no exercício de 2025, os recursos financeiros destinados à execução do Termo de Fomento nº 03/2023, celebrado com a Organização da Sociedade Civil Obras Sociais Casa do Caminho Família Lima, nos termos da Lei Federal nº 13.019/2014, da Lei Municipal nº 4.059/2023, e dá outras providências.”</t>
+    <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, à Associação Lions Clube de Catalão, nos termos da Lei Federal nº 13.019/2014, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>“Declara Utilidade Pública a ASSOCIAÇÃO DE KARATÊ GARRAS DO TIGRE”</t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Nossa Senhora do Rosário, exercício 2025”</t>
   </si>
   <si>
-    <t>19/11/2025</t>
-[...5 lines deleted...]
-    <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, à Associação Lions Clube de Catalão, nos termos da Lei Federal nº 13.019/2014, e dá outras providências”.</t>
+    <t>“Altera a Lei Municipal nº 4.129/2023, que dispõe sobre a estrutura administrativa da Câmara Municipal de Catalão: Cria e altera cargos, autoriza a Câmara Municipal de Catalão a realizar concurso público para provimento de cargos efetivos, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza a Câmara Municipal de Catalão a firmar Convênio com o Poder Executivo do Município de Catalão para realização de concurso público em conjunto, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 4.355, de 30 de abril de 2025”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Dispõe sobre a concessão de qualificação de Utilidade Pública a Instituição ICC 30 DE OUTUBRO – Instituto dos Comerciários de Catalão, e dá outras providências”                         </t>
   </si>
   <si>
     <t>“Altera a Nomenclatura da Rua C-12 do Residencial Conquista, para Rua Gaston Gleiber Cardoso”</t>
   </si>
   <si>
-    <t>13/11/2025</t>
-[...11 lines deleted...]
-    <t>“Altera a Lei Municipal nº 4.129/2023, que dispõe sobre a estrutura administrativa da Câmara Municipal de Catalão: Cria e altera cargos, autoriza a Câmara Municipal de Catalão a realizar concurso público para provimento de cargos efetivos, e dá outras providências.”</t>
+    <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com o CLUBE RECREATIVO E ATLÉTICO CATALANO – CRAC – recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a complementar, no exercício de 2025, os recursos financeiros destinados à execução do Termo de Fomento nº 02/2023, celebrado com a Associação Escola Creche São Francisco de Assis, nos termos da Lei Federal nº 13.019/2014, da Lei Municipal nº 4.059/2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Promove alterações na Lei Municipal nº 2.637, de 19 de dezembro de 2008, para criar o cargo que especifica, incluir o art. 9º-A, e dá outras providências.”</t>
   </si>
   <si>
-    <t>06/11/2025</t>
-[...5 lines deleted...]
-    <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com o CLUBE RECREATIVO E ATLÉTICO CATALANO – CRAC – recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências”.</t>
+    <t>“Dispõe sobre o recebimento de doações de bens móveis, imóveis, serviços, inclusive de engenharia, e obras públicas, sem ou com encargos não financeiros, pelos órgãos e entidades da administração pública municipal direta, autárquica e fundacional”.</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>“Promove desafetação de áreas públicas, compensada por subsequente afetação de outra área, na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação da Conferência Municipal de Segurança Alimentar e Nutricional, do Conselho Municipal de Segurança Alimentar e Nutricional e da Câmara Municipal Intersetorial de Segurança Alimentar e Nutricional do Município de Catalão, Estado de Goiás, no âmbito do Sistema Nacional de Segurança Alimentar e Nutricional-SISAN, e dá outras providências. ”</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública a Associação Casa Da Mãe Gestante e dá outras providências. ”</t>
   </si>
   <si>
-    <t>29/10/2025</t>
-[...8 lines deleted...]
-    <t>“Dispõe sobre o recebimento de doações de bens móveis, imóveis, serviços, inclusive de engenharia, e obras públicas, sem ou com encargos não financeiros, pelos órgãos e entidades da administração pública municipal direta, autárquica e fundacional”.</t>
+    <t>“Autoriza o Município de Catalão, por meio do Fundo Municipal do Idoso – COMIC, a celebrar parcerias com organizações da sociedade civil com repasse de recursos financeiros, nos termos do chamamento público 003/2024, bem como das Leis Federais nº 13.019, de 31 de julho de 2014, e nº 13.204, de 14 de dezembro de 2015 e do Decreto Municipal nº 1.173, de 26 de junho de 2018.”</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
+    <t>“Altera os §§ 2º e 3º do art. 5º da Lei nº 3.708, de 23 de outubro de 2019, que dispõe sobre o Conselho Municipal de Educação de Catalão – CME”.</t>
+  </si>
+  <si>
     <t>“Autoriza a cessão em comodato de imóvel urbano, em favor de entidade local, na situação e condições que menciona”.</t>
   </si>
   <si>
-    <t>“Altera os §§ 2º e 3º do art. 5º da Lei nº 3.708, de 23 de outubro de 2019, que dispõe sobre o Conselho Municipal de Educação de Catalão – CME”.</t>
-[...5 lines deleted...]
-    <t>Define estrutura de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Saúde de Catalão - FMS, realocando em quadro próprio da Lei Municipal no 2.637/2008 os cargos que especifica; promove reestruturação administrativa em cargos efetivos da Secretaria Municipal de Saúde, fazendo vinculação dos quadros de cargos que menciona, constantes das Leis Municipais no 1.818/2000, 2.522/2007, 2.567/2008, 2.637/2008 e 4.187/2024, ao Fundo Municipal de Saúde de Catalão FMS, criando anexos específicos da respectiva estrutura, readequando nomenclaturas, pré- requisitos, análises e descrições, lotações, carga horária, número de vagas e características dos cargos que indica criando, ainda, novos cargos e grupos, alterando denominação de grupos existentes, em realocação, extinguindo outros cargos e grupos que menciona; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Saúde de Catalão, com cargos de provimento em comissão e de natureza efetiva, e dá outras providências</t>
+    <t>“Autoriza o Município de Catalão, por meio do Fundo Municipal da Criança e do Adolescente de Catalão-CMDCA, a celebrar parceria com organização da sociedade civil com repasse de recursos financeiros, nos termos do chamamento público 001/2025, bem como da Lei Federal nº 13.019, de 31 de julho de 2014 e do Decreto Municipal nº 1.173, de 26 de junho de 2018.”</t>
   </si>
   <si>
     <t>08/10/2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>“Prorroga, até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação - PME, aprovado por meio da Lei nº 3.275, de 19 de junho de 2015.”</t>
   </si>
   <si>
     <t> 
 “Altera o ANEXO ÚNICO da Lei Municipal de nº 4.325, de 20 de fevereiro de 2025, para majorar o número de vagas de cargos/funções temporárias na forma que especifica, e dá outras providências”.</t>
   </si>
   <si>
-    <t>“Autoriza o Município de Catalão, por meio do Fundo Municipal da Criança e do Adolescente de Catalão-CMDCA, a celebrar parceria com organização da sociedade civil com repasse de recursos financeiros, nos termos do chamamento público 001/2025, bem como da Lei Federal nº 13.019, de 31 de julho de 2014 e do Decreto Municipal nº 1.173, de 26 de junho de 2018.”</t>
+    <t>“Prorroga, até 31 de dezembro de 2026, a vigência do Plano Municipal de Educação - PME, aprovado por meio da Lei nº 3.275, de 19 de junho de 2015.”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão, por meio do Fundo Municipal da Criança e do Adolescente de Catalão -CMDCA, a celebrar parcerias com organizações da sociedade civil com repasse de recursos financeiros, nos termos dos chamamentos públicos 005/2023 e 001/2025, bem como da Lei Federal nº 13.019, de 31 de julho de 2014 e do Decreto Municipal nº 1.173, de 26 de junho de 2018.”</t>
+  </si>
+  <si>
+    <t>Altera nomenclatura e remuneração dos cargos comissionados de chefia que indica, constantes de quadro próprio da Lei Municipal no 2.637/2008, na Secretaria Municipal da Fazenda; cria os cargos efetivos que especifica, incorporando-os a grupo que menciona, na Lei Municipal no 1.818/2000, define a carga horária de cargo efetivo que discrimina, constante desta mesma Lei, e dá outras providências</t>
+  </si>
+  <si>
+    <t>Define estrutura de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Saúde de Catalão - FMS, realocando em quadro próprio da Lei Municipal no 2.637/2008 os cargos que especifica; promove reestruturação administrativa em cargos efetivos da Secretaria Municipal de Saúde, fazendo vinculação dos quadros de cargos que menciona, constantes das Leis Municipais no 1.818/2000, 2.522/2007, 2.567/2008, 2.637/2008 e 4.187/2024, ao Fundo Municipal de Saúde de Catalão FMS, criando anexos específicos da respectiva estrutura, readequando nomenclaturas, pré- requisitos, análises e descrições, lotações, carga horária, número de vagas e características dos cargos que indica criando, ainda, novos cargos e grupos, alterando denominação de grupos existentes, em realocação, extinguindo outros cargos e grupos que menciona; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Saúde de Catalão, com cargos de provimento em comissão e de natureza efetiva, e dá outras providências</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a complementar, no exercício de 2025, os recursos financeiros destinados à execução do Termo de Fomento nº 05/2025, celebrado com a Associação Liga Independente de Futsal Catalão – LIFSCAT, nos termos da Lei Federal nº 13.019/2014, da Lei Municipal nº 3.475/2017, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão, por meio do Fundo Municipal do Idoso – COMIC, a celebrar parceria com organização da sociedade civil com repasse de recursos financeiros, nos termos do chamamento público 003/2024, bem como das Leis Federais nº 13.019, de 31 de julho de 2014, e nº 13.204, de 14 de dezembro de 2015 e do Decreto Municipal nº 1.173, de 26 de junho de 2018.”</t>
+  </si>
+  <si>
+    <t>“Declara Utilidade Pública a ACAPLE – Associação Catalana dos Produtores de Leite”</t>
+  </si>
+  <si>
+    <t>“Declara Utilidade Pública a Associação dos Três Reis Magos e dá outras providências”.</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal no 3.114/2014 para adequar o Sistema de Controle Interno Municipal; altera a Lei Municipal n° 2.637/2008 para criar e adequar o quadro comissionado na Controladoria Geral do Município e altera a Lei Municipal n° 1.818/2000 para criar cargo de natureza efetiva na Controladoria Geral do Município e dá outras providências".</t>
-  </si>
-[...25 lines deleted...]
-    <t>“Institui a identidade visual da Administração Municipal de Catalão – GO, composta por símbolo, slogan e cores oficiais, e dá outras providências.”</t>
   </si>
   <si>
     <t> 
 “Autoriza o Município de Catalão a filiação institucional à Associação Nacional dos Municípios Sedes de Usinas Hidroelétricas e Alagados - AMUSUH e dá outras providências”.</t>
   </si>
   <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>“Institui a identidade visual da Administração Municipal de Catalão – GO, composta por símbolo, slogan e cores oficiais, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação de área pública localizada na Vila Dona Erondina, Município de Catalão-GO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do programa de treinamento de Servidores Públicos em atendimento a pessoas com Transtorno do Espectro Autista (TEA) no município de Catalão/GO, e dá outras providências”.</t>
+  </si>
+  <si>
     <t> 
 “Autoriza o Município de Catalão a realizar a cessão temporária e precária de equipamento público à empresa Romanelli Exportação e Importação Ltda., para fins de exposição em evento específico, e dá outras providências.”</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
+    <t>“Regulamenta o serviço de acolhimento institucional na modalidade abrigo, para atendimento de crianças e adolescentes do Município de Catalão, Estado de Goiás, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
     <t>Altera a Lei nº 4383, de 27 de junho de 2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>10/09/2025</t>
-[...2 lines deleted...]
-    <t>“Regulamenta o serviço de acolhimento institucional na modalidade abrigo, para atendimento de crianças e adolescentes do Município de Catalão, Estado de Goiás, e dá outras providências”.</t>
+    <t>Denomina de "Osvaldo Cardoso de Oliveira" a via atualmente identificada como Rua M-2, localizada no Bairro Portal do Lago II, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
   </si>
   <si>
     <t>“Determina a instituição do ‘Dia da Mãe Atípica’                                                   no Município de Catalão e dá outras providências”</t>
   </si>
   <si>
-    <t>05/09/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Denomina de "Carlos Alberto Xavier" a via atualmente identificada como Rua Mandaguari, localizada no Bairro Portal do Lago II, e dá outras providências.</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
-    <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Exposição Agropecuária de Catalão exercício 2025”</t>
+    <t>“Autoriza o Município de Catalão, Estado de Goiás, a alienar, mediante dação em pagamento, imóveis de sua propriedade com o objetivo de resolução de demanda judicial, e dá outras providências”.</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
-    <t>"Declara de Utilidade Pública a ASSOCIAÇÃO GOIANA DO CORAÇÃO - AGC, e dá outras providências”</t>
-[...5 lines deleted...]
-    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”</t>
+    <t>“Autoriza o Município de Catalão a promover a filiação institucional à Associação Comercial, Industrial e de Serviços e à Câmara de Dirigentes Lojistas – ACIC/CDL, visando utilização do banco de dados do SPC-Brasil e dá outras providências”.</t>
   </si>
   <si>
     <t> 
 “Autoriza o Município de Catalão a celebrar convênio com o Município de Coromandel/MG para repasse de recursos destinados à construção de balsa de travessia e dá outras providências.”</t>
   </si>
   <si>
-    <t>“Autoriza o Município de Catalão a promover a filiação institucional à Associação Comercial, Industrial e de Serviços e à Câmara de Dirigentes Lojistas – ACIC/CDL, visando utilização do banco de dados do SPC-Brasil e dá outras providências”.</t>
-[...2 lines deleted...]
-    <t>“Autoriza o Município de Catalão, Estado de Goiás, a alienar, mediante dação em pagamento, imóveis de sua propriedade com o objetivo de resolução de demanda judicial, e dá outras providências”.</t>
+    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”</t>
+  </si>
+  <si>
+    <t>“Reconhece a Língua Brasileira de Sinais (Libras) como meio de comunicação e instrução no Município de Catalão e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública a ASSOCIAÇÃO GOIANA DO CORAÇÃO - AGC, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Exposição Agropecuária de Catalão exercício 2025”</t>
+  </si>
+  <si>
+    <t>“Autoriza a dispensa do pagamento de taxas e licenças por comerciantes locais, na situação e condições que menciona”.</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>“Promove desafetação de área pública na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização da Expo Sudeste 2025, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o remanejamento, ‘transposição e transferência de dotações orçamentárias’ constantes da Lei Orçamentária Anual de 2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa ‘Água para Viver’ no Município de Catalão, Goiás”.</t>
   </si>
   <si>
-    <t>21/08/2025</t>
-[...11 lines deleted...]
-    <t>“Autoriza a dispensa do pagamento de taxas e licenças por comerciantes locais, na situação e condições que menciona”.</t>
+    <t>“Autoriza o Poder Executivo do Município de Catalão, Estado de Goiás, a conceder Auxílio Financeiro à atleta catalana que especifica, para participação em torneio oficial de nível mundial levando o nome deste Ente Federado, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 4.375, de 11 de junho de 2025 que dispõe sobre o programa de recuperação e estímulo à quitação de débitos fiscais – PRC-2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da aquisição, estocagem, comercialização, reciclagem, processamento e benefício de materiais sem comprovação de origem, na forma que especifica.”</t>
   </si>
   <si>
-    <t>13/08/2025</t>
-[...8 lines deleted...]
-    <t>Institui a Lei de Diretrizes Orcamentarias, que dispoe sobre as diretrizes gerais para a elaboração da Lei Orcamentaria de 2026 e da outras providencias.</t>
+    <t>“Autoriza desapropriação dos imóveis que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>27/06/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>Dispõe sobre a concessão de qualificação de Utilidade Pública a Instituição ROTARY CLUB CENTENÁRIO, e dá outras providências.</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo, via Secretaria Municipal de Saúde de Catalão e respectivo Fundo Municipal de Saúde – FMS, a contratar profissionais que especifica, para atender à necessidade temporária de excepcional interesse público da administração municipal, e dá outras providências. ”
  </t>
   </si>
   <si>
-    <t>“Autoriza desapropriação dos imóveis que menciona, e dá outras providências”.</t>
+    <t>Dispõe sobre a concessão de qualificação de Utilidade Pública a Instituição ROTARY CLUB CENTENÁRIO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>“Denomina “Rua Edivaldo José Borges” a Rua A, localizada no Loteamento Europa, e o trecho da Rua Seiscentos e Onze, no Loteamento Monsenhor Souza.”</t>
+  </si>
+  <si>
+    <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2026 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>“Altera o art. 19 da Lei Complementar nº 3.440, de 08 de dezembro de 2016 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para majorar o número de vagas do cargo comissionado de Assessor Especial que indica, criar referido cargo nas Secretarias e Pastas que especifica, criar os cargos comissionados de Assessor de Provisão e Execução de Compras Públicas e Assessor de Informações Contábeis e Prestação de Contas, nas Secretarias que menciona, e dá outras providências” </t>
+  </si>
+  <si>
+    <t>“Cria, na estrutura administrativa de que trata a Lei Municipal nº 2.637, de 19 de dezembro de 2008, a Secretaria Municipal de Ação Urbana, com a transferência de cargos de provimento em comissão, criação de novos cargos comissionados, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Institui a Lei de Diretrizes Orcamentarias, que dispoe sobre as diretrizes gerais para a elaboração da Lei Orcamentaria de 2026 e da outras providencias.</t>
   </si>
   <si>
     <t> “Dispõe sobre a criação e regularização de Unidades de Saúde Pública do Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
+    <t>“Dispõe sobre o programa de recuperação e estímulo à quitação de débitos fiscais – PRC-2025 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
     <t>“Dispõe sobre a realização de despesas com viagens ao exterior no âmbito do serviço público municipal, estabelece critérios para concessão de passagens e ajudas de custo e dá outras providências”.</t>
   </si>
   <si>
-    <t>11/06/2025</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre o programa de recuperação e estímulo à quitação de débitos fiscais – PRC-2025 e dá outras providências”.</t>
+    <t xml:space="preserve">“Altera a Lei Municipal nº 1.818/2000, de 05 de abril de 2000, para majorar o número de vagas dos cargos de provimento efetivo que especifica, junto ao Fundo Municipal de Educação de Catalão – FME, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2025, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a celebrar contrato de comodato com a Cooperativa Agropecuária de Catalão – COACAL, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com a Cooperativa Agropecuária de Catalão – COACAL e dá outras providências”.
+ </t>
   </si>
   <si>
     <t>Define as alíquotas de contribuição previdenciária do Município para o INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE CATALÃO – PREV CATALÃO e demais providências na forma da Lei.
  </t>
   </si>
   <si>
-    <t>05/06/2025</t>
-[...12 lines deleted...]
-    <t xml:space="preserve">“Altera a Lei Municipal nº 1.818/2000, de 05 de abril de 2000, para majorar o número de vagas dos cargos de provimento efetivo que especifica, junto ao Fundo Municipal de Educação de Catalão – FME, e dá outras providências”. </t>
+    <t>“Promove alterações na Lei Municipal nº 2.637, de 19 de dezembro de 2008, que estabeleceu nova organização, estrutura e funcionamento dos órgãos da Prefeitura Municipal de Catalão, Estado de Goiás, passando a criar cargos na forma que especifica, majorar número de vagas de cargos que indica, modificar os requisitos de provimento do cargo que menciona, todos de provimento em comissão junto à Secretaria Municipal de Saúde, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para criar o cargo comissionado que especifica, nas secretarias e órgãos que indica, e dá outras providências”. </t>
   </si>
   <si>
-    <t>29/05/2025</t>
-[...2 lines deleted...]
-    <t>“Promove alterações na Lei Municipal nº 2.637, de 19 de dezembro de 2008, que estabeleceu nova organização, estrutura e funcionamento dos órgãos da Prefeitura Municipal de Catalão, Estado de Goiás, passando a criar cargos na forma que especifica, majorar número de vagas de cargos que indica, modificar os requisitos de provimento do cargo que menciona, todos de provimento em comissão junto à Secretaria Municipal de Saúde, e dá outras providências”.</t>
+    <t>Autoriza o Município de Catalão, Estado de Goiás, a conceder subvenção social, nos termos da Lei Federal nº 13.019/2014, à Irmandade de Nossa Senhora do Rosário de Catalão, conforme especifica, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
   </si>
   <si>
     <t>“Declara Utilidade Pública a Associação Grupo de Palhaços Voluntários e dá outras providências”.</t>
   </si>
   <si>
-    <t>21/05/2025</t>
-[...2 lines deleted...]
-    <t>Autoriza o Município de Catalão, Estado de Goiás, a conceder subvenção social, nos termos da Lei Federal nº 13.019/2014, à Irmandade de Nossa Senhora do Rosário de Catalão, conforme especifica, e dá outras providências. ”</t>
+    <t>“Dispõe sobre a criação e regularização de Unidades Escolares da rede pública municipal de ensino do Município de Catalão”.</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para consolidar a nomenclatura e atribuições da Assessoria Especial de Gabinete, passando a denominá-la de Assessoria Especial para Assuntos Extraordinários de Interesse do Município, e adequar vencimento do cargo que especifica, e dá outras providências”. </t>
   </si>
   <si>
-    <t>13/05/2025</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre a criação e regularização de Unidades Escolares da rede pública municipal de ensino do Município de Catalão”.</t>
+    <t xml:space="preserve">“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para majorar o número de vagas dos cargos comissionados de Chefe de Equipe de Trabalho, níveis I e II, bem como do Assessor de Gabinete, na forma que especifica, criar cargos comissionados da mesma natureza deste, nas secretarias e órgãos que indica, unificar as respectivas atribuições, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para criar o cargo comissionado que especifica, junto ao Fundo Municipal de Educação de Catalão - FME, e dá outras providências.”. </t>
   </si>
   <si>
     <t>“Altera o ANEXO ÚNICO da Lei Municipal de nº 4.325, de 20 de fevereiro de 2025, para majorar o número de vagas de cargos/funções temporárias da forma que especifica, e dá outras providências”
  </t>
   </si>
   <si>
-    <t>06/05/2025</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">“Altera a Lei Municipal nº 2.637, de 19 de dezembro de 2008, para majorar o número de vagas dos cargos comissionados de Chefe de Equipe de Trabalho, níveis I e II, bem como do Assessor de Gabinete, na forma que especifica, criar cargos comissionados da mesma natureza deste, nas secretarias e órgãos que indica, unificar as respectivas atribuições, e dá outras providências”. </t>
+    <t>“Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa IVONETE DA SILVA CORREIA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Altera o Anexo VII da Lei Municipal nº 1.818/2000, de 05 de abril de 2000, para criar e incorporar o cargo que adiante especifica, modificar os requisitos de provimento dos cargos que menciona, adequar a carga horária semanal de trabalho do cargo que aponta e retificar a síntese dos deveres do cargo que indica, todos relativos à estrutura administrativa de provimento efetivo da Superintendência Municipal de Água e Esgoto de Catalão – SAE, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“Altera dispositivos das Leis Municipais nº 3.450, de 4 de janeiro de 2017, e nº 3.499, de 14 de setembro de 2017, que tratam da composição de conselhos municipais, e dá outras providências.
+ </t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ANDERSON FRANCISCO DE LIMA, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ANTÔNIO BATISTA FELIPE JUNIOR - ME, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.”</t>
   </si>
   <si>
     <t> 
 “Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”
  </t>
   </si>
   <si>
-    <t>30/04/2025</t>
-[...15 lines deleted...]
-    <t>“Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa IVONETE DA SILVA CORREIA, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências. ”</t>
+    <t>“Autoriza o Poder Executivo do Município de Catalão, Estado de Goiás, a conceder Auxílio Financeiro às atletas catalanas que especifica, para participação em torneios oficiais de nível mundial levando o nome deste Ente Federado, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA RUA MINAS GERAIS, EM TODA A SUA EXTENSÃO, LOCALIZADA NO DISTRITO DE PIRES BELO, PARA RUA MAURO FRANCISCO DE MESQUITA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>“Denomina de Estrada Francelino José Borges a Estrada Rural que se inicia no Bairro Paineiras e termina na GO-305.”</t>
   </si>
   <si>
-    <t>23/04/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>“Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos Municipais, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providências.”</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
-    <t>Institui o Dia Municipal do Motorista de Aplicativo no Município de Catalão – Goiás, e dá outras providências.</t>
+    <t>“Altera a Lei nº 2.517, de 04 de outubro de 2007, que denomina logradouro público, conforme especifica”.</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
-    <t>Altera o art. 5º da Lei nº 4.286, de 25 de novembro de 2024, que autoriza realização de permuta de imóveis na forma como especifica.</t>
-[...5 lines deleted...]
-    <t>Altera a Lei nº 2.517, de 04 de outubro de 2007, que denomina logradouro público, conforme especifica.</t>
+    <t> 
+“Altera o art. 5º da Lei nº 4.286, de 25 de novembro de 2024, que autoriza realização de permuta de imóveis na forma como especifica”</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Motorista de Aplicativo no Município de Catalão – Goiás, e dá outras providências”.</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal nº 3.613, de 21 de dezembro de 2018, para dispor sobre a possibilidade de emissão de licenças para execução de obras e habite-se nos casos e condições que especifica, e dá outras providências”.
  </t>
   </si>
   <si>
-    <t>Institui o Dia Municipal do Motorista de Aplicativo no Município de Catalão – Goiás, e dá outras providências”.</t>
-[...6 lines deleted...]
-    <t>“Altera a Lei nº 2.517, de 04 de outubro de 2007, que denomina logradouro público, conforme especifica”.</t>
+    <t>Altera a Lei nº 2.517, de 04 de outubro de 2007, que denomina logradouro público, conforme especifica.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera o art. 5º da Lei nº 4.286, de 25 de novembro de 2024, que autoriza realização de permuta de imóveis na forma como especifica.</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Motorista de Aplicativo no Município de Catalão – Goiás, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 4.277, de 31 de outubro de 2024”.</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas de datas festivas em 2025, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública a ASSOCIAÇÃO ESTADUAL ETNIAS CIGANAS DE GOIAS – AEEC-GO, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.277, de 31 de outubro de 2024.</t>
   </si>
   <si>
     <t>Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas de datas festivas em 2025 e dá outras providências.</t>
   </si>
   <si>
-    <t>11/04/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>Valor da Terra Nua VTN CATALÃO para ITR - 2025.</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
-    <t>Denomina de Avenida José Lázaro Ferreira Campos, a Avenida do Contorno nos trechos localizados nos Bairros Copacabana I, II e Vila Rica, município de Catalão e dá outras providências</t>
+    <t>“Altera a Lei nº 4.094, de 30 de junho de 2023”.</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
-    <t>Dispõe sobre a Regulamentação do uso e limpeza de cabeamentos e fiações dos postes de iluminação pública no município de Catalão-Go.</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">“Denomina de Avenida José Lázaro Ferreira Campos, a Avenida do Contorno nos trechos localizados nos Bairros Copacabana I, II e Vila Rica, município de Catalão e dá outras providências”. </t>
+    <t>“Altera a Lei nº 4.281, de 11 de novembro de 2024, que dispõe sobre a desafetação de área pública municipal que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+“Altera a Lei Municipal nº 3.858/2021, modificando a redação do parágrafo único do art. 3º e art. 4º, neste incluindo incisos e acrescendo um parágrafo, para dispor sobre os prazos de vigência dos contratos temporários, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Altera as Leis Municipais nº 3.866/2021 e 3.873/2021, modificando a redação do art. 2º, em ambas, para dilatar os prazos de vigência dos contratos temporários, e dá outras providências”. </t>
   </si>
   <si>
     <t>            “DISPÕE SOBRE A REGULAMENTAÇÃO DO USO E LIMPEZA DE CABEAMENTOS E FIAÇÕES DOS POSTES DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE CATALÃO-GO”.
  </t>
   </si>
   <si>
-    <t xml:space="preserve">“Altera as Leis Municipais nº 3.866/2021 e 3.873/2021, modificando a redação do art. 2º, em ambas, para dilatar os prazos de vigência dos contratos temporários, e dá outras providências”. </t>
-[...9 lines deleted...]
-    <t>“Altera a Lei nº 4.094, de 30 de junho de 2023”.</t>
+    <t xml:space="preserve">“Denomina de Avenida José Lázaro Ferreira Campos, a Avenida do Contorno nos trechos localizados nos Bairros Copacabana I, II e Vila Rica, município de Catalão e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Estadual Etnias Ciganas de Goiás - AEEC-GO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.094, de 30 de junho de 2023.</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.281, de 11 de novembro de 2024, que dispõe sobre a desafetação de área pública municipal que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.858/2021, modificando a redação do parágrafo único do art. 3º e art. 4º, neste incluindo incisos e acrescendo um parágrafo, para dispor sobre os prazos de vigência dos contratos temporários, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Altera as Leis Municipais nº 3.866/2021 e 3.873/2021, modificando a redação do art. 2º, em ambas, para dilatar os prazos de vigência dos contratos temporários, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Regulamentação do uso e limpeza de cabeamentos e fiações dos postes de iluminação pública no município de Catalão-Go.</t>
+  </si>
+  <si>
+    <t>Denomina de Avenida José Lázaro Ferreira Campos, a Avenida do Contorno nos trechos localizados nos Bairros Copacabana I, II e Vila Rica, município de Catalão e dá outras providências</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Desafeta, para fins de reparcelamento, as áreas públicas indicadas na matrícula imobiliária nº 45.600, registro R.3, do Livro 2-Registro Geral, do Cartório de Registro de Imóveis de Catalão/GO, e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
   </si>
   <si>
     <t>Desafeta, para fins de reparcelamento, as áreas públicas indicadas na matrícula imobiliária nº 45.600, registro R.3, do Livro 2-Registro Geral, do Cartório de Registro de Imóveis de Catalão/GO, e dá outras providências.</t>
   </si>
   <si>
-    <t>26/03/2025</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">“Desafeta, para fins de reparcelamento, as áreas públicas indicadas na matrícula imobiliária nº 45.600, registro R.3, do Livro 2-Registro Geral, do Cartório de Registro de Imóveis de Catalão/GO, e dá outras providências”. </t>
+    <t>“Declaro alterado o nome da Rua 93 no bairro Castelo Branco para Leonardo Martins ‘Léo Gato Preto’”.</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>“Altera o Anexo Único da Lei Municipal nº 4.326, de 20 de fevereiro de 2025, para redenominar cargos e modificar os requisitos de habilitação mínima para provimento de funções temporárias, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>"Declaro alterado o nome da Rua 93 no bairro Castelo Branco, para Leonardo Martins".</t>
   </si>
   <si>
     <t>"Altera o Anexo Único da Lei Municipal nº 4.326, de 20 de fevereiro de 2025, para redenominar cargos e modificar os requisitos de habilitação mínima para provimento de funções temporárias, e dá outras providências".</t>
   </si>
   <si>
-    <t>20/03/2025</t>
-[...8 lines deleted...]
-    <t>“Declaro alterado o nome da Rua 93 no bairro Castelo Branco para Leonardo Martins ‘Léo Gato Preto’”.</t>
+    <t>“Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com o Instituto Professor João Margon Vaz e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a repassar recursos financeiros ao Instituto Professor João Margon Vaz e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Administração, a alienar terreno de propriedade do Município de Catalão, situado no Loteamento Monsenhor Souza, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Denomina de Praça Vereador Luizmar Arantes, a praça no Bairro Evelina Nour.</t>
+  </si>
+  <si>
+    <t>Autoriza a alienação, por permuta de imóveis, na forma como especifica.</t>
+  </si>
+  <si>
+    <t>  “Denomina de Setor de Formação Continuada para Educadores e Educadoras da Rede Municipal de Ensino de Catalão Israel Macêdo, o imóvel que especifica, vinculado à estrutura da Secretaria Municipal de Educação”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a repassar recursos financeiros ao Instituto Professor João Margon Vaz e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Administração, a alienar terreno de propriedade do Município de Catalão, situado no Loteamento Monsenhor Souza, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>"Denomina de Praça Luizmar Arantes, a praça no Bairro Evelina Nour".</t>
+  </si>
+  <si>
+    <t>"Autoriza a alienação, por permuta de imóveis, na forma como especifica".</t>
   </si>
   <si>
     <t>"Denomina de Setor de Formação Continuada para Educadores e Educadoras da Rede Municipal de Ensino de Catalão Israel Macêdo, o imóvel que especifica, vinculado à estrutura da Secretaria Municipal de Educação".</t>
   </si>
   <si>
-    <t>28/02/2025</t>
-[...29 lines deleted...]
-    <t>“Autoriza o Poder Executivo Municipal a repassar recursos financeiros ao Instituto Professor João Margon Vaz e dá outras providências.”</t>
+    <t>Autoriza o Poder Executivo, via Fundo Municipal de Educação, a contratar profissionais por tempo determinado na área da Educação, para atender à necessidade temporária de excepcional interesse público da administração municipal </t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo, via Fundo Municipal de Assistência Social, a contratar profissionais por tempo determinado na área da Ação Social, para atender à necessidade temporária de excepcional interesse público da administração municipal. ”</t>
+  </si>
+  <si>
+    <t>Altera a Lei de Diretrizes Orçamentárias, Lei nº 4.244/2024, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2025 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>"Altera o Plano Plurianual para o período de 2022 a 2025 e dá outras providencias. ”</t>
+  </si>
+  <si>
+    <t>“Altera os Quadros I – Despesas por Órgão de Governo, II – Elemento da Despesa Sintético e III – Despesas por Unidades Orçamentárias, bem como os Anexos I, II.A, IV, V, VI, VII, VIII, IX e o Anexo do Q.D.D da Lei Municipal nº 4.297, de 19 de dezembro de 2024, para adequação orçamentária.”</t>
+  </si>
+  <si>
+    <t>“Determina, no Município de Catalão, que as unidades Credenciadas no Sistema Único de Saúde – SUS, bem como as da rede privada. Ofereçam leito separado para as mães de natimorto e mães com óbito fetal.</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo, via Fundo Municipal de Educação, a contratar profissionais por tempo determinado na área da Educação, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo, via Fundo Municipal de Assistência Social, a contratar profissionais por tempo determinado na área da Ação Social, para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
+  </si>
+  <si>
+    <t>"Altera a Lei de Diretrizes Orçamentárias, Lei nº 4.244/2024, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2025 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>"Altera o Plano Plurianual para o período de 2022 a 2025 e dá outras providencias”.</t>
+  </si>
+  <si>
+    <t>“Altera os Quadros I – Despesas por Órgão de Governo, II – Elemento da Despesa Sintético e III – Despesas por Unidades Orçamentárias, bem como os Anexos I, II.A, IV, V, VI, VII, VIII, IX e o Anexo do Q.D.D da Lei Municipal nº 4.297, de 19 de dezembro de 2024, para adequação orçamentária”.</t>
   </si>
   <si>
     <t>“Determina, no Município de Catalão, que as unidades Credenciadas no Sistema Único de Saúde – SUS, bem como as da rede privada, ofereçam leito separado para as mães de natimorto e mães com óbito fetal".</t>
   </si>
   <si>
-    <t>20/02/2025</t>
-[...32 lines deleted...]
-    <t>Autoriza o Poder Executivo, via Fundo Municipal de Educação, a contratar profissionais por tempo determinado na área da Educação, para atender à necessidade temporária de excepcional interesse público da administração municipal </t>
+    <t>“Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.738/2008.”</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO – ADISGO e dá outras providências".</t>
   </si>
   <si>
-    <t>19/02/2025</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.738/2008.”</t>
+    <t> “Autoriza o Município a firmar parceria com a Associação Pestalozzi de Catalão, com repasse de recursos financeiros, sob a forma de subvenção social, para a contratação de serviços de transporte dos alunos do CAEE SANTA CLARA, nos termos da Lei Federal nº 13.019/2014 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a doar frações ideais de terreno de sua propriedade às famílias do município e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências”</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município a firmar parceria com a Associação Pestalozzi de Catalão, com repasse de recursos financeiros, sob a forma de subvenção social, para a contratação de serviços de transporte dos alunos do CAEE SANTA CLARA, nos termos da Lei Federal nº 13.019/2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doar frações ideais de terreno de sua propriedade às famílias do município e dá outras providências".</t>
   </si>
   <si>
-    <t>13/02/2025</t>
-[...14 lines deleted...]
-    <t> “Autoriza o Município a firmar parceria com a Associação Pestalozzi de Catalão, com repasse de recursos financeiros, sob a forma de subvenção social, para a contratação de serviços de transporte dos alunos do CAEE SANTA CLARA, nos termos da Lei Federal nº 13.019/2014 e dá outras providências”.</t>
+    <t>"Altera o art. 99, inciso II, da Lei Complementar nº 3.952, de 16 de dezembro de 2021, que Institui o Novo Código Tributário do Município de Catalão e dá outras providências".</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.315</t>
+  </si>
+  <si>
+    <t>Disciplina a instalação, funcionamento, administração e fiscalização de Cemitérios Públicos e Privados no Município de Catalão, Estado de Goiás, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.314</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal, por intermédio da Secretaria Municipal de Finanças, a proceder com o encontro de contas e à compensaçãotributária de créditos relativos ao IPTU — IMPOSTO PREDIAL TERRITORIAL URBANO - COMPETÊNCIA DE 2019, com débitos do exercício de 2025, por força dos efeitos de decisão judicial transitada em julgado, na forma que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.313</t>
+  </si>
+  <si>
+    <t>Desafeta Área Pública Municipal que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.312</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa GLEY CRISTINO DOS SANTOS, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.311</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa RODO GOIÁS TRANSPORTES &amp; LOGÍSTICA LIDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.310</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALEXANDRE DE OLIVEIRA TEODORO VAZ, nome fantasia GIRASSOL TOLDOS, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.309</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALUMINAÇO FABRICAÇÃO E MONTAGENS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outrasprovidências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.308</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa CATALÃO BANDNET SERVIÇOS MULTIMIDIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.307</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa J.R. PORTAS E PORTAIS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.306</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALMEIDA MÁQUINAS E IMPLEMENTOS AGRÍCOLAS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.305</t>
+  </si>
+  <si>
+    <t>Autoriza a aquisição por compra e venda, permuta, ou desapropriação consensual ou litigiosa, dos terrenos que especifica, localizados na zona urbana deste Município, marginais ao Parque Ecológico Severo Gomides Neto, para composição de sua área de infraestrufura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.304</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à COOPERATIVA DOS TRANSPORTADORES AUTÔNOMOS DO BRASIL - BRASCOOP, por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geraçãode emprego e renda e dá outras providências</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.303</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa JR GESSO LTDA., por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.302</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa METAL CAT METALURGICA CATALANA LTDA, por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.301</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa PROTECTOR AGRO INDUSTRIA E COMÉRCIO LTDA., por atender aos requisitos da Lei Municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.300</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa MARCINHO EMPREENDIMENTO EIRELI, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.298</t>
+  </si>
+  <si>
+    <t>Altera as disposições do artigo 2° da Lei Municipal n° 3.057/2013, de 03 de dezembro de 2013, na forma que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.276</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal, diretamente ou por intermédio dos Fundos Municipais que especifica, a repassar recursos financeiros decorrentes de emendas parlamentares às instituições beneficiadas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.275</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SEBASTIÃO PIRES MONTEIRO, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.273</t>
+  </si>
+  <si>
+    <t>Dá o nome de AVENIDA VILMA ROSA DE MORAIS à Avenida 01, localizada no Loteamento Jardim Athenas, e o seu prolongamento no Loteamento Village I, denominado como Quinta Avenida.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.263</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SGP TECNOLOGIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.262</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa DUDA MUCK LTDA ME, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.261</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa W. SERVIÇOS RODRIGUES LTDA ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.260</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa R&amp;S ENGENHARIA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.259</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa CASA BELLA PLANEJAMENTOS DE MADEIRAS LTDA ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.258</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa KDIESEL PEÇAS SERVIÇOS E TRANSPORTES LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.257</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa RICCA PLANEJADOS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.256</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa PENSAR AGRONEGOCIOS E SERVIÇOS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.255</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa ALLQUIMICA INDUSTRIA E COMERCIO LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.254</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa VAREJÃO COMERCIO DE FRUTAS E VERDURAS LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.250</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa ORL TRANSPORTES LTDA, por atender aos requisitos da lei municipal de nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.249</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa TOP ALUMINIOS E TOLDOS LTDA, por atender aos requisitos da lei municipal de nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.248</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa SEBASTIÃO PIRES MONTEIRO, por atender aos requisitos da lei municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
+  </si>
+  <si>
+    <t>Lei Ordinária nº 4.247</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa LUCIANA ASSIS DA FONSECA-ME, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outrasprovidências</t>
   </si>
   <si>
     <t>Lei Ordinária nº 4.246</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à Empresa DISTRIBUIDORA LIDERANÇA CATALANA LTDA, por atender aos requisitos da lei municipal n° 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providências</t>
   </si>
   <si>
-    <t>13/01/2025</t>
-[...208 lines deleted...]
-  <si>
     <t>"Estima a Receita e fixa a depesa do Município de CATALÃO, para exercício financeiro de 2.025 e, dá outras providências"</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>"Institui a Lei de Diretrizez Orçamentãrias, que dispõe sobre as diretrizes gerais para elaboração da Lei Orçamentãria de 2025 e dá outras providências"</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>"Dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais - PRC-2024 e dá outras providências".</t>
   </si>
   <si>
     <t>02/05/2024</t>
   </si>
   <si>
+    <t>"Altera o Plano Plurianual para o período de 2.022 a 2.025 e das outras providências"</t>
+  </si>
+  <si>
+    <t>12/01/2024</t>
+  </si>
+  <si>
     <t>"Altera a Lei de Diretrizes Orçamentárias, Lei nº 4.090/2023, que dispôe sobre as diretrizes gerias para a elaboração da Lei Orçamentarária de 2.024 e dá outras providências"</t>
-  </si>
-[...4 lines deleted...]
-    <t>"Altera o Plano Plurianual para o período de 2.022 a 2.025 e das outras providências"</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de Catalão, para o  exercício financeiro de 2.024 e, dá outras providências"</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t xml:space="preserve">
 "Institui normas sobre polícia administrativa no Município de Catalão, Estado de Goiás".
 </t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>"Faz adaptação, alteração e inclusão de dispositivos legais à Lei Municipal n°2.538, de 18 de dezembro de 2007, que dispõe sobre o Regime Próprio de Previdência Social do Município de Catalão, Estado de Goiás".</t>
   </si>
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>"INSTITUI A REFORMA DA PREVIDÊNCIA NO REGIME DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE CATALÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
+    <t>"Revoga dispositivo da Lei n°4.048, de 27 de dezembro de 2022".</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal, via Fundo Municipal de Saúde, a repassar recursos financeiros à Santa Casa de Misericórdia de Catalão, Estado de Goiás, E dá outras providências".</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal, através do Fundo Municipal de Meio Ambiente de Catalão, a conceder Subvenção Social Universidade Federal de Catalão - UFCAT, destinado a execução do Projeto Mapeamento e levantamento das nascentes na Área Urbana de Catalão (GO) - 2023 a 2027 e dá outras providências". </t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar e dá outras providências". </t>
+  </si>
+  <si>
+    <t>"Cria cargos de provimento em Comissão de Diretor Geral do centro de Atenção Psicossocial CAPS AD III " Joana  Gomide Margon" na formaque especifica e dá outras providências".</t>
+  </si>
+  <si>
+    <t>"Fica garantido as crianças e aos adolescentes em situação de violência e vulnerabilidade a prioridade de vagas nas escolas da rede municipal de ensino de Catalão".</t>
+  </si>
+  <si>
+    <t>"Dá o nome de Manoel Ribeiro Da Silva à última rua da comunidade da cisterna".</t>
+  </si>
+  <si>
     <t>"Institui a criação do prêmio aluno nota dez no âmbito da câmera municipal de Catalão".</t>
   </si>
   <si>
-    <t>09/11/2023</t>
-[...20 lines deleted...]
-    <t>"Revoga dispositivo da Lei n°4.048, de 27 de dezembro de 2022".</t>
+    <t>"Autoriza a dação em pagamento de imóveis que menciona em cumprimento a composição para desapropriação de Àreas homologado judicialmente (Autos n° 5506264-11.2019.8.09.0029)  e dá outras providências".</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da apresentação do Cartão de Vacina no ato da matrícula nas unidades de ensino público municipal".</t>
   </si>
   <si>
-    <t>06/11/2023</t>
-[...2 lines deleted...]
-    <t>"Autoriza a dação em pagamento de imóveis que menciona em cumprimento a composição para desapropriação de Àreas homologado judicialmente (Autos n° 5506264-11.2019.8.09.0029)  e dá outras providências".</t>
+    <t>"Autoriza o Município de Catalão, Estado de Goiás, a adquirir e doar, nos termo e para os fins indicados, kits de pneus às categorias de profissionais que abaixo especifica, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>"Autoriza o poder Executivo do Município de Catalão, Estado de Goiás, a realizar Processo Seletivo Público para contratação de Agentes comunitários de Saúde".</t>
   </si>
   <si>
     <t>"Institui o dia Municipal da Saúde, no Município de Catalão e dá outras outras providências".</t>
   </si>
   <si>
-    <t>25/10/2023</t>
-[...5 lines deleted...]
-    <t>"Autoriza o Município de Catalão, Estado de Goiás, a adquirir e doar, nos termo e para os fins indicados, kits de pneus às categorias de profissionais que abaixo especifica, e dá outras providências".</t>
+    <t>"Altera a Lei n° 4.083, de 04 de maio de 2023 que Dispõe sobre o Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, Conselho Tutelar, e reestrutura o Fundo Municipal dos Direitos da Criança e do Adolescente nos termos previstos na Lei Federal n° 8.069 de 13 de julho de 1990 - Estatuto da Criança e do Adolescente e na Constituição Federal de 1998 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a autorização para  Abertura de Crédito Nacional Adicional Suplementar, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a firmar convênio com o Tribunal de Justiça do Estado de Goiás para cessão de servidor municipal e dá outras providências."</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para  abertura de Crédito Adicional e de Natureza Especial, e dá outras providências."</t>
   </si>
   <si>
-    <t>23/10/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>20/10/2023</t>
   </si>
   <si>
+    <t>"Dispõe sobre a estrutura administrativa da Câmara Municipal de Catalão e dá outras providências."</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
     <t>"Declara de Utilidade Pública a ASSOCIAÇÃO CATALANA , ESPORTES E LAZER, EDUCAÇÃO, REABILITAÇÃO E ARTES - ACCELERA, e dá outras providências".</t>
   </si>
   <si>
-    <t>02/10/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>"Autoriza o Município de Catalão a firmar parceria, com repasses de recursos financeiros, nos termos da Lei Fedreal nº 13.019/2014, com o Instituto Professor João Margon Vaz, e dá outras providências".</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
+    <t>"Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festididades de Nossa Senhora do Rosário de 2023, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>"Denomina o Instituto de Previdência dos Servidores do Município de Catalão de PREV Catalão e dá outras providências".</t>
+  </si>
+  <si>
+    <t>"Declara de utilidade pública e Associação de Práticas Corporais e Treinamento Esportivo APCTE amarelo, e dá putras providências".</t>
+  </si>
+  <si>
     <t>"Altera o Art 1. da lei municipal n 3.956, de 09 de fevereiro de 2022, alterada pela Lei 4003, de 24 de agosto de 2022".</t>
   </si>
   <si>
-    <t>20/09/2023</t>
-[...8 lines deleted...]
-    <t>"Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festididades de Nossa Senhora do Rosário de 2023, e dá outras providências".</t>
+    <t>"Autoriza o município de Catalão, Estado de Goiás, a firmar instrumento de mútua cooperação com a Ferrovia Centro-Atlântica S.A , titular da administração da faixa de domínio da ferrovia que corta o Município ou a que vier subtituir , nos termos e para os fins que especifica, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de Crédito Adicional de Natureza Suplementar e dá outras providências."</t>
   </si>
   <si>
-    <t>15/09/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>"Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, área de terreno que especifíca, localizada na Fazenda Catalão, de propriedade de JBE Empreendimentos &amp; Participação LTDA, sociedade limitada, inscrita no CNPJ/MF nº 29.760.073/0001-63, com sede nesta cidade de Catalão/GO, que será, posteriormente ,utilizado para implementação da Praça Cívica do Município de Catalão e dá outras providências."</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
+    <t>"Altera a Lei nº 3.505, de 10 de outubro de 2017, que autoriza a quisição de bens imóveis ( duas áreas de terreno urbano) para posteriror trasferência, por doação, ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, e , a segunda para alargamento da Rua Salustiano Oliveira Paz, no Setor Ipanema, nesta cidade, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>"Altera, da forma que especifíca, a Lei Municipal nº 3.708 de 23/10/2019, que reestruturou  o Conselho Municipal de Educação de Catalão, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>"Altera a redação do artigo 2º da Lei Municipal nº 1.693/1998, que 'Cria remuneração e fixa valores aos membros do Conselho Municipal de Educação' e nele, inclui o parágrafo único, na forma que especifíca, e dá outras providências."</t>
+  </si>
+  <si>
     <t>"Dá o nome NILO MARGON VAZ á Estrada Rural de acesso a comunidade da "Cisterna".</t>
   </si>
   <si>
-    <t>25/08/2023</t>
-[...8 lines deleted...]
-    <t>"Altera a Lei nº 3.505, de 10 de outubro de 2017, que autoriza a quisição de bens imóveis ( duas áreas de terreno urbano) para posteriror trasferência, por doação, ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, e , a segunda para alargamento da Rua Salustiano Oliveira Paz, no Setor Ipanema, nesta cidade, e dá outras providências."</t>
+    <t>"Aprova o Plano Municipal de Saneamento Básico destinado á gestão dos serviços públicos municipais de saneamento básico de abastecimento de água, esgotamento sanitário, limpeza urbana, manejo de resíduos sólidos, drenagem urbana e manejo das águas pluviais, no Município de Catalão, Estado de Goiás, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Catalão-GO, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>"Institui a Agência Reguladora de Serviços Públicos do Município de Catalão, Estado de Goiás, promovendo alterações na Lei Municipal nº 2.637/2008, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>"Autoriza a concessão de Gratificação Especiais aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis na área da limpeza pública no decorrer da realização da Exposição Agropecuária de Catalão, exercício de 2023."</t>
+  </si>
+  <si>
+    <t>"Acrescenta-se o ANEXO ÚNICO da Lei Municipal de nº 4.107, de 09 de agosto de 2023, cargos e vagas na forma que especifica, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>"Altera o ANEXO ÚNICO da Lei Municipal nº 4.014, de 23 de setembro de 2022, para marjorar o número de vagas do cargo de Professor I - Atividades Físicas e dá outras providências."</t>
+  </si>
+  <si>
+    <t>4109/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar e dá outras proviências"</t>
   </si>
   <si>
     <t>4108/2023</t>
   </si>
   <si>
     <t>"Cria fundo municipal de políticas penais e dá outras providências"</t>
   </si>
   <si>
-    <t>17/08/2023</t>
-[...23 lines deleted...]
-    <t>"Aprova o Plano Municipal de Saneamento Básico destinado á gestão dos serviços públicos municipais de saneamento básico de abastecimento de água, esgotamento sanitário, limpeza urbana, manejo de resíduos sólidos, drenagem urbana e manejo das águas pluviais, no Município de Catalão, Estado de Goiás, e dá outras providências."</t>
+    <t>"Autoriza o Poder Executivo Municipal, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender a necessidade temporárias de excepcional interesse público da administração municipal".</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público Municipal a Empresa LR PLANETA AGUA ACESSORIOS PARA PISCINA LTDA, por atender os requisitos da Lei Municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração e emprego e renda e dá outras providencias".</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público Municipal a Empresa AGROCARD COMERCIO E INDUSTRIA LTDA, por atender os requisitos da Lei Municipal nº 3.499, de 14 de setembro de 2017, que criou o Programa Municipal de geração e emprego e renda e dá outras providencias".</t>
   </si>
   <si>
-    <t>09/08/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>"Dispõe sobre a autorização de Credito Adicional de Natureza Suplementar e dá outras providencias".</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros à ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISCO e dá outras providencias".</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
+    <t>"Altera o ANEXO UNICO, da Lei Municipal de nº 3.883, de 11 de junho de 2021, alterada pela Lei nº 3.921 de 20 de outubro de 2021 e Lei Municipal nº 3.965, de 06 de abril de 2022, para majorar o numero de vagas de cargos/funções temporárias da forma que especifica, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública o INSTITUTO EQUILIBRIO DE ASSISTENCIA SOCIOCULTURAL E AMBIENTAL,  e dá outras providencuas".</t>
+  </si>
+  <si>
+    <t>"Denomina-se sede do IPASC - Instituto de Previdencia e Assistencia dos Servidores de Catalão , que especifica abaixo".</t>
+  </si>
+  <si>
+    <t>"Denomina-se sede do PRO- SAÚDE, Programa de Saude dos Servidores Municipais", que especifica abaixo".</t>
+  </si>
+  <si>
+    <t>"Denomina-se a Creche Pro-Infancia, Padrão FNDE TIPO 01, do Bairro Jardim Europa, de "Creche Jesus Guerreiro", que especifica abaixo".</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública a Associação Monte Sião do Poder de Deus em Catalão-Goiás".</t>
+  </si>
+  <si>
     <t>"Dispoe sobre o programa de recuperação e estímulo a quitação de débitos fiscais - PRC 2023 e dá outras providencias".</t>
   </si>
   <si>
-    <t>30/06/2023</t>
-[...17 lines deleted...]
-    <t>"Altera o ANEXO UNICO, da Lei Municipal de nº 3.883, de 11 de junho de 2021, alterada pela Lei nº 3.921 de 20 de outubro de 2021 e Lei Municipal nº 3.965, de 06 de abril de 2022, para majorar o numero de vagas de cargos/funções temporárias da forma que especifica, e dá outras providencias".</t>
+    <t>"Institui, no âmbito do Município de Catalão, o mês de maio Furta-cor, dedicado as ações de  conscientização, incentivo ao cuidado e Promoção da Saúde Mental Materna".</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Saneamento Básico do Municipio de Catalão, Estado de Goias, e dá outras providencias".</t>
   </si>
   <si>
-    <t>22/06/2023</t>
-[...2 lines deleted...]
-    <t>"Institui, no âmbito do Município de Catalão, o mês de maio Furta-cor, dedicado as ações de  conscientização, incentivo ao cuidado e Promoção da Saúde Mental Materna".</t>
+    <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentaria de 2024 e dá outras providências"</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
   </si>
   <si>
     <t>Institui a Lei de Diretrizes Orçamentarias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentaria de 2024 e da outras providencias".</t>
-  </si>
-[...4 lines deleted...]
-    <t>"Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentaria de 2024 e dá outras providências"</t>
   </si>
   <si>
     <t>"Institui a politica de combate a obesidade, no Município de Catalão e dá outras providencias".</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal dos Direitos das Pessoas com Deficiência, estabelece as politicas municipais das pessoas com deficiência e dá outras providencias"</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>"Declara alterado nome da Rua As-18 Loteamento Ayrton Senna para Rua Valda Pereira da Silva".</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>"Promove reestruturação junto ao Anexo VII da Lei Municipal nº 1818/2000, de 05 de abril de 2000, introduzido pela Lei Municipal nº 3027/2013, de 30 de setembro de 2013, com alterações nele efetivadas por intermédio da Lei Municipal nº 3766/2020, de 30 de março de 2020, passando a extinguir cargos efetivos que especifica, instituir novos cargos de provimento efetivo que menciona, alterar numero de vagas de cargos ja constante da respectiva estrutura na forma que estabelece, alterar pré-requisitos, análise e descrição nos moldes que disciplina, consolidar a Estrutura de Pessoal Efetivo da Superintendência Municipal de Água e |Esgoto de Catalão - SAE, e dá outras providencias".</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a ESCOLA DE SAMBA TITULARES DO RITMO, desta cidade e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>VALOR DA TERRA NUA - VTN - 2023. 
  </t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
+    <t>"Dispoe sobre a concessão de uso ou doação com encargo de terreno público Municipal a Empresa RP - UNIFORMES E BORDADOS LTDA, por atender os requisitos da Lei Municipal 3499 de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
     <t>"Altera a destinação de Área Pública Municipal que especifica e dá outras providencias".</t>
   </si>
   <si>
-    <t>27/04/2023</t>
-[...2 lines deleted...]
-    <t>"Dispoe sobre a concessão de uso ou doação com encargo de terreno público Municipal a Empresa RP - UNIFORMES E BORDADOS LTDA, por atender os requisitos da Lei Municipal 3499 de 14 de setembro de 2017, que criou o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
+    <t>"Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos do Município de Catalão e aos Agentes Políticos dos Poderes Executivo e Legislativo Municipal, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 3499 de 14 de setembro de 2017, que criou o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de empresas em nosso Município".</t>
   </si>
   <si>
-    <t>19/04/2023</t>
-[...2 lines deleted...]
-    <t>"Dispõe sobre a concessão de revisão geral anual aos Servidores Públicos do Município de Catalão e aos Agentes Políticos dos Poderes Executivo e Legislativo Municipal, nos termos do artigo 37, X, da Constituição Federal de 1988 e dá outras providencias".</t>
+    <t>“Altera, da forma abaixo, a denominação das Unidades Escolares deste Município”. </t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desafeta área de terreno que especifica, bem como a alienar área de terreno de propriedade do Município de Catalão-GO, na forma e condições que estabelece, e dá outras providencias".</t>
   </si>
   <si>
-    <t>13/04/2023</t>
-[...2 lines deleted...]
-    <t>“Altera, da forma abaixo, a denominação das Unidades Escolares deste Município”. </t>
+    <t>“Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA, visando estimular e incentivar o Esporte Amador, através do CAMPEONATO CATALANO DE FUTEBOL AMADOR DA PRIMEIRA DIVISÃO e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal. ” </t>
   </si>
   <si>
     <t>“Denomina o Centro de Atenção Psicossocial Infanto-Juvenil –CAPS INFANTIL de Centro de Atenção Psicossocial Infanto-Juvenil – CAPS INFANTIL Marcos Bueno que especifica abaixo”.</t>
   </si>
   <si>
-    <t>06/04/2023</t>
-[...5 lines deleted...]
-    <t>“Autoriza o Município de Catalão a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com a LIGA ESPORTIVA CATALANA LEVINDO FONSECA, visando estimular e incentivar o Esporte Amador, através do CAMPEONATO CATALANO DE FUTEBOL AMADOR DA PRIMEIRA DIVISÃO e dá outras providências”. </t>
+    <t>"Reorganiza os marcos de inicio e fim da 'Avenida João Netto de Campos', modifica a denominação da 'Rodovia Vicinal Sebastião de Pádua', estabelecendo seus marcos de inicio e fim, todas do Município de Catalão, Estado de Goiás, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>"Desafeta Área Pública Municipal que especifica e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Altera a destinação final do imóvel adquirido pelo Município, descrito na Lei nº 3.634 de 18 de março de 2019".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre cessão de servidores públicos municipais para atuação em procedimentos que tratem de interesses de Crianças e Adolescentes junto ao Tribunal de Justiça do Estado de Goiás, e dá outras providencias".</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional suplementar e dá outras providencias".</t>
-  </si>
-[...37 lines deleted...]
-    <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019 de 31 de julho de 2014, com Organizações da sociedade civil para que, em regime de mútua cooperação  com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".</t>
   </si>
   <si>
     <t>"Autoriza o Município de Catalão, via Fundo do Idoso de Catalão - COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019 de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal nº 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação  com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".
  </t>
   </si>
   <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019 de 31 de julho de 2014, com Organizações da sociedade civil para que, em regime de mútua cooperação  com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo, via Fundo Municipal de Educação de Catalão, a contratar profissionais na área da Educação para atender à necessidade temporária de excepcional interesse público da administração municipal".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional  nacional instituido pela Lei Federal nº11.738 de 16/7/2008."</t>
+  </si>
+  <si>
+    <t>"Dispõe para autorização para Abertura de Credito Adicional de Natureza Especial e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Altera a redação do artigo 6º, §2, da Lei Municipal nº4.044/2022, de 22 de dezembro, que 'Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão - FME instituído pela Lei Municipal nº 3.224/2015, realocando no quadro da Lei Municipal nº 2.637/2008 os cargos que especifica, acrescendo vagas e ajustando remunerações; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto à Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME; criando anexo proprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto na Lei Municipal nº 1.818/2000 ao Fundo Municipal de Educação do Municipio de Catalão - FME consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais nºs 2.637/2008 e 1.818/2000 e nº 2.872/2011, com o fim de acudir as modificações desta Lei, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa NUTRISOYA INDUSTRIA E COMERCIO DE FERTILIZANTES E BENEFICIAMENTO DE CEREAIS LTDA, por atender os requisitos da Leo Municipal nº 3.499, de 14 de setembro de 2017 que croiu o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a Empresa  NELSON DIVINO CARNEIRO  o Corumbaíba, CNPJ nº04.654.326/0001-93, por atender os requisitos da Leo Municipal nº 3.499, de 14 de setembro de 2017 que criou o Programa Municipal de geração de emprego e renda e dá outras providencias".</t>
+  </si>
+  <si>
     <t>“Dá o nome de LUCIENE DE SOUZA ALVES ao Parque Ecológico do Residencial Liz.”</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
+    <t>“Altera a Lei de Diretrizes Orçamentárias, Lei nº 3.993/2022, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>"Altera Plano Plurianual para o período de 2022 a 2025 e dá outras providencias"</t>
+  </si>
+  <si>
     <t>“Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014 e do Decreto Municipal nº1.173, de 19 de outubro de 2018, com Organizações da sociedade civil, para que em regime de mútua cooperação com o Poder Executivo contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
   </si>
   <si>
-    <t>09/03/2023</t>
-[...5 lines deleted...]
-    <t>“Altera a Lei de Diretrizes Orçamentárias, Lei nº 3.993/2022, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências”</t>
+    <t>"Dispõe sobre a regulamentação da Nova Lei de Licitações e Contratos, Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito da Administração Publica Municipal de Catalão, Estado de Goiás".</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termo da Lei Federal nº 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providencias".</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”.</t>
   </si>
   <si>
-    <t>01/03/2023</t>
-[...5 lines deleted...]
-    <t>"Dispõe sobre a regulamentação da Nova Lei de Licitações e Contratos, Lei Federal nº 14.133 de 1º de abril de 2021, no âmbito da Administração Publica Municipal de Catalão, Estado de Goiás".</t>
+    <t>"Autoriza a SECRETARIA MUNICIPAL DE TRANSPORTE E INFRAISTRUTURA, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse publico da administração direta desse município".</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicionaal de Natureza Especial e dá outras providenciaas"</t>
   </si>
   <si>
-    <t>09/02/2023</t>
-[...2 lines deleted...]
-    <t>"Autoriza a SECRETARIA MUNICIPAL DE TRANSPORTE E INFRAISTRUTURA, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse publico da administração direta desse município".</t>
+    <t>"Declara e consolida os feriados de âmbito Municipal, inclusive os religiosos, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>"Autoriza a SUPERINTENDENCIA MUNICIPAL DE AGUA E ESGOTO - SAE a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta desse Município".</t>
+  </si>
+  <si>
+    <t>"Estima a Receita e fixa a Despesa do Municipio de Catalão, para o exercicio financeiro de 2023 e, dá outras providencias".</t>
   </si>
   <si>
     <t>"Autoriza permuta de imóvel, com o objetivo de fazer integrar ao Patrimônio Público do Município de Catalão, Estado de Goiás, o Hospital Materno Infantil e adjacências, e dá outras providencias".</t>
   </si>
   <si>
-    <t>27/12/2022</t>
-[...8 lines deleted...]
-    <t>"Declara e consolida os feriados de âmbito Municipal, inclusive os religiosos, e dá outras providencias".</t>
+    <t>"Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão - FME instituído pela Lei Municipal nº 3.224/2015, realocando no quadro da Lei Municipal nº 2.637/2008 os cargos que especifica, acrescendo vagas e ajustando remunerações; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto à Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais nºs 2.637/2008 e 1.818/2000 e nº 2.872/2011, com o fim de acudir as modificações desta Lei, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>"Denomina a Rodovia Municipal Mumbuca (Latitude:18º14' 23.92"S Longitude:47º53'.49.35"O), segunda via rural pavimentada neste Município de Catalão, Estado de Goiás, de Rodovia Municipal 'DIVANO ELIAS DA SILVA', e dá outras providencias".</t>
   </si>
   <si>
     <t>"Desafeta Área Pública Municipal que especifica e dá outras providencias"</t>
   </si>
   <si>
-    <t>22/12/2022</t>
-[...5 lines deleted...]
-    <t>"Define estrutura própria de cargos comissionados de direção, chefia e assessoramento junto ao Fundo Municipal de Educação do Município de Catalão - FME instituído pela Lei Municipal nº 3.224/2015, realocando no quadro da Lei Municipal nº 2.637/2008 os cargos que especifica, acrescendo vagas e ajustando remunerações; faz vinculação do quadro de efetivos que menciona, constante da Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME, criando anexo próprio na respectiva estrutura; institui novos cargos e vagas de provimento efetivo na forma que estabelece junto à Lei Municipal nº1.818/2000, ao Fundo Municipal de Educação do Município de Catalão - FME; consolida a Estrutura Administrativa e de pessoal do Fundo Municipal de Educação do Município de Catalão, com cargos de provimento em comissão e de natureza efetiva; faz alterações nas Leis Municipais nºs 2.637/2008 e 1.818/2000 e nº 2.872/2011, com o fim de acudir as modificações desta Lei, e dá outras providencias".</t>
+    <t>"Declara de Utilidade Pública a Associação dos Automóveis Antigos de Catalão (AAAC)".</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>"Declara de Utilidade Pública a Associação Esportiva B13 Leandro Cabeção - e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Estabelece limites para a definição da alíquota de contribuição do patrocinador do Regime de Previdência Complementar do Município de Catalão".</t>
+  </si>
+  <si>
+    <t>"Autoriza a alteração de finalidade de Áreas Públicas localizadas no Loteamento Residencial Jardins Florença conforme especifica, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispoe sobre a alteração no anexo único da Lei  Municipal nº 4.015 de 26 de setembro de 2022 e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a alteração do Poder Executivo do Município de Catalão, Estado de Goiás, para Cessão de Uso de Bens Móveis e Dados  à Secretaria de Segurança Pública do Estado de Goiás, na forma que especifica, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Promove alterações na Lei Municipal nº 2.637/2008, de 19 de dezembro de 2008, instituindo a Diretoria Geral de Arte e Cultura junto a Fundação Cultural Maria das Dores Campos, com novo cargo em comissão; majora o vencimento base do cargo em comissão  de Presidente da referida Fundação, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Cria o Parque Ecológico no Residencial Liz".</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder Auxilio Financeiro a atleta catalana, campea brasileira de jiu jitsu, que participará de torneios e competições de jiu jitsu no ano de 2023, e dá outras providencias".</t>
   </si>
   <si>
-    <t>16/12/2022</t>
-[...25 lines deleted...]
-  <si>
     <t>"Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar e dá outras providencias".</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>"Autoriza o Municipio a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com o CLUBE RECREATIVO E ATLETICO CATALANO - CRAC - recursos esses de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providencias".</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Amor- Exigente de Catalão".</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
+    <t>"Denomina a Ponte do Ribeirão dos Limoeiros - GO 440, de Ponte Lourencio Rabello de Sousa".</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>"Denomina de Parque Ecológico "Dona Julia", Juliana Barbosa Ferreira o complexo de lazer da Represa da Bica".</t>
+  </si>
+  <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder Auxilio Financeiro ao menor Vantuir Gonçalves Gomes, representado por sua genitora, que participará do Campeonato STEAM AHEAD, realizado em Singapura, Ásia, entre os dias 03 e 06 de dezembro e dá outras providencias".</t>
   </si>
   <si>
-    <t>23/11/2022</t>
-[...5 lines deleted...]
-    <t>"Denomina a Ponte do Ribeirão dos Limoeiros - GO 440, de Ponte Lourencio Rabello de Sousa".</t>
+    <t>"Declara de Utilidade Pública o INSTITUTO DO CONHECIMENTO E DA CIDADANIA - ICC  e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>"Institui o dia Municipal do Protetor Independente de Animais no Município de Catalão e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>"Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços imprescindíveis e extraordinários por ocasião da realização da Festa de Nossa Senhora do Rosário, exercício 2022".</t>
   </si>
   <si>
     <t>"Redimensiona a área mínima dos lotes nos parcelamentos de interesse social, nos loteamentos abertos e fechados  e em parcelamentos vinculados; promove alterações nas Leis Municipais nº 3.439/2016, 3.440/2016, 3.441/2016 e 2.215/2005, alterada pela Lei Municipal nº 3.613/2018 e dá outras providencias".</t>
   </si>
   <si>
-    <t>11/11/2022</t>
-[...8 lines deleted...]
-    <t>"Declara de Utilidade Pública o INSTITUTO DO CONHECIMENTO E DA CIDADANIA - ICC  e dá outras providencias".</t>
+    <t>"Autoriza o Município de Catalão, Estado de Goiás a firmar acordo de cooperação com os Municípios integrantes da região sudeste de Goiás e limítrofes, e dá outras providencias".</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar recursos financeiros a ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO - ADISGO, e dá outras providencias".</t>
   </si>
   <si>
-    <t>03/11/2022</t>
-[...2 lines deleted...]
-    <t>"Autoriza o Município de Catalão, Estado de Goiás a firmar acordo de cooperação com os Municípios integrantes da região sudeste de Goiás e limítrofes, e dá outras providencias".</t>
+    <t>"Declara de utilidade pública a Associação Esportiva de Basquete de Catalão – AEBC/GO."</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
   </si>
   <si>
     <t>“Cria cargos de provimento em Comissão de Diretoria Administrativa da Unidade de Pronto Atendimento – 24 hs “Dr. Jamil Sebba” e Chefe do Departamento de Engenharia Civil da Vigilância Sanitária, na forma que especifica e dá outras providências. ”</t>
   </si>
   <si>
-    <t>26/10/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, À LIGA CATALANA E DO SUDESTE GOIANO DE TRUCO – LICAST, CNPJ N. º 34.751.845/0001-30, O IMÓVEL PÚBLICO QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de CATALÃO, para o exercício financeiro de 2.021 e, dá outras providências"</t>
   </si>
   <si>
     <t>05/10/2022</t>
   </si>
   <si>
     <t>“Fica denominada de Praça Bahamas, a praça localizada na Avenida Jk no  Bairro São João, em frente ao número 613 (Antigo Bahamas) neste Município de Catalão/Goiás”.</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>  “Cria a Assistência Judiciária Municipal, na Estrutura Administrativa da Secretaria Municipal de Promoção e Ação Social e dá outras providências”.</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
+    <t>“Cria e denomina Parque Ecológico Severo Gomides Neto que especifica abaixo”.</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
     <t>“Autoriza o Poder Executivo, via Fundo Municipal de Assistência Social, a contratar profissionais por tempo determinado na área da Ação Social, para atender à necessidade temporária de excepcional interesse público da administração municipal. ”</t>
   </si>
   <si>
-    <t>23/09/2022</t>
-[...2 lines deleted...]
-    <t>“Cria e denomina Parque Ecológico Severo Gomides Neto que especifica abaixo”.</t>
+    <t>“Autoriza permuta de lotes de terreno, com o objetivo de solucionar erro de lote de terreno quando da construção de prédio comercial, sem indenização a qualquer das partes, dada a constatação da ausência de má fé, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>“Institui o Programa ‘Adote Uma Praça’, estabelece regramento para a celebração de termos de cooperação com a iniciativa privada, no âmbito do referido programa, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização para Abertura De Crédito Adicional Suplementar e dá outras Providências”</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2022, e dá outras providências. ”</t>
-  </si>
-[...16 lines deleted...]
-    <t>12/09/2022</t>
   </si>
   <si>
     <t>“Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, áreas de terrenos que especifica, localizadas na Fazenda Lagoa e Fazenda Paquetá, de propriedade de Dalson da Silva Pereira, Emiliana da Silva Ferreira e Maria Alice da Silva Pereira, para Implantação de Infraestrutura do Parque Ambiental Lagoa Paquetá e dá outras providências. ”
  </t>
   </si>
   <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre transposição de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, no vigente orçamento e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Institui o Regime de Previdência Complementar no âmbito do município de Catalão, Estado de Goiás, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40, da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.
+ </t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 1º da lei municipal nº 3.956, de 09 de fevereiro de 2022”.</t>
+  </si>
+  <si>
+    <t>“Institui no Município de Catalão o DIA MUNICIPAL DA SOROPTIMISTA”.</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 3.978, de 19 de maio de 2022, que Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”
+ </t>
+  </si>
+  <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis junto a Secretaria Municipal de Engenharia e Produção, Secretaria Municipal de Transportes e Secretaria Municipal de Indústria e Comércio, serviços e Turismo, exercício 2022.”
  </t>
   </si>
   <si>
-    <t>24/08/2022</t>
-[...2 lines deleted...]
-    <t>“Altera a Lei Municipal nº 3.978, de 19 de maio de 2022, que Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”
+    <t>“Altera a Lei nº 2.522, de 25 de outubro de 2007, para dispor sobre a reformulação da jornada e condições de trabalho, remuneração e a aposentadoria dos profissionais que exercem atividades de agente comunitário de saúde e de agente de combate às endemias, nos termos da emenda constitucional nº 120, de 5 de maio de 2022 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>“Institui o Código Ambiental do Município de Catalão, Estado de Goiás, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o PODER EXECUTIVO MUNICIPAL a promover leilão para alienar sucatas e bens inservíveis de sua propriedade e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>“DENOMINA A ETE - ESTAÇÃO DE TRATAMENTO DE ESGOTO de “ETE - ESTAÇÃO DE TRATAMENTO DE ESGOTO VEREADOR JOÃO ENÉAS BRÊTAS NETTO”.</t>
+  </si>
+  <si>
+    <t>“Altera a redação do artigo 1º da Lei Municipal nº 3.994/2022, de 23 de junho de 2022, que autoriza o Município de Catalão a efetuar transferência de recursos financeiros a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, na forma e no montante que especifica”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Autoriza o Poder Executivo Municipal a conceder subvenção social a CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO e dá outras providências”.  </t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal, através da Secretaria de Administração, a outorgar a concessão onerosa de uso dos espaços públicos que especifica, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, AO CONSELHO REGIONAL DE CONTABILIDADE DE GOIÁS - CRCGO, CNPJ N. 01.015.676/0001-11, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Autoriza o Poder Público fazer parceria para a colocação de comedouros e bebedouros, o ALIMENTA-CÃES para animais de rua no Município de Catalão e dá outras providências”...  </t>
+  </si>
+  <si>
+    <t>“Declara de utilidade pública a ASSOCIAÇÃO OBRAS ASSISTENCIAIS LEONÍDIA MENDES e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE COMODATO COM A UNIVERSIDADE FEDERAL DE CATALÃO – INSTITUTO DE HISTÓRIA E CIÊNCIAS SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>“Desafeta Área Pública Municipal que especifica e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão, via Fundo Municipal da Criança e do Adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão, via Fundo do Idoso de Catalão – COMIC, a firmar parceria com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014 e 13.204/2015, bem como o Decreto Municipal nº 1.173/2018, com Organizações da sociedade civil para que, em regime de mútua cooperação com o Poder Executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.
  </t>
   </si>
   <si>
-    <t>“Institui no Município de Catalão o DIA MUNICIPAL DA SOROPTIMISTA”.</t>
-[...27 lines deleted...]
-    <t>“Autoriza o PODER EXECUTIVO MUNICIPAL a promover leilão para alienar sucatas e bens inservíveis de sua propriedade e dá outras providências. ”</t>
+    <t>“Nomeia Unidade Educacional do Bairro Parque Imperial com o nome “Maria Denise Quirino”.</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a abrir créditos adicionais de natureza especial no Orçamento Vigente, nos termos do inc. II, § 1º, do Art. 32 da Lei Complementar 101/2000, para contemplar os recursos provenientes da Lei Municipal de nº 3.977, de 12 de maio de 2022, nos termos seguintes. ”</t>
+  </si>
+  <si>
+    <t>“Altera denominação primitiva de via pública situada no Bairro São José, nesta cidade. ”</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>“Autoriza a aquisição por compra e venda, permuta, ou desapropriação, consensual ou judicialmente, área de terreno que específica, localizada na Fazenda Ribeirão, lugares denominados Ipanema, saudades e bananeiras, de propriedade de Ricardo Abdul Nour e outros, que será, posteriormente doado para implementação da Central de Abastecimento de Produtos Hortícolas de Catalão e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“Declara de utilidade pública o INSTITUTO DE PESQUISA DA VIDA SILVESTRE NO CERRADO - IPEVIS e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2.023 e dá outras providências” </t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a efetuar transferência de recursos financeiros a SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, na forma e no montante que especifica”.</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a reestruturação do Conselho Municipal de Saúde de Catalão, Estado de Goiás em sua composição, organização, funcionamento, atribuições e eleição, conferindo nova redação à Lei Municipal nº 2.691/2009, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo, via Fundo Municipal de Saúde de Catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal. ”
  </t>
   </si>
   <si>
-    <t>11/07/2022</t>
-[...57 lines deleted...]
-    <t xml:space="preserve">"Autoriza o Poder Executivo Municipal a conceder subvenção social a CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO e dá outras providências”.  </t>
+    <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a liga esportiva catalana levindo fonseca, com o objetivo de realizar o campeonato catalano de futebol amador da primeira divisÃo 2022 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a abrir créditos adicionais de natureza especial no orçamento vigente, nos termos do inc. ii, § 1º, do art. 32 da lei complementar 1012000, para contemplar os recursos provenientes da operação de crédito autorizada pela lei municipal de nº 3.880, de 11 de junho de 2021, nos termos seguintes.”</t>
   </si>
   <si>
-    <t>06/05/2022</t>
-[...2 lines deleted...]
-    <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a liga esportiva catalana levindo fonseca, com o objetivo de realizar o campeonato catalano de futebol amador da primeira divisÃo 2022 e dá outras providências”.</t>
+    <t>“dispÕe sobre a escritura de doaÇÃo de imÓveis pÚblicos, para fins de moradia, nos termos do art. 29 da lei 3.898, de 05 de julho de 2021, e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>“altera o art. 1º da lei municipal nº 3.915, de 23 de setembro de 2021”.</t>
+  </si>
+  <si>
+    <t>“autoriza o executivo municipal a ceder em comodato, a associaÇÃo estradeiros do bem, cnpj n. 10.297.4800001-58, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais – prc-2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispÕe sobre a criaÇÃo do nÚcleo de educaÇÃo em saÚde da secretaria municipal de saÚde de catalÃo e do programa de preceptoria dos mÉdicos e enfermeiros que assistirÃo os estudantes do curso de medicina e de outros da Área da saÚde, e disciplina o pagamento de gratificaÇÕes aos preceptores mÉdicos, enfermeiros e outros profissionais da Área da saÚde e dÁ outras providÊncias.”</t>
   </si>
   <si>
-    <t>02/05/2022</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">VALOR DA TERRA NUA - VTN - 2022. </t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de revisão geral anual aos servidores públicos do município de catalão, estado de goiás, de que trata o artigo 37, x, da constituição federal de 1988, nos termos da lei municipal nº 3.941, de 13 de dezembro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>20/04/2022</t>
   </si>
   <si>
     <t>concede revisão geral anual na forma do inciso x, do art. 37, da constituição federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do poder legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>“altera a lei complementar nº 3.952, de 16 de dezembro de 2021, para explicitar a incidência do imposto sobre serviços de qualquer natureza (iss) sobre o monitoramento e rastreamento de veículos carga e dá outras providências”.</t>
   </si>
   <si>
     <t>“proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios com estampido bem como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de catalão-go, e dá outras providências.”.</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>“altera o anexo Único da lei municipal de nº 3.883, de 11 de junho de 2021, alterada pela lei nº 3.921, de 20 de outubro de 2021, para majorar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
@@ -1863,593 +1863,593 @@
   <si>
     <t xml:space="preserve">“autoriza a adquirir por compra e venda, permuta ou desapropriação, consensual ou judicialmente, uma área total de 5.770,52 m², oriunda das matriculas nº 31.575; 9877 e 40.550, registradas junto ao cartório de registro de imóveis da comarca de catalão-go, nesta cidade para a implementação do centro de convivência da terceira idade e dá outras providências”. </t>
   </si>
   <si>
     <t>02/2022</t>
   </si>
   <si>
     <t xml:space="preserve">  Altera a redação do art. </t>
   </si>
   <si>
     <t>26/01/2022</t>
   </si>
   <si>
     <t>"altera o plano plurianual para o período de 2022 a 2025 e dá outras providencias. ”</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.887, de 15 de junho de 2021, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2.022 e dá outras providências”</t>
   </si>
   <si>
     <t>“altera o artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 na forma que especifica e dá outras providências”.</t>
   </si>
   <si>
+    <t>3952/2022</t>
+  </si>
+  <si>
+    <t>LEI COMPLEMENTAR Nº 3952, DE 16 DE DEZEMBRO DE 2021.</t>
+  </si>
+  <si>
+    <t>16/12/2021</t>
+  </si>
+  <si>
     <t>“autoriza o município a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com o clube recreativo e atlÉtico catalano – crac – recursos estes de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>16/12/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar para reforço nas dotações orçamentárias para pagamento de rpv, modalidade de requisição judicial de pagamento para montantes considerados como de pequeno valor e dá outras providências”.</t>
   </si>
   <si>
     <t>“cria e denomina “escola municipal – gleice martins do nascimento”, e dá outras providências”.</t>
   </si>
   <si>
-    <t>3952/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>“altera o índice oficial de recomposição dos vencimentos dos servidores e agentes políticos do município de catalão, definido pela lei municipal n° 2.550, de 24 de janeiro de 2008 e dá outras providências. ”</t>
   </si>
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo, e dá outras providências. ”</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à empresa ms comercio, serviÇo e refrigeraÇÃo ltda, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à empresa joÃo batista da silva me, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa simone ferreira de melo monteiro - confeitaria, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa lp gonÇalves mobilittÁ mÓveis planejados ltda, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal à empresa sudoeste transportes rodoviÁrios de cargas, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre a concessão de uso ou doação com encargo de terreno público municipal a empresa simone aparecida borges de araÚjo, por atender aos requisitos da lei municipal de 3.499, de 14 de setembro de 2017, que criou o programa municipal de geração de emprego e renda e dá outras providências. ”</t>
   </si>
   <si>
     <t>“estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2.022 e, dá outras providências”.</t>
   </si>
   <si>
     <t>09/12/2021</t>
   </si>
   <si>
     <t>“Dispõe sobre o plano plurianual para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>“estabelece o índice de revisão geral anual da remuneração dos servidores da câmara municipal de catalão e dos subsídios dos membros do poder legislativo do município de catalão”.</t>
   </si>
   <si>
     <t>Dispões sobre o Plano Plurianual para o período de 2.022 a 2.025.</t>
   </si>
   <si>
+    <t>“institui o fundo de gestão, desenvolvimento e modernização da procuradoria geral do município de catalão – fundepro, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>“fica denominada de ‘luiz mauro dos santos’ o programa municipal de incentivo ao esporte e lazer, criado pela lei nº 3.9182021.”</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar para reforço nas dotações orçamentárias de pessoal, encargos sociais e de precatórios e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza permuta de lotes de terreno, com o objetivo de gerar a possibilidade de construir casas populares, bem como melhorar para a comunidade a casa de velórios desta cidade, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza a concessão de gratificação especial aos servidores municipais que prestaram serviços extraordinários e imprescindíveis ao município de catalão, no decorrer do exercício de 2021. ”</t>
+  </si>
+  <si>
     <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo, e dá outras providências”.</t>
   </si>
   <si>
-    <t>02/12/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>“declara de utilidade pública a associaÇÃo de pais, mestres e funcionÁrios do colÉgio da polÍcia militar de goiÁs, e dá outras providências”.</t>
   </si>
   <si>
-    <t>“autoriza permuta de lotes de terreno, com o objetivo de gerar a possibilidade de construir casas populares, bem como melhorar para a comunidade a casa de velórios desta cidade, e dá outras providências”.</t>
-[...11 lines deleted...]
-    <t>“autoriza a concessão de gratificação especial aos servidores municipais que prestaram serviços extraordinários e imprescindíveis ao município de catalão, no decorrer do exercício de 2021. ”</t>
+    <t>“dispõe sobre a autorização para abertura de crédito suplementar na forma especificada e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira a acic-cdl visando à realização de campanha promocional de vendas do natal de 2021, e dá outras providências”.</t>
   </si>
   <si>
-    <t>24/11/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>“dÁ o nome de dr. joÃo vaz de mesquita À avenida ‘a’ no trecho do loteamento residencial cidade jardim”.</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>“dispÕe sobre o programa ‘cursos de primeiros socorros’ para servidores e professores das escolas e centros de educaÇÃo infantil no municÍpio de catalÃogoias”.</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
+    <t>“altera o caput do art. 1º e os incisos i, ii e iii, do art. 2º, da lei municipal de nº 3.912, de 22 de setembro de 2021 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10/11/2021</t>
+  </si>
+  <si>
     <t>“altera o artigo 1º da lei municipal de nº 3.880, de 11 de junho de 2021 e autoriza a realocar recursos orçamentários na forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>10/11/2021</t>
-[...2 lines deleted...]
-    <t>“altera o caput do art. 1º e os incisos i, ii e iii, do art. 2º, da lei municipal de nº 3.912, de 22 de setembro de 2021 e dá outras providências”.</t>
+    <t>“autoriza o poder executivo municipal a conceder imóvel, via título comodato, à associaÇÃo bom samaritano de catalÃogoias, cnpj nº 42.009.4260001-56, para a construção da sede própria e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>“fica alterada a afetaÇÃo de terrenos pÚblicos que especificam e dÁ outras providÊncias.”</t>
+  </si>
+  <si>
+    <t>“altera o anexo Único da lei municipal de nº 3.883, de 11 de junho de 2021, para majorar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“altera o anexo Único da lei municipal de nº 3.849, de 03 de fevereiro de 2021, para majorar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a indenizar o sr. josÉ francisco vieira, pela desapropriação indireta de dois lotes de terreno de sua propriedade e dá outras providências. ”</t>
   </si>
   <si>
-    <t>20/10/2021</t>
-[...11 lines deleted...]
-    <t>“autoriza o poder executivo municipal a conceder imóvel, via título comodato, à associaÇÃo bom samaritano de catalÃogoias, cnpj nº 42.009.4260001-56, para a construção da sede própria e dá outras providências. ”</t>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
   </si>
   <si>
     <t>“cria o programa municipal de incentivo ao esporte e lazer e autoriza contrataÇÃo por prazo determinado de servidores para atender as necessidades da secretaria municipal de esporte, juventude e lazer, e dÁ outras providÊncias. ”</t>
   </si>
   <si>
-    <t>08/10/2021</t>
-[...2 lines deleted...]
-    <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar e dá outras providências”.</t>
+    <t>“dispõe sobre a autorização para abertura de crédito suplementar na forma especificada e a concedê-lo, na forma de subvenção social, à associação protetora dos animais de catalão, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão, por meio da secretaria municipal de esportes, a conceder subvenção social à associação catalana de esportes, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“altera denominação primitiva de via pública no município de catalão – go e dá outras providencias”.</t>
   </si>
   <si>
     <t>“dá o nome de rua weber machado de almeida à rua 163, localizada no setor central. ”</t>
   </si>
   <si>
-    <t>23/09/2021</t>
-[...10 lines deleted...]
-  <si>
     <t>“autoriza o poder executivo a desafetar área de terreno que especifica, autoriza a desmembrar eou remembrar áreas municipais, a criar ou alterar matrículas no cri local; bem como a alienar a terceiros três áreas de terreno de propriedades do município de catalão, situadas no loteamento setor santa cruz, nesta cidade, na forma e condições que estabelece. ”</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>“dispõe sobre a qualificação de entidades privadas como organizações sociais, a criação do programa municipal de publicização e dá outras providências”.</t>
   </si>
   <si>
     <t>20/09/2021</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a indenizar o sr. haroldo dias brandÃo, pela desapropriação indireta de um lote de terreno de sua propriedade e dá outras providências. ”</t>
   </si>
   <si>
     <t>15/09/2021</t>
   </si>
   <si>
     <t xml:space="preserve">“faz alteração na estrutura administrativa do município de catalão, instituída pela lei municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências”. </t>
   </si>
   <si>
     <t>10/09/2021</t>
   </si>
   <si>
     <t>“denomina a estrada do ribeirão (primeira estrada rural pavimentada no município de catalão) de estrada municipal ‘antÔnio sebastiÃo duarte’ e dá outras providências”.</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional de natureza especial e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a conceder, via título de comodato, pelo prazo de 20 (vinte) anos, prorrogável no interesse das partes, a associaÇÃo de catalÃo contra o cancer - accc, cnpj nº 29.298.6690001-93, para a construção da sede própria e dá outras providências. ”</t>
+  </si>
+  <si>
     <t>“altera o anexo unico da lei municipal de n° 3.866, de 18 de março de 2021, para aumentar o número de vagas de cargosfunções temporárias da forma que especifica, e dá outras providências”.</t>
   </si>
   <si>
-    <t>26/08/2021</t>
-[...5 lines deleted...]
-    <t>“dispõe sobre a autorização para abertura de crédito adicional de natureza especial e dá outras providências”.</t>
+    <t>autoriza o poder executivo municipal a implantaÇÃo do sistema de compartilhamento de aluguel de bicicletas pÚblicas, denominado “bike catalÃo” e institui polÍtica de incentivo ao uso de bicicleta.”.</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a conceder via título de comodato, pelo prazo de 10 (dez) anos, prorrogável no interesse das partes, ao centro de integraÇÃo social da mulher vida mulher viva, cnpj nº 21.952.7650001-00, para a implantação de uma horta comunitária, e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>“altera o art. 2º, da lei municipal de nº 3.880, de 11 de junho de 2021 e dá outras providências.”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a repassar recursos financeiros ao instituto professor joÃo margon vaz, com sede nesta cidade, estado de goiás, e dá outras providências.”.</t>
   </si>
   <si>
-    <t>19/08/2021</t>
-[...8 lines deleted...]
-    <t>autoriza o poder executivo municipal a implantaÇÃo do sistema de compartilhamento de aluguel de bicicletas pÚblicas, denominado “bike catalÃo” e institui polÍtica de incentivo ao uso de bicicleta.”.</t>
+    <t>“estabelece normas para declaração de utilidade pública das entidades civis constituídas no município de catalãogo., e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>05/07/2021</t>
+  </si>
+  <si>
+    <t>“institui o dia municipal em memória às vítimas da covid-19”.</t>
+  </si>
+  <si>
+    <t>“declara de utilidade pÚblica a associaÇÃo bom samaritano de catalÃo - goiÁs”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“denomina a praça pública do loteamento alto da boa vista ii, nesta cidade, de “praça anwar safatle jÚnior”. </t>
+  </si>
+  <si>
+    <t>“dispõe sobre a proibição do despejo de entulhos ou lixo de qualquer natureza, bem como o embaraço eou impedimento do livre trânsito de pessoas e veículos nos espaços públicos do município de catalão, estado de goiás, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>dispõe sobre a política habitacional de interesse social do município”.</t>
+  </si>
+  <si>
+    <t>dá o nome de nely marcelino de melo à rua 01 no trecho do loteamento residencial village e rua 09 no trecho do loteamento athenas.</t>
   </si>
   <si>
     <t>“altera denominação primitiva de via pública no município catalãogo., e dá outras providências”.</t>
   </si>
   <si>
-    <t>05/07/2021</t>
-[...22 lines deleted...]
-  <si>
     <t>2018/2021</t>
   </si>
   <si>
     <t xml:space="preserve">Valor estabelecidos para declaração de Imposto sobre propriedade territorial rural DTIR 2021. </t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
+    <t>“autoriza o poder executivo a alterar a afetação de duas áreas de terreno, partes de ruas projetadas e não implementadas, conforme especificado e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>24/06/2021</t>
+  </si>
+  <si>
+    <t>“cria o conselho municipal de habitaÇÃo e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“autoriza o município de catalão a firmar convênio de parceria com a cooperativa dos trabalhadores autÔnomos de catalÃo – cootracat, mediante a gestão dos resíduos sólidos produzidos em catalão, com beneficiamento de materiais recicláveis e oferecimento de suporte técnico aos cooperados para melhoria da qualidade ambiental e dá outras providências.” </t>
+  </si>
+  <si>
+    <t>"dispÕe sobre os critÉrios da concessÃo dos benefÍcios eventuais, À individuos e famÍlias, no Âmbito da polÍtica municipal de assistÊncia e desenvolvimento social e dÁ outras providÊncias".</t>
+  </si>
+  <si>
     <t>“autoriza o município de catalão, via fundo municipal da criança e do adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com organizações da sociedade civil para que, em regime de mútua cooperação com o poder executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
   </si>
   <si>
-    <t>24/06/2021</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">  "Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2. </t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
+    <t>“dispõe sobre a concessão de revisão geral anual aos servidores públicos do município de catalão, estado de goiás, de que trata o artigo 37, x, da constituição federal de 1988, nos termos da lei complementar federal nº 173, de 27 de maio de 2020 e da instrução normativa 000132020, do tribunal de contas dos municípios do estado de goiás e dá outras providências”.</t>
+  </si>
+  <si>
     <t>concede reposição salarial, revisão geral anual na forma do inciso x, do art. 37, da constituição federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do poder legislativo municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>“dispõe sobre a concessão de revisão geral anual aos servidores públicos do município de catalão, estado de goiás, de que trata o artigo 37, x, da constituição federal de 1988, nos termos da lei complementar federal nº 173, de 27 de maio de 2020 e da instrução normativa 000132020, do tribunal de contas dos municípios do estado de goiás e dá outras providências”.</t>
+    <t xml:space="preserve">“autoriza o poder executivo a contratar operação de crédito junto à caixa econômica federal – cef, prestar garantias e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>11/06/2021</t>
+  </si>
+  <si>
+    <t>“cria e denomina “cmei – henriqueta purcina de oliveira”, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“altera o art. 1º da lei municipal de nº 3.863, de 18 de marÇo de 2021, e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“autoriza o município de catalão, via fundo municipal de educação a contratar servidores por tempo determinado para atender à necessidade temporária de excepcional interesse público, na área da educação municipal, neste município”. </t>
   </si>
   <si>
     <t>“autoriza o município de catalão, via fmas, a conceder subvenção social, via chamamento público, às organizações da sociedade civil abaixo relacionadas, e dá outras providências”.</t>
   </si>
   <si>
-    <t>11/06/2021</t>
-[...13 lines deleted...]
-  <si>
     <t>LOA - LEI ORçAMENTáRIA ANUAL - EXERCíCIO 2021</t>
   </si>
   <si>
     <t>03/06/2021</t>
   </si>
   <si>
     <t>3879/2021</t>
   </si>
   <si>
     <t>Faz alterações na Lei Complementar Municipal de nº 3.440, de 08 de dezembro de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>31/05/2021</t>
   </si>
   <si>
     <t>3875/2021</t>
   </si>
   <si>
     <t xml:space="preserve">  “ALTERA OS ARTS. </t>
   </si>
   <si>
     <t>24/05/2021</t>
   </si>
   <si>
+    <t>“faz adequação da remuneração dos cargos abaixo-relacionados constantes do anexo Único da lei municipal de nº 3.866, de 18 de março de 2021, e dá outras providências”.</t>
+  </si>
+  <si>
     <t xml:space="preserve">“desafeta da condição de bem de uso comum do povo, faixa de terreno que especifica e dá outras providências. ” </t>
   </si>
   <si>
-    <t>“faz adequação da remuneração dos cargos abaixo-relacionados constantes do anexo Único da lei municipal de nº 3.866, de 18 de março de 2021, e dá outras providências”.</t>
-[...1 lines deleted...]
-  <si>
     <t>ALTERA OS ARTS. 23, 24 E 29 DA LEI COMPLEMENTAR MUNICIPAL DE Nº 3.441, DE 08 DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>06/05/2021</t>
   </si>
   <si>
+    <t xml:space="preserve">“autoriza majoraÇÃo dos valores a serem repassados a associaÇÃo protetora dos animais de catalÃo para a manutenÇÃo do centro de castraÇÃo e reinserÇÃo de cÃes e gatos de catalÃo, nos termos da lei municipal de nº 3.672, de 04 de julho de 2019”. </t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>“dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais – prc-2021 e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais por tempo determinado na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal.”</t>
   </si>
   <si>
-    <t>05/04/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>3870/2021</t>
   </si>
   <si>
     <t xml:space="preserve">  “Faz adaptação, alteração e inclusão de dispositivos legais à lei Municipal nº 2. </t>
   </si>
   <si>
     <t>18/03/2021</t>
   </si>
   <si>
+    <t xml:space="preserve">“dispõe sobre normas para instalação de infraestrutura de suporte para redes de telecomunicações e equipamentos afins no município de catalão, estado de goiás e dá outras providências.” </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “autoriza o município de catalão a doar o imóvel de sua propriedade especificado abaixo, à associaÇÃo beneficente evangÉlica creche recanto infantil e dá outras providências”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“altera a lei municipal de nº 3.066, de 17 de dezembro de 2013 e dÁ outras providÊncias.” </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“faz readequação na estrutura administrativa do município de catalão, instituída pela lei municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“denomina o estabelecimento de saúde, a ser construída na rua albino felipe do nascimento esquina com a rua mozar salviano, no setor maria amélia ii de “centro de atendimento mÉdico dr. antÔnio abadio da silva”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a alteração da lei de criação do conselho municipal de desenvolvimento rural sustentável e dá outras providências”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“dispõe sobre a reestruturação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação - cacs-fundeb, em conformidade com o artigo 212-a da constituição federal, regulamentado na forma da lei federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências”. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “autoriza a superintendÊncia municipal de Água e esgoto - sae, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta deste município”. </t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “dispõe sobre a aprovação de instalação de passarela aérea ou passagem suspensa e a respectiva cobrança pela utilização de espaço de propriedade pública municipal, e dá outras providências”. </t>
+  </si>
+  <si>
     <t xml:space="preserve">“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a casa de apoio ao morador de rua de catalÃo marly cardoso – (camor), objetivando manter em funcionamento a associação nos termos do seu estatuto, e dá outras providências”. </t>
   </si>
   <si>
-    <t xml:space="preserve"> “dispõe sobre a aprovação de instalação de passarela aérea ou passagem suspensa e a respectiva cobrança pela utilização de espaço de propriedade pública municipal, e dá outras providências”. </t>
-[...28 lines deleted...]
-  <si>
     <t>“dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso ix, do art. 37 da constituição federal e dá outras providências.”</t>
   </si>
   <si>
     <t>04/03/2021</t>
   </si>
   <si>
+    <t>“institui o dia municipal da cultura evangélica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo a abrir créditos adicionais de natureza especial no orçamento vigente, nos termos do inc. ii, § 1º, do art. 32 da lei complementar 1012000, para contemplar os recursos provenientes da operação de crédito autorizada pela lei municipal de nº 3.664, de 12 de junho de 2019, nos termos seguintes”.</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal, em razão da pandemia do corona vírus”.</t>
+  </si>
+  <si>
     <t>“altera o art. 9º e o anexo Único da lei municipal 3.800, de 30 de julho de 2020, para acrescer o número de vagas da forma especifica abaixo e dá outras providências”.</t>
   </si>
   <si>
-    <t>19/02/2021</t>
-[...10 lines deleted...]
-  <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>3852/2021</t>
   </si>
   <si>
     <t>“CRIA A SECRETARIA MUNICIPAL DE ENGENHARIA E PRODUÇÃO, ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 3.</t>
   </si>
   <si>
     <t>05/02/2021</t>
   </si>
   <si>
+    <t>" autoriza a município de catalão a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público na área da ação social, neste município”.</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a firmar parceria com associaÇÃo pestalozzi de catalÃo e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para os alunos do caee - santa clara, desta cidade), da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“autoriza o município de catalão a firmar convênio de parceria com a aspdec – associaÇÃo das pessoas portadoras de deficiÊncia de catalÃo – cnpj nº 06.146.2120001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>03/02/2021</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> “fica instituída a “semana do rodeio” no município de catalão”.</t>
   </si>
   <si>
     <t>11/01/2021</t>
   </si>
   <si>
+    <t>"autoriza o município de catalão a conceder subvenção social a central de associaÇÕes de minis e pequenos produtores rurais do municÍpio de catalÃo-go. e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>07/01/2021</t>
+  </si>
+  <si>
+    <t>“altera a lei de diretrizes orçamentárias, lei nº 3.7882020, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2021 e dá outras providências”</t>
+  </si>
+  <si>
     <t>"altera o plano plurianual para o período de 2018 a 2021 e das outras providências.”</t>
   </si>
   <si>
-    <t>07/01/2021</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">  “INSTITUI A TAXA DE COLETA DE RESÍDUOS - TCR NO MUNICÍPIO DE CATALÃO E DÁ OUTRAS PROVIDÊNCIAS”. </t>
   </si>
   <si>
     <t>24/12/2020</t>
   </si>
   <si>
+    <t>“dispõe sobre a denominação de via pública no distrito de pires belo no município de catalão e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/12/2020</t>
+  </si>
+  <si>
     <t>“declara de utilidade pública a associação de profissionais de rodeio de catalão (a.p.r.c) – e dá outras providências.”</t>
   </si>
   <si>
-    <t>23/12/2020</t>
-[...2 lines deleted...]
-    <t>“dispõe sobre a denominação de via pública no distrito de pires belo no município de catalão e dá outras providências”.</t>
+    <t>“dispõe sobre o fundo especial municipal para o corpo de bombeiros militar do estado de goiás – fembomprefeitura municipal de catalão, e determina outras providências.”</t>
+  </si>
+  <si>
+    <t>21/12/2020</t>
+  </si>
+  <si>
+    <t>“altera o art. 1º, da lei municipal de nº 3.822, de 20 de novembro de 2020, e dá outras providências.”</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito suplementar na forma especificada e dá outras providências.”</t>
   </si>
   <si>
-    <t>21/12/2020</t>
-[...5 lines deleted...]
-    <t>“dispõe sobre o fundo especial municipal para o corpo de bombeiros militar do estado de goiás – fembomprefeitura municipal de catalão, e determina outras providências.”</t>
+    <t xml:space="preserve">  “INSTITUI OS INSTRUMENTOS PARA O CUMPRIMENTO DA FUNÇÃO SOCIAL DA PROPRIEDADE URBANA NO MUNICÍPIO DE CATALÃO, ESPECIALMENTE DISPONDO SOBRE A NOTIFICAÇÃO PARA PARCELAMENTO, IPTU PROGRESSIVO NO TEMPO E DESAPROPRIAÇÃO COM PAGAMENTO COM TÍTULOS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>LEI ORGÂNICA DO MUNICÍPIO DE CATALÃO (Lei nº 845, de 05 de abril de 1990) Consolidação em 17 de dezembro de 2020 Legislatura 2017/2020</t>
+  </si>
+  <si>
+    <t>“altera o art. 1º, da lei municipal de nº 3.823, de 20 de novembro de 2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza a câmara municipal de catalão a filiar-se e contribuir mensalmente em favor da união das câmaras e vereadores do estado de goiás e dá outras providências”.</t>
   </si>
   <si>
-    <t>17/12/2020</t>
-[...8 lines deleted...]
-    <t>LEI ORGÂNICA DO MUNICÍPIO DE CATALÃO (Lei nº 845, de 05 de abril de 1990) Consolidação em 17 de dezembro de 2020 Legislatura 2017/2020</t>
+    <t xml:space="preserve">  “ALTERA A LEI Nº 2. </t>
+  </si>
+  <si>
+    <t>11/12/2020</t>
   </si>
   <si>
     <t xml:space="preserve">“dispõe sobre a denominação de via pública no distrito de pires belo no município de catalão e dá outras providências”. </t>
   </si>
   <si>
-    <t>11/12/2020</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  “ALTERA A LEI Nº 2. </t>
+    <t>3828/2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “REDEFINE O PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, DA FORMA ESPECIFICADA NESTA LEI COMPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>“estabelece normas para operação de carga e descarga no município de catalão, e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispõe sobre a planta de valores genéricos de itbi do município de catalão, conforme determina o código tributário municipal e dá outras providências”.</t>
   </si>
   <si>
-    <t>09/12/2020</t>
-[...10 lines deleted...]
-  <si>
     <t>“dispÕe sobre a autorizaÇÃo para abertura de crÉdito adicional suplementar e dÁ outras providencias”</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
   <si>
+    <t>“autoriza permuta de lotes de terreno que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>20/11/2020</t>
+  </si>
+  <si>
     <t>“declara de utilidade pública liga catalana e do sudeste goiano de truco, e dá outras providências”</t>
   </si>
   <si>
-    <t>20/11/2020</t>
-[...2 lines deleted...]
-    <t>“autoriza permuta de lotes de terreno que especifica e dá outras providências”.</t>
+    <t>“autoriza o poder executivo municipal a repassar recursos financeiros à associação dos diabéticos do sudeste goiano – adisgo, do município de catalão, estado de goiás, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>19/11/2020</t>
   </si>
   <si>
     <t>“autoriza permuta de lotes de terreno que especifica, visando a aquisição de imóvel urbano disponível para uso, por lote do município no loteamento alameda dos buritis, nesta cidade, em permuta por lotes do particular no loteamento setor aeroporto, estando um deles sem nenhum acesso ao sistema viário, em virtude da não existência da av. clarice mesquita e o outro com a sua frente para a rua josé matias da silveira, bem como sua parte frontal afetada pelo sistema viário, e dá outras providências”.</t>
   </si>
   <si>
-    <t>19/11/2020</t>
-[...4 lines deleted...]
-  <si>
     <t>dispõe sobre a denominação de via pública no distrito de pires belo no município de catalão e dá outras providências.</t>
   </si>
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>23/10/2020</t>
   </si>
   <si>
     <t>“altera o art. 2º, da lei municipal de nº 3.787, de 10 de junho de 2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza permuta de lotes de terreno que especifica, visando a aquisição de imóvel urbano disponível para uso, por lote do município no loteamento alameda dos buritis, nesta cidade, em permuta por lotes do particular no loteamento castelo branco, localizados em Área de preservação permanente, não indicados para a execução de edificações, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza indenização de lote de terreno utilizado no prolongamento da avenida raulina fonseca paschoal, no bairro santo antônio, nesta cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização de transferência de recursos financeiros da superintendência municipal de trânsito de catalão – smtc para o poder executivo municipal, visando a realização de obra em via pública, no distrito de santo antônio do rio verde.”</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências.”</t>
   </si>
   <si>
     <t>“denomina “praÇa antÔnio davi alves” a praça pública em construção no residencial eldorado”.</t>
@@ -2601,188 +2601,188 @@
   <si>
     <t>“acesso do portador de fibromialgia aosbenefÍcios existentes aos portadores deoutras patologias similares”.</t>
   </si>
   <si>
     <t>30/04/2020</t>
   </si>
   <si>
     <t>“concede revisão salarial geral anual na forma do inciso x, do art. 37, da constituição federal, sobre os vencimentos dos servidores públicos do município de catalão e dá outras providências”.</t>
   </si>
   <si>
     <t>29/04/2020</t>
   </si>
   <si>
     <t>“concede reposição salarial, revisão geral anual na forma do inciso x, do art.37, da constituição federal, à remuneração dos servidores públicos do poder legislativo municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>27/04/2020</t>
   </si>
   <si>
     <t>“autoriza o município de catalão, via fundo municipal de saúde a firmar convênio ou termo de fomento eou de cooperação com o estado de goiás e o hospital nasr faiad eireli, objetivando incrementar o plano de fortalecimento de média e alta complexidade nas regiões de saúde do estado de goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>“acrescenta-se parágrafo único ao art. 3º e altera-se o 9º da lei municipal de nº 3.609, de 21 de dezembro de 2018, e, por conseguinte, altera-se, também, o anexo Único da lei retro mencionada, e dá outras providências”.</t>
   </si>
   <si>
+    <t>“cria e incorpora nos cargos de provimento efetivo da sae, constantes do anexo vii, da lei municipal nº 1.818, de 05 de abril de 2000, introduzidos pela lei municipal de nº 3.027, de 30 de setembro de 2013, os níveis salariais remuneração correspondentes ao grau de escolaridade, tempo de serviço e merecimento, como especificado e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>30/03/2020</t>
+  </si>
+  <si>
+    <t>“fica instituída a “semana municipal da agricultura familiar” no município de catalão”</t>
+  </si>
+  <si>
+    <t>“altera o art. 2º, da lei municipal de nº 3.657, de 16 de maio de 2019, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“dispÕe sobre gratificaÇÃo de incentivo a ser concedida aos servidores lotados na unidade de pronto atendimento – upa, do municÍpio de catalÃo.”</t>
   </si>
   <si>
-    <t>30/03/2020</t>
-[...10 lines deleted...]
-  <si>
     <t>“altera o caput e o quadro de valores constante do art. 1º, da lei municipal de nº 3.632, de 13 de março de 2019, e dá outras providências”.</t>
   </si>
   <si>
+    <t>“autoriza o poder executivo municipal a firmar termo de cessÃo de uso de imÓvel urbano com o estado de goiÁs e dÁ outras providÊncias</t>
+  </si>
+  <si>
     <t>19/03/2020</t>
   </si>
   <si>
-    <t>“autoriza o poder executivo municipal a firmar termo de cessÃo de uso de imÓvel urbano com o estado de goiÁs e dÁ outras providÊncias</t>
+    <t>12/03/2020</t>
   </si>
   <si>
     <t>“autoriza a município de catalão a contratar dois profissionais (assistentes sociais) por tempo determinado para atender à necessidade temporária de excepcional interesse público na área da ação social, neste município.”</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>“denomina o arco viário que liga a go-330 a br-050, de arco viÁrio “engenheiro mauro campos netto”.</t>
+  </si>
+  <si>
+    <t>04/03/2020</t>
   </si>
   <si>
     <t>“autoriza o município de catalão, via fmas, a conceder subvenção social, via chamamento público, às organizações da sociedade civil abaixo relacionadas, e dá outras providências.”</t>
   </si>
   <si>
-    <t>04/03/2020</t>
-[...4 lines deleted...]
-  <si>
     <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal n° 13.0192014, com a liga esportiva catalana levindo fonseca, com o objetivo de realizar o campeonato catalano de futebol amador da primeira divisÃo e dá outras providências”</t>
   </si>
   <si>
     <t>12/02/2020</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a conceder auxilio financeiro a atletas catalanos que tentarÁ vagas na seleÇÃo brasileira de taekwondo (grand slan 2020), em vitÓriaes e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>05/02/2020</t>
   </si>
   <si>
+    <t>“altera o art. 9º, da lei municipal de nº 3.673, de 04 de julho de 2019, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>24/01/2020</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008, para vigorar a partir de 1º de janeiro de 2020”.</t>
+  </si>
+  <si>
+    <t>“altera, por forÇa da emenda constitucional n° 1032019, a fonte pagadora dos direitos dos servidores municipais abaixo-relacionados e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t>“dispÕe sobre a autorizaÇÃo para abertura de crÉdito adicional suplementar e da outras providencias”</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“altera o plano plurianual para o período de 2018 a 2021 e das outras providencias. ”</t>
   </si>
   <si>
-    <t>24/01/2020</t>
-[...14 lines deleted...]
-    <t>“altera o art. 9º, da lei municipal de nº 3.673, de 04 de julho de 2019, e dá outras providências”.</t>
+    <t>“autoriza o município de catalão a doar, com encargo, o imóvel de sua propriedade especificado abaixo, ao instituto de previdência e assistência dos servidores de catalão – ipasc”.</t>
+  </si>
+  <si>
+    <t>26/12/2019</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a doar o imóvel de sua propriedade especificado abaixo, ao instituto de previdência e assistência dos servidores de catalão – ipasc”.</t>
+  </si>
+  <si>
+    <t>“altera o art. 1º, da lei municipal de nº 3.672, de 04 de julho de 2019 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir ao erÁrio municipal as despesas efetuadas pelo municÍpio de catalÃo, sempre que o municÍpio arcar com despesas que originalmente seriam de responsabilidade da sae-catalÃo, e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“altera o art 1º, da lei municipal de nº 3.676, de 18 de julho de 2019 e dá outras providências”.</t>
   </si>
   <si>
-    <t>26/12/2019</t>
-[...13 lines deleted...]
-  <si>
     <t>LOA 2020 LEI 3.726 DE 09 DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>“estabelece no âmbito do município de catalão, sanções e penalidades administrativas para aqueles que praticarem maus-tratos aos animais e dá outras providências”.</t>
   </si>
   <si>
     <t>23/12/2019</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito suplementar e dá outras providencias”</t>
   </si>
   <si>
     <t>20/12/2019</t>
   </si>
   <si>
+    <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, constantes do código tributário municipal, lei complementar nº 2. </t>
+  </si>
+  <si>
+    <t>19/12/2019</t>
+  </si>
+  <si>
     <t>“institui mecanismos para a utilizaÇÃo de recursos financeiros correspondentes a depÓsitos judiciais e administrativos, em dinheiro, referentes a processos judiciais ou administrativos, tributÁrios ou nÃo tributÁrios, nos quais o municÍpio seja parte, e dÁ outras providÊncias.”</t>
   </si>
   <si>
-    <t>19/12/2019</t>
-[...1 lines deleted...]
-  <si>
     <t>“denomina como rua sylvia dias carneiro a rua 11, localizada no setor universitário, nesta cidade”.</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a repassar recursos financeiros à associaÇÃo dos diabÉticos do sudeste goiano – adisgo e dá outras providências.</t>
   </si>
   <si>
     <t>“autoriza o executivo municipal a desafetar e ceder em comodato, a associaÇÃo academica wilson guimarÃes – clube do aperitivo, cnpj nº 35.743.6450001-07, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.6662019, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2020 e dá outras providências”</t>
   </si>
   <si>
     <t>declara de utilidade pública a “associaÇÃo acadÊmica wilson guimarÃes e dá outras providências”</t>
   </si>
   <si>
     <t>“autoriza o executivo municipal a desafetar e ceder em comodato, Á aspdec – associaÇÃo das pessoas portadoras de deficiÊncia de catalÃo – cnpj nº 06.146.2120001-68, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com o sindicato rural de catalÃo, com o objetivo de cobrir partes das despesas com a realização de rodeio em touros, no bairro paineiras, nesta cidade”.</t>
   </si>
   <si>
-    <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, constantes do código tributário municipal, lei complementar nº 2. </t>
-[...1 lines deleted...]
-  <si>
     <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a associaÇÃo dos produtores de tomate de catalÃo, para a construção de um galpÃo nesta cidade.</t>
   </si>
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>“estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2020 e, dá outras providências”.</t>
   </si>
   <si>
     <t>09/12/2019</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização para abertura de crédito adicional suplementar e crédito adicional especial".</t>
   </si>
   <si>
     <t>04/12/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a liga esportiva catalana levindo fonseca, com o objetivo de realizar a 1ª copa nordestinos 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a associaÇÃo catalana de futsal, com o objetivo de cobrir partes das despesas com a participação de time de catalão no campeonato goiano de futsal – temporada 2019 – e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o executivo municipal a desafetar e ceder em comodato, ao lions clube de catalÃo, cnpj nº 00.001.9250001-57, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
@@ -2793,77 +2793,77 @@
   <si>
     <t>“dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do poder executivo e legislativo municipal, no vigente orçamento e dá outras providências”</t>
   </si>
   <si>
     <t>“autoriza a concessão de gratificação especial aos servidores municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da festa de nossa senhora do rosário, exercício de 2019.</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>altera a redação do inciso xiii, do art. 22 e acrescenta o inciso xviii ao art. 23, da lei municipal nº. 3.565, de 29 de maio de 2018, que regulamenta o exercício das atividades dos profissionais em transporte na modalidade individual em veículo automotor tipo motocicleta.”</t>
   </si>
   <si>
     <t>14/11/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira a acic-cdl visando à realização de campanha promocional de vendas do natal de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza indenização de lote de terreno utilizado na abertura da avenida tiradentes, no loteamento castelo branco, nesta cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>"autoriza o poder executivo municipal a conceder subvenção social à irmandade de nossa senhora do rosÁrio de catalÃo, estado de goiás e dá outras providências”.</t>
   </si>
   <si>
+    <t>02/2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “Altera a redação dos artigos 95, 96 e 97 da Lei Orgânica do Município de Catalão, e dá outras providências. </t>
+  </si>
+  <si>
+    <t>23/10/2019</t>
+  </si>
+  <si>
     <t>“dispõe sobre o conselho municipal de educação de catalãogo, e dá outras providências.”</t>
   </si>
   <si>
-    <t>23/10/2019</t>
-[...1 lines deleted...]
-  <si>
     <t>“dispõe sobre a reestruturação do conselho de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação – cacsfundeb de catalãogo, e dá outras providências. ”</t>
   </si>
   <si>
     <t>declara de utilidade pública a “associacao catalana de iniciaÇÃo e treinamento esportivo e dá outras providencias''.</t>
   </si>
   <si>
     <t>“altera o número de vagas dos cargos de enfermeiro e tÉcnico de enfermagem, constantes do anexo Único da lei municipal nº 3.609, de 21 de dezembro de 2018, que autorizou o fundo municipal de saúde de catalão a contratar servidores para atender à necessidade temporária de excepcional interesse público.”</t>
   </si>
   <si>
     <t>“dispõe sobre a proibição da distribuição gratuita ou venda de sacolas plásticas a consumidores em todos os estabelecimentos comerciais do município de catalão, estado de goiás, e dá outras providências.”</t>
   </si>
   <si>
     <t>“acrescenta os incisos x, xi e xii ao artigo 5º da lei nº 3.394 de 25 de maio de 2016, e da outras providências”.</t>
   </si>
   <si>
-    <t>02/2019</t>
-[...4 lines deleted...]
-  <si>
     <t>"autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a promover leilão para alienar sucatas e bens inservíveis de propriedade da sae e dá outras providências.”</t>
   </si>
   <si>
     <t>17/10/2019</t>
   </si>
   <si>
     <t>“cria e denomina o centro de castraÇÃo e reinserÇÃo de cÃes e gatos de catalÃo, conforme especificado abaixo”.</t>
   </si>
   <si>
     <t>“autoriza a instituiÇÃo de servidÃo administrativa em Áreas de terrenos que menciona e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“dispõe sobre a autorização de transferência de recursos financeiros do fundo municipal do meio ambiente de catalão para o fundo especial municipal para o corpo de bombeiro – fembom, desta cidade, visando a aquisição de materiais e equipamentos para combate a incêndios florestais nesta cidade e município”.</t>
   </si>
   <si>
     <t>02/10/2019</t>
   </si>
   <si>
     <t>“cria diretoria e assessoria especial no instituto de previdência e assistência dos servidores de catalão – ipasc, na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>“cria e denomina a casa de velÓrio de santo antônio do rio verde, distrito administrativo de catalão, conforme especificado abaixo”.</t>
   </si>
   <si>
     <t>“denomina “bosque dos ipês – edson democh”, o bosque construído na rua 29 com avenida margon e prolongamento da avenida raulina fonseca paschoal, nesta cidade, e dá outras providências</t>
@@ -3030,62 +3030,62 @@
   <si>
     <t>01/06/2019</t>
   </si>
   <si>
     <t>“denomina como ‘rua joão sedinez de araújo’ a rua 609, localizada no bairro monsenhor souza”.</t>
   </si>
   <si>
     <t>31/05/2019</t>
   </si>
   <si>
     <t>16/05/2019</t>
   </si>
   <si>
     <t>“autoriza o município de catalão, via fundo municipal de saúde a firmar convênio ou termo de fomento eou de cooperação com o estado de goiás e a santa casa de misericórdia de catalão, objetivando incrementar a assistência à saúde regionalizada, com abrangência macrorregional e dá outras providências. ”</t>
   </si>
   <si>
     <t>3655/2019</t>
   </si>
   <si>
     <t xml:space="preserve">  “Altera o § 17, do Artigo 5º, da Lei Complementar Municipal de nº 3. </t>
   </si>
   <si>
     <t>03/05/2019</t>
   </si>
   <si>
+    <t>3654/2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “Revoga o § 4º, do Art. </t>
+  </si>
+  <si>
+    <t>26/04/2019</t>
+  </si>
+  <si>
     <t>“concede revisão salarial anual na forma do inciso x, do art. 37, da constituição federal, sobre os vencimentos dos servidores públicos efetivosativos, aposentados e pensionistas do município de catalão e dá outras providências”.</t>
   </si>
   <si>
-    <t>26/04/2019</t>
-[...7 lines deleted...]
-  <si>
     <t>01/19</t>
   </si>
   <si>
     <t xml:space="preserve">  “Altera a redação do § 3º, do art. </t>
   </si>
   <si>
     <t>24/04/2019</t>
   </si>
   <si>
     <t>012019</t>
   </si>
   <si>
     <t>Altera a redação do § 3°, do art. 121, da Lei Organica do Municipio de Catalao.</t>
   </si>
   <si>
     <t>17/04/2019</t>
   </si>
   <si>
     <t>“concede reposição salarial aos servidores da câmara municipal de catalão”.</t>
   </si>
   <si>
     <t>10/04/2019</t>
   </si>
   <si>
     <t>dispõe sobre a revogação de lei n. 3.155, de 22 de julho de 2014, e dá outras providências.</t>
@@ -3183,89 +3183,89 @@
   <si>
     <t>“autoriza o município de catalão a conceder contribuição financeira a escola creche sÃo francisco de assis e abrir crédito especial, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>13/02/2019</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal, através da superintendência municipal de Água e esgoto de catalão – sae, a firmar acordo extrajudicial com proprietário de imóvel rural, visando indenizar a instituição de servidão administrativa para passagem de adutora de água bruta e dá outras providências”.</t>
   </si>
   <si>
     <t>11/02/2019</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.5702018, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
   <si>
     <t>"altera o plano plurianual para o período de 2018 a 2021 e dá outras providencias”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a adquirir por compra e venda, permuta ou desapropriar consensual ou judicialmente os imóveis abaixo-especificados, declarados de utilidade pública via do decreto municipal de nº 1.235, de 27 de novembro de 2018, para a implantação do arco viário de catalão. ”</t>
   </si>
   <si>
+    <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, na Lei Municipal nº 2. </t>
+  </si>
+  <si>
+    <t>21/12/2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, na Lei Complementar Municipal de nº 2. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “Acrescenta-se o Inciso I, ao Artigo 4º, da Lei Complementar n. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Revoga-se integralmente o Parágrafo 15, do Artigo 5º, da Lei Complementar n. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “Reescreve-se o Parágrafo 4º, do Artigo 16, da Lei Complementar n. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “FAZ ALTERAÇÕES NA LEI COMPLEMENTAR MUNICIPAL Nº 3. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  “REESCREVE-SE, DA FORMA ABAIXO A LEI COMPLEMENTAR MUNICIPAL Nº 2. </t>
+  </si>
+  <si>
     <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal.”</t>
   </si>
   <si>
-    <t>21/12/2018</t>
-[...1 lines deleted...]
-  <si>
     <t>“autoriza a superintendÊncia municipal de trÂnsito de catalÃo – smtc, a ressarcir despesas efetuadas pelo municÍpio de catalÃo com a construÇÃo de meio-fio e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“dispõe sobre denominação de parque natural da mata do setor santa cruz deste município”.</t>
   </si>
   <si>
     <t>“dá denominação de "mauro campos netto" ao dispositivo de acesso (retorno, viaduto) localizado no perímetro urbano do km-280+600 da rodovia br-050, entroncamento com a avenida josé marcelino, no município de catalão”.</t>
   </si>
   <si>
     <t>“estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2019 e, dá outras providências”.</t>
   </si>
   <si>
-    <t xml:space="preserve">  “Altera as taxas dos serviços prestados pela Secretaria Municipal de Meio Ambiente de Catalão, na Lei Municipal nº 2. </t>
-[...19 lines deleted...]
-  <si>
     <t>“altera a redação do art. 4º, da lei municipal de nº 2.252, de 17 de dezembro de 2004, e da forma que especifica”</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>“declara de utilidade pública a associaÇÃo dos docentes da rede municipal de ensino de catalÃo, goiÁs - adrmec, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, por intermédio do clube recreativo e atlÉtico catalano – crac – da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>cria o dia municipal do nordestino, em catalão-go, delimita a data e outras atribuições</t>
   </si>
   <si>
     <t>07/12/2018</t>
   </si>
   <si>
     <t>“declara de utilidade pública a associação de catalão contra o câncer”.</t>
   </si>
   <si>
     <t>“institui o dia municipal do congadeiro”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio e a conceder contribuição financeira a acic-cdl visando à realização de campanha promocional de vendas do natal de 2018, e dá outras providências”.</t>
@@ -3348,116 +3348,116 @@
   <si>
     <t>“autoriza o poder executivo a conceder auxilio financeiro a atleta catalano, multi campeÃo e campeÃo olÍmpico, que participarÁ de torneios e competiÇÕes de nataÇÃo no biÊnio 20182019, e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>05/09/2018</t>
   </si>
   <si>
     <t>“concede reajuste salarial aos vencimentos dos servidores efetivos, inativosaposentados e pensionistas e dá outras providências”.</t>
   </si>
   <si>
     <t>03/09/2018</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de catalão que participarão das festividades de nossa senhora do rosário de 2018, e dá outras providências. ”</t>
   </si>
   <si>
     <t>31/08/2018</t>
   </si>
   <si>
     <t>“declara de utilidade pública a associação orquidófila regional de catalão – aorc – e dá outras providências”</t>
   </si>
   <si>
     <t>23/08/2018</t>
   </si>
   <si>
+    <t>“dispõe sobre a autorização de transferência de recursos financeiros do fundo municipal do meio ambiente para o município de catalão, visando a implantação de célula para depósito de resíduos urbanos na área do aterro sanitário desta cidade”.a</t>
+  </si>
+  <si>
+    <t>22/08/2018</t>
+  </si>
+  <si>
     <t>“autoriza o município de catalão a fazer a remissão de débitos existentes e a isentar a tarifa de água e esgoto, referente ao consumo da sede da santa casa de misericórdia de catalão e dá outras providências. ”</t>
   </si>
   <si>
-    <t>22/08/2018</t>
-[...4 lines deleted...]
-  <si>
     <t>“dispÕe sobre a regulamentaÇÃo dos programas, serviÇos e projetos em Âmbito municipal - programa primeira infÂncia no suas(programa crianÇa feliz), centro de referÊncia de assistÊncia social (cras), serviÇo de convivÊncia e fortalecimento de vÍnculo, centro de referÊncia especializado de assistÊncia social (creas), programa de promoÇÃo do acesso ao mundo do trabalho e programa cadastro Único para programas sociais do governo federalpbf e autoriza a contrataÇao temporÁria de pessoal para atendimento Às necessidades de suas respectivas implantaÇÕes e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>10/07/2018</t>
   </si>
   <si>
+    <t>“declara de utilidade pública a associação catalana de futsal”.</t>
+  </si>
+  <si>
+    <t>29/06/2018</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências. ”</t>
+  </si>
+  <si>
     <t>“declara de utilidade pública a associação reumática tabajara esportiva – arte – e dá outras providências”.</t>
   </si>
   <si>
-    <t>29/06/2018</t>
-[...7 lines deleted...]
-  <si>
     <t>3570/2018</t>
   </si>
   <si>
     <t xml:space="preserve">  “Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2019 e dá outras providências”. </t>
   </si>
   <si>
     <t>21/06/2018</t>
   </si>
   <si>
+    <t>“autoriza o município de catalão a firmar convênio com o sindicato rural de catalÃo e a conceder contribuição financeira da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>20/06/2018</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a alteração da lei de criação do conselho municipal de assistência social – cmas, revoga a lei municipal nº 1.520, de 18 de abril de 1996, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“dispõe sobre o sistema Único de assistência social no âmbito do município de catalão, estado de goiás e dá outras providências.”</t>
   </si>
   <si>
-    <t>20/06/2018</t>
-[...7 lines deleted...]
-  <si>
     <t>020/2018</t>
   </si>
   <si>
     <t xml:space="preserve">Em cumprimento a Instrução Normativa RFB nº 1562 de 29/04/2015, publica-se o Valor da Terra Nua do Município de Catalão no ano de 2018. </t>
   </si>
   <si>
     <t>18/06/2018</t>
   </si>
   <si>
+    <t>“DISPÕE SOBRE A AUTORIZAÇÃO DE TRANSFERÊNCIA DE RECURSOS FINANCEIROS DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL PARA O CENTRO DE CONVIVÊNCIA DO PEQUENO APRENDIZ – CCPA, VISANDO A REESTRUTURAÇÃO E REFORMA DA VACA MECÂNICA E A AQUISIÇÃO DE MATERIAIS/EQUIPAMENTOS PARA SEU FUNCIONAMENTO (PROJETO LEITE FORTE)”. </t>
+  </si>
+  <si>
+    <t>11/06/2018</t>
+  </si>
+  <si>
     <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira de aplicação compulsória destinada ao incentivo desportivo educacional e de rendimento, por intermédio do CLUBE RECREATIVO E ATLÉTICO CATALANO – CRAC – da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>11/06/2018</t>
-[...4 lines deleted...]
-  <si>
     <t> LDO 2018 E SEUS ANEXOS</t>
   </si>
   <si>
     <t>05/06/2018</t>
   </si>
   <si>
     <t>“Altera o Art. 3º da Lei Municipal de nº 3.519, de 18 de dezembro de 2017 e dá outras providências”.</t>
   </si>
   <si>
     <t>04/06/2018</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal através da SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE - a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, UM LOTE DE TERRENO, caracterizado como 12ª do Decreto Municipal de Desmembramento nº 2.906, de 02 de maio de 2016”. </t>
   </si>
   <si>
     <t>PPA 2018 A 2021 SEUS ANEXOS</t>
   </si>
   <si>
     <t>01/06/2018</t>
   </si>
   <si>
     <t>LOA 2018 E SEUS ANEXOS</t>
   </si>
   <si>
     <t>“Regulamenta o exercício das atividades dos profissionais em transporte de passageiros “mototaxista”, serviço comunitário de rua “motoboy” e transporte de mercadorias “motofrete” e contém outras disposições.” </t>
@@ -3471,125 +3471,125 @@
   <si>
     <t>28/05/2018</t>
   </si>
   <si>
     <t>“Autoriza permuta de lotes de terreno que especifica, visando a proteção de lote situado em Área de Preservação Permanente, situado no Loteamento Novo Horizonte, nesta cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>“Altera a redação do inciso VI, § 3º, do Art. 1º da lei municipal de nº 2.778, de 29 de novembro de 2010 da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>23/05/2018</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado à Fundação Espírita Antero da Costa Carvalho com a finalidade de construir a nova sede de abrigo para idosos e dá outras providências”.</t>
   </si>
   <si>
     <t>17/05/2018</t>
   </si>
   <si>
     <t>“cria zona de expansão urbana descontínua e dá outras providências. ”</t>
   </si>
   <si>
     <t>16/05/2018</t>
   </si>
   <si>
+    <t>“dispõe sobre a obrigação de realizar a limpeza e a remoção e de dar destino adequado às fezes geradas por animais em praças, parques e logradouros públicos no âmbito do município de catalãogo”.</t>
+  </si>
+  <si>
+    <t>20/04/2018</t>
+  </si>
+  <si>
+    <t>dispõe sobre a criação da “semana da internet segura” nas escolas municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>“inclui a campanha setembro amarelo – mês de prevenção ao suicídio e de valorização da vida no calendário de eventos do município de catalão”.</t>
+  </si>
+  <si>
+    <t>“autoriza o poder executivo, via fmas, a conceder subvenção social à fundaÇÃo espÍrita antero da costa carvalho, no valor total de r$ 44.000,00 (quarenta e quatro mil reais) e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“concede revisão salarial anual na forma do inciso x, do art. 37, da constituição federal sobre os vencimentos dos servidores efetivos, comissionados, inativos, pensionistas, temporários e aos subsídios dos agentes políticos e equiparados do município e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“faz reposição dos subsídios dos agentes políticos e da remuneração dos servidores públicos efetivos, comissionados, ativos e inativos da câmara municipal de catalão (go)”.</t>
+  </si>
+  <si>
     <t>“institui o ‘mês de prevenção das doenças do coração’ em catalão”.</t>
   </si>
   <si>
-    <t>20/04/2018</t>
-[...17 lines deleted...]
-    <t>“dispõe sobre a obrigação de realizar a limpeza e a remoção e de dar destino adequado às fezes geradas por animais em praças, parques e logradouros públicos no âmbito do município de catalãogo”.</t>
+    <t>“altera o art. 4º, da lei municipal de nº 2.936, de 24 de agosto de 2012, na forma que especifica”.</t>
   </si>
   <si>
     <t>20/03/2018</t>
   </si>
   <si>
+    <t>“autoriza o poder executivo a doar com encargo o imóvel especificado abaixo ao instituto professor joÃo margon vaz, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a firmar convênio com o rotary club 1º de novembro, desta cidade, e a conceder subvenção financeira da forma que especifica para fazer funcionar o cursinho municipal israel macedo, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir despesas efetuadas pelo municÍpio de catalÃo com a devoluÇÃo de recursos ao ministÉrio das cidades oriundo de convÊnios para ampliaÇÃo do sistema de esgotamento sanitÁrio deste municÍpio e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“institui programa municipal de bolsa estágio, autoriza o poder executivo a conceder estágio remunerado para estudantes do ensino médio, ensino técnico profissionalizante, superior e pós-graduação regularmente matriculados em instituições públicas de ensino, e instituições reconhecidas pelo mec e órgãos públicos conveniados com o município de catalão, e dá outras providências.” </t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão, estado de goiás, a aderir ao consÓrcio intermunicipal de turismo e cultura da estrada de ferro, visando a implantação do trem turÍstico e cultural e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>“autoriza permuta de lotes de terreno, com o objetivo de solucionar antigo problema de acesso a lote particular devido à construção de obra pública municipal na rua d e dá outras providências”.</t>
+  </si>
+  <si>
     <t>“altera o número de vagas do cargo efetivo de supervisor de seguranÇa, junto a sae, constante do anexo vii, da lei municipal de nº 1.818, de 05 de abril de 2000, alterada pela lei nº 3.027, de 30 de setembro de 2013 e dá outras providências”.</t>
   </si>
   <si>
-    <t>“autoriza permuta de lotes de terreno, com o objetivo de solucionar antigo problema de acesso a lote particular devido à construção de obra pública municipal na rua d e dá outras providências”.</t>
-[...17 lines deleted...]
-    <t>“altera o art. 4º, da lei municipal de nº 2.936, de 24 de agosto de 2012, na forma que especifica”.</t>
+    <t>“autoriza o município de catalão a firmar convênio com a escola creche sÃo francisco de assis e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) no setor nossa senhora de fátima, nesta cidade, da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>20/02/2018</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio com a obras sociais casa do caminho famÍlia lima e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) com sede nesta cidade, na vila cruzeiro i, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>20/02/2018</t>
+    <t>“cria e extingue cargos na estrutura administrativa e operacional da câmara municipal de catalão e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a firmar convênio de parceria com a aspdec – associaÇÃo das pessoas portadoras de deficiÊncia de catalÃo – cnpj nº 06.146.2120001-68 e a conceder subvenção financeira da forma que especifica, durante os exercícios de 2018 a 2020, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza o municÍpio de catalÃo, estado de goiÁs, a firmar convÊnio e a conceder subvenÇÃo social À fundaÇÃo assistencial dr. willian faiad, para manutenÇÃo das atividades da unidade de pronto atendimento (upa) “dr. jamil sebba”, de 2018 a 2020, na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008. ”</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio com a associaÇÃo beneficente evangÉlica – mantenedora da creche recanto infantil e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido estabelecimento educativo - creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008. ”</t>
-[...13 lines deleted...]
-  <si>
     <t>“autoriza o poder executivo municipal a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, uma casa residencial e o respectivo terreno que especifica, de propriedade de amÁlia maria de jesus”.</t>
   </si>
   <si>
     <t>20/01/2018</t>
   </si>
   <si>
     <t>“altera a redação dos incisos ii e iii do art. 1º da lei municipal de nº 3.107, de 30 de abril de 2014 da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t xml:space="preserve"> “estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2018 e, dá outras providências”.</t>
   </si>
   <si>
     <t>dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>09/01/2018</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado ao SENAT SERVIÇO NACIONAL DE APRENDIZAGEM DO TRANSPORTE, CNPJ Nº 73.471.963/0001-47 – Matriz e ao SEST SERVIÇO SOCIAL DO TRANSPORTE, CNPJ Nº 73.471.989/0001-95 – Matriz, e dá outras providências”.</t>
   </si>
   <si>
     <t>26/12/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para os alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
@@ -3669,110 +3669,110 @@
   <si>
     <t>“Concede reajuste salarial aos servidores efetivos, revoga e altera os dispositivos legais que menciona e dá outras providências”. </t>
   </si>
   <si>
     <t>“Acrescenta o Parágrafo único ao Artigo 2º, da lei municipal de nº 3.455, de 19 de janeiro de 2017, da forma que especifica”.</t>
   </si>
   <si>
     <t>26/10/2017</t>
   </si>
   <si>
     <t>“Altera o Artigo 10, da lei municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica”.</t>
   </si>
   <si>
     <t>“Autoriza a aquisição de bens imóveis (duas áreas de terreno urbano) para posterior transferência, por doação, ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, e, a segunda, para o alargamento da Rua Salustiano Oliveira Paz, no Setor Ipanema, nesta cidade, e dá outras providências. ” </t>
   </si>
   <si>
     <t>10/10/2017</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.174, DE 22 DE DEZEMBRO DE 2003 E A LISTA DE SERVIÇOS ANEXA À MESMA LEI, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, POR FORÇA DAS MODIFICAÇÕES PROMOVIDAS PELA LEI COMPLEMENTAR N.º 157, DATADA DE 29 DE DEZEMBRO DE 2016, NA LEI COMPLEMENTAR N.º 116, DE 31 DE JULHO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>28/09/2017</t>
   </si>
   <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio com o ROTARY CLUB 1º DE NOVEMBRO, desta cidade, e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>20/09/2017</t>
+  </si>
+  <si>
     <t>“Altera o Artigo 12, da lei municipal de nº 3.460, de 15 de fevereiro de 2017, da forma que especifica”. </t>
   </si>
   <si>
-    <t>20/09/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>cria o programa municipal de geração deempregos e aumento de arrecadação, atravésde incentivo à industrialização e implantaçãode empresas no município de catalão - goiás”</t>
   </si>
   <si>
     <t>14/09/2017</t>
   </si>
   <si>
+    <t>“Cria o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de empresas no Município de Catalão - Goiás”.</t>
+  </si>
+  <si>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para repasse da parte patronal dos Servidores do IPASC, e dá outras providências”. </t>
+  </si>
+  <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para reforma e adequação do Centro de Diagnóstico da Secretaria Municipal de Saúde, e dá outras providências”</t>
   </si>
   <si>
-    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para repasse da parte patronal dos Servidores do IPASC, e dá outras providências”. </t>
-[...2 lines deleted...]
-    <t>“Cria o Programa Municipal de geração de empregos e aumento de arrecadação, através de incentivo à industrialização e implantação de empresas no Município de Catalão - Goiás”.</t>
+    <t>“Altera o número de vagas do cargo comissionado de ASSESSOR ESPECIAL DO SUPERINTENDENTE, junto a SAE, constantes do Anexo Único – Parte II – Dos Órgãos de Administração Indireta do Município, da Lei Municipal nº 2.637, de 19 de dezembro de 2008 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>06/09/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a conceder auxílio financeiro a cada um dos representantes dos ternos da congada e reinado de Catalão que participarão das festividades de Nossa Senhora do Rosário de 2017, e dá outras providências. ”</t>
   </si>
   <si>
-    <t>06/09/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“Denomina de TRAVESSIA LEANDRO ALVES DA SILVA – LEANDRO CABEÇÃO”, a Travessia que liga os Bairros Jardim Primavera e Vila Cruzeiro” </t>
   </si>
   <si>
     <t>01/09/2017</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado a UNIVERSIDADE FEDERAL DE GOIÁS – REGIONAL CATALÃO, Estado de Goiás e dá outras providências”. </t>
   </si>
   <si>
     <t>24/08/2017</t>
   </si>
   <si>
+    <t>“Institui o símbolo, slogan e a cor da Administração Municipal de Catalão – GO e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>04/08/2017</t>
+  </si>
+  <si>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para manutenção da Secretaria Municipal de Esportes, Juventude e Lazer no valor especificado abaixo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Autoriza a Superintendência Municipal de Água e Esgoto – SAE a efetuar transferência de recursos financeiros para o Município de Catalão/GO, na forma e no montante que especifica”.</t>
+  </si>
+  <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.” </t>
   </si>
   <si>
-    <t>04/08/2017</t>
-[...10 lines deleted...]
-  <si>
     <t>“Cria o Programa “MAIS CULTURA” e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>02/08/2017</t>
   </si>
   <si>
     <t>“Cria o Programa “MAIS ESPORTES” e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>“INSTITUI no Calendário Oficial município de Catalão o “JULHO VERMELHO”, O mês todo dedicado á realização de ações para conscientização da doação de sangue” </t>
   </si>
   <si>
     <t>30/06/2017</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grupo de Escoteiros Tamanduá Bandeira 34/GO. </t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>27/06/2017</t>
   </si>
   <si>
     <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2018 e dá outras providências” </t>
@@ -3894,192 +3894,192 @@
   <si>
     <t>“AUTORIZA A SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, A RESSARCIR DESPESAS EFETUADAS PELO MUNICÍPIO DE CATALÃO COM O SISTEMA DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>08/02/2017</t>
   </si>
   <si>
     <t>“Insere parágrafo único ao Artigo 4º, da Lei Municipal de nº 1.922, de 20 de setembro de 2001 (lei de criação da SAE) e dá outras providências”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASPDEC – ASSOCIAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA DE CATALÃO – CNPJ nº 06.146.212/0001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“Dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela Lei Federal nº 11.738, de 16/7/2008. ”</t>
   </si>
   <si>
     <t>19/01/2017</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, A FIRMAR CONVÊNIO E A CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO ASSISTENCIAL DR. WILLIAN FAIAD, PARA MANUTENÇÃO DAS ATIVIDADES DA UNIDADE DE PRONTO ATENDIMENTO (UPA) “DR. JAMIL SEBBA” EM 2017, NA FORMA QUE ESPECIFICA”.</t>
   </si>
   <si>
+    <t>“Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Catalão, Estado de Goiás e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>04/01/2017</t>
+  </si>
+  <si>
     <t>“Altera o dispositivo do item 11, do Inciso IV, do Artigo 2º, da Lei nº 2.637, de 19 de dezembro de 2008 e dá outras providências.” </t>
   </si>
   <si>
-    <t>04/01/2017</t>
-[...1 lines deleted...]
-  <si>
     <t>“DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO E ESTÍMULO A QUITAÇÃO DE DÉBITOS FISCAIS – PRC2017. E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
-    <t>“Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Catalão, Estado de Goiás e dá outras providências”.</t>
-[...1 lines deleted...]
-  <si>
     <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 201090541171) e dá outras providências”</t>
   </si>
   <si>
     <t>16/12/2016</t>
   </si>
   <si>
+    <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO AO INSTITUTO EDUCACIONAL BÍBLICO – I.E.B O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS ”.</t>
+  </si>
+  <si>
+    <t>09/12/2016</t>
+  </si>
+  <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO-GO, ÁREA URBANA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>09/12/2016</t>
-[...4 lines deleted...]
-  <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A ASSOCIAÇÃO DOS PRODUTORES DE TOMATE DE CATALÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder isenção do pagamento de taxa de Zona Azul aos estudantes e dá outras providências.” </t>
   </si>
   <si>
     <t>“Altera a Lei n.º 3.073 de 26/12/2013, que dispõe sobre o Plano Plurianual para o período de 2014/2017, e da outras providencias”.</t>
   </si>
   <si>
     <t>“Dispõe sobre Alteração da Lei nº 3.409 de 29 de junho de 2016 da Lei de Diretrizes Orçamentária – LDO, para o exercício de 2017”.</t>
   </si>
   <si>
     <t>“Estima as Receitas e fixa as Despesas do Município de Catalão, Estado de Goiás, para o exercício de 2017</t>
   </si>
   <si>
+    <t>ESTABELECE NORMAS E CONDIÇÕES PARA PARCELAMENTO DO SOLO NO MUNICÍPIO DE CATALÃO/GO.</t>
+  </si>
+  <si>
+    <t>08/12/2016</t>
+  </si>
+  <si>
+    <t>ESTABELECE NORMAS E CONDIÇÕES PARA USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE CATALÃO/GO.</t>
+  </si>
+  <si>
     <t>3462/2016</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 19 DA LEI COMPLEMENTAR DE Nº 3439 DE 08 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
-    <t>08/12/2016</t>
-[...7 lines deleted...]
-  <si>
     <t>INSTITUI O PLANO DIRETOR DE ORDENAMENTO DO TERRITÓRIO E DESENVOLVIMENTO SUSTENTÁVEL DE CATALÃO, QUE DISPÕE SOBRE PLANO DE PARCELAMENTO, USO E OCUPAÇÃO DO SOLO, INSTRUMENTOS URBANÍSTICOS E SISTEMA DE GESTÃO.</t>
   </si>
   <si>
     <t>“Altera o Art. 200, do Código Tributário Municipal, da forma que especifica.”</t>
   </si>
   <si>
     <t>07/12/2016</t>
   </si>
   <si>
+    <t>Dispõe sobre o acesso a informações ,a aplicação da Lei Estadual nº. 18.025, de 22 de maio de 2013, e da Lei Federal nº. 12.527, de 18 de novembro de 2011,no âmbito do Município de Catalão e dá outras providências. No município, a aplicação da Lei do Governo Digital é regulamentada pela Lei 3.435, de 02 de Dezembro de 2016Lei Federal nº 14.129/2021 – Lei do Governo Digital</t>
+  </si>
+  <si>
+    <t>02/12/2016</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE CULTURA, SUAS ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS”. </t>
+  </si>
+  <si>
+    <t>“INSTITUI INCENTIVO FISCAL EM FAVOR DE PESSOAS FÍSICAS E JURÍDICAS DE DIREITO PRIVADO, PARA A REALIZAÇÃO DE PROJETOS CULTURAIS”.</t>
+  </si>
+  <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2016.” </t>
   </si>
   <si>
-    <t>02/12/2016</t>
-[...8 lines deleted...]
-    <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE CULTURA, SUAS ATRIBUIÇÕES E COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS”. </t>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de diversos equipamentos e materiais para serem doados (premiação) aos alunos do curso de Projeto Bombeiro Mirim no valor especificado abaixo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>23/11/2016</t>
+  </si>
+  <si>
+    <t>“Autoriza o Fundo Municipal da Criança e do Adolescente a firmar convênio com a ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DO CEPI – PMG POLIVALENTE DR. THARSIS CAMPOS e a conceder contribuição financeira da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“Denomina como BARRAGEM IDEVAN FERREIRA DE MELO a Barragem do Ribeirão Pari, localizada neste município.” </t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO-GO, ÁREA URBANA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>23/11/2016</t>
-[...8 lines deleted...]
-    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de diversos equipamentos e materiais para serem doados (premiação) aos alunos do curso de Projeto Bombeiro Mirim no valor especificado abaixo e dá outras providências”.</t>
+    <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 200703224004) e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>09/11/2016</t>
   </si>
   <si>
     <t>“Denomina como Rua DORI PEREIRA a Rua B, localizada no Bairro São João, nesta cidade”.</t>
   </si>
   <si>
-    <t>09/11/2016</t>
-[...2 lines deleted...]
-    <t>“Autoriza permuta de lotes de terreno que menciona em cumprimento a acordo judicial homologado (Autos nº 200703224004) e dá outras providências”.</t>
+    <t>DECLARA UTILIDADE PÚBLICA MUNICIPAL “ASSOCIAÇÃO DESPORTIVA CULTURAL CAPOEIRA BERIMBAU DE OURO”.</t>
+  </si>
+  <si>
+    <t>06/10/2016</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de equipamentos e brinquedos pedagógicos para premiação aos alunos melhores colocados no Projeto “Transformações Significativas”, no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
-    <t>06/10/2016</t>
-[...2 lines deleted...]
-    <t>DECLARA UTILIDADE PÚBLICA MUNICIPAL “ASSOCIAÇÃO DESPORTIVA CULTURAL CAPOEIRA BERIMBAU DE OURO”.</t>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para adequação nas instalações da UPA no valor especificado abaixo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>15/09/2016</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para Recuperação e Revitalização das Praças do Congo e Pio Gomes, bem como o Espaço Público denominado CRISA, com Recursos de Instituição Privada e CONDEMA no valor especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
-    <t>15/09/2016</t>
-[...4 lines deleted...]
-  <si>
     <t>“Declara de Utilidade Pública a Associação dos Produtores de Tomate de Catalão-Goiás (APTC)”. </t>
   </si>
   <si>
     <t>08/09/2016</t>
   </si>
   <si>
+    <t>“Declara Utilidade Pública Associação dos Abrigos Independentes de Catalão (AABRIC)”. </t>
+  </si>
+  <si>
     <t>24/08/2016</t>
   </si>
   <si>
-    <t>“Declara Utilidade Pública Associação dos Abrigos Independentes de Catalão (AABRIC)”. </t>
+    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de seis veículos populares para atender as necessidades da Morada da Criança, CRAS, CREAS e CAPS INFANTIL no valor especificado abaixo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>19/08/2016</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO A BIO PROJETOS SUSTENTÁVEIS EIRELI EPP, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
-  </si>
-[...4 lines deleted...]
-    <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2016, para aquisição de seis veículos populares para atender as necessidades da Morada da Criança, CRAS, CREAS e CAPS INFANTIL no valor especificado abaixo e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4736,77 +4736,77 @@
         <v>2604067274859</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4474</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19">
         <v>2604064512936</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>4448</v>
+        <v>4454</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>31</v>
       </c>
       <c r="E20">
-        <v>2601285943600</v>
+        <v>2601283226701</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>4454</v>
+        <v>4448</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>31</v>
       </c>
       <c r="E21">
-        <v>2601283226701</v>
+        <v>2601285943600</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4473</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22" t="s">
         <v>34</v>
       </c>
       <c r="E22">
         <v>2602039784176</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4472</v>
@@ -5025,3664 +5025,3664 @@
         <v>2601289533832</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4459</v>
       </c>
       <c r="C36" t="s">
         <v>48</v>
       </c>
       <c r="D36" t="s">
         <v>34</v>
       </c>
       <c r="E36">
         <v>2601285875193</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>4.473</v>
+        <v>4458</v>
       </c>
       <c r="C37" t="s">
         <v>49</v>
       </c>
       <c r="D37" t="s">
         <v>34</v>
       </c>
       <c r="E37">
-        <v>2601141756474</v>
+        <v>2601287329467</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>4455</v>
+        <v>4457</v>
       </c>
       <c r="C38" t="s">
         <v>50</v>
       </c>
       <c r="D38" t="s">
         <v>34</v>
       </c>
       <c r="E38">
-        <v>2601287518828</v>
+        <v>2601286429588</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4456</v>
       </c>
       <c r="C39" t="s">
         <v>51</v>
       </c>
       <c r="D39" t="s">
         <v>34</v>
       </c>
       <c r="E39">
         <v>2601285080224</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>4457</v>
+        <v>4455</v>
       </c>
       <c r="C40" t="s">
         <v>52</v>
       </c>
       <c r="D40" t="s">
         <v>34</v>
       </c>
       <c r="E40">
-        <v>2601286429588</v>
+        <v>2601287518828</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>4458</v>
+        <v>4.473</v>
       </c>
       <c r="C41" t="s">
         <v>53</v>
       </c>
       <c r="D41" t="s">
         <v>34</v>
       </c>
       <c r="E41">
-        <v>2601287329467</v>
+        <v>2601141756474</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.454</v>
       </c>
       <c r="C42" t="s">
         <v>54</v>
       </c>
       <c r="D42" t="s">
         <v>55</v>
       </c>
       <c r="E42">
         <v>2601141093411</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>4.452</v>
+        <v>4453</v>
       </c>
       <c r="C43" t="s">
         <v>56</v>
       </c>
       <c r="D43" t="s">
         <v>57</v>
       </c>
       <c r="E43">
-        <v>2512293863437</v>
+        <v>2601289135143</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4452</v>
       </c>
       <c r="C44" t="s">
         <v>58</v>
       </c>
       <c r="D44" t="s">
         <v>57</v>
       </c>
       <c r="E44">
         <v>2601285210351</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>4453</v>
+        <v>4.452</v>
       </c>
       <c r="C45" t="s">
         <v>59</v>
       </c>
       <c r="D45" t="s">
         <v>57</v>
       </c>
       <c r="E45">
-        <v>2601289135143</v>
+        <v>2512293863437</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>4444</v>
+        <v>4451</v>
       </c>
       <c r="C46" t="s">
         <v>60</v>
       </c>
       <c r="D46" t="s">
         <v>61</v>
       </c>
       <c r="E46">
-        <v>2601285879759</v>
+        <v>2601284903780</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>4445</v>
+        <v>4450</v>
       </c>
       <c r="C47" t="s">
         <v>62</v>
       </c>
       <c r="D47" t="s">
         <v>61</v>
       </c>
       <c r="E47">
-        <v>2601281558352</v>
+        <v>2601284174020</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>4446</v>
+        <v>4449</v>
       </c>
       <c r="C48" t="s">
         <v>63</v>
       </c>
       <c r="D48" t="s">
         <v>61</v>
       </c>
       <c r="E48">
-        <v>2601289767991</v>
+        <v>2601283591733</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4447</v>
       </c>
       <c r="C49" t="s">
         <v>64</v>
       </c>
       <c r="D49" t="s">
         <v>61</v>
       </c>
       <c r="E49">
         <v>2601285889757</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>4449</v>
+        <v>4446</v>
       </c>
       <c r="C50" t="s">
         <v>65</v>
       </c>
       <c r="D50" t="s">
         <v>61</v>
       </c>
       <c r="E50">
-        <v>2601283591733</v>
+        <v>2601289767991</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>4450</v>
+        <v>4445</v>
       </c>
       <c r="C51" t="s">
         <v>66</v>
       </c>
       <c r="D51" t="s">
         <v>61</v>
       </c>
       <c r="E51">
-        <v>2601284174020</v>
+        <v>2601281558352</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>4451</v>
+        <v>4444</v>
       </c>
       <c r="C52" t="s">
         <v>67</v>
       </c>
       <c r="D52" t="s">
         <v>61</v>
       </c>
       <c r="E52">
-        <v>2601284903780</v>
+        <v>2601285879759</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>4441</v>
+        <v>4443</v>
       </c>
       <c r="C53" t="s">
         <v>68</v>
       </c>
       <c r="D53" t="s">
         <v>69</v>
       </c>
       <c r="E53">
-        <v>2601285656401</v>
+        <v>2601286899505</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4442</v>
       </c>
       <c r="C54" t="s">
         <v>70</v>
       </c>
       <c r="D54" t="s">
         <v>69</v>
       </c>
       <c r="E54">
         <v>2601285220603</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>4443</v>
+        <v>4441</v>
       </c>
       <c r="C55" t="s">
         <v>71</v>
       </c>
       <c r="D55" t="s">
         <v>69</v>
       </c>
       <c r="E55">
-        <v>2601286899505</v>
+        <v>2601285656401</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>4436</v>
+        <v>4440</v>
       </c>
       <c r="C56" t="s">
         <v>72</v>
       </c>
       <c r="D56" t="s">
         <v>73</v>
       </c>
       <c r="E56">
-        <v>2601289921317</v>
+        <v>2601286705529</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>4437</v>
+        <v>4439</v>
       </c>
       <c r="C57" t="s">
         <v>74</v>
       </c>
       <c r="D57" t="s">
         <v>73</v>
       </c>
       <c r="E57">
-        <v>2601285431891</v>
+        <v>2601286708795</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4438</v>
       </c>
       <c r="C58" t="s">
         <v>75</v>
       </c>
       <c r="D58" t="s">
         <v>73</v>
       </c>
       <c r="E58">
         <v>2601285395585</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>4439</v>
+        <v>4437</v>
       </c>
       <c r="C59" t="s">
         <v>76</v>
       </c>
       <c r="D59" t="s">
         <v>73</v>
       </c>
       <c r="E59">
-        <v>2601286708795</v>
+        <v>2601285431891</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>4440</v>
+        <v>4436</v>
       </c>
       <c r="C60" t="s">
         <v>77</v>
       </c>
       <c r="D60" t="s">
         <v>73</v>
       </c>
       <c r="E60">
-        <v>2601286705529</v>
+        <v>2601289921317</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>4433</v>
+        <v>4435</v>
       </c>
       <c r="C61" t="s">
         <v>78</v>
       </c>
       <c r="D61" t="s">
         <v>79</v>
       </c>
       <c r="E61">
-        <v>2601286194850</v>
+        <v>2601286837618</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4434</v>
       </c>
       <c r="C62" t="s">
         <v>80</v>
       </c>
       <c r="D62" t="s">
         <v>79</v>
       </c>
       <c r="E62">
         <v>2601288038049</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>4435</v>
+        <v>4433</v>
       </c>
       <c r="C63" t="s">
         <v>81</v>
       </c>
       <c r="D63" t="s">
         <v>79</v>
       </c>
       <c r="E63">
-        <v>2601286837618</v>
+        <v>2601286194850</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>4429</v>
+        <v>4432</v>
       </c>
       <c r="C64" t="s">
         <v>82</v>
       </c>
       <c r="D64" t="s">
         <v>83</v>
       </c>
       <c r="E64">
-        <v>2601284771160</v>
+        <v>2601282350281</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>4430</v>
+        <v>4431</v>
       </c>
       <c r="C65" t="s">
         <v>84</v>
       </c>
       <c r="D65" t="s">
         <v>83</v>
       </c>
       <c r="E65">
-        <v>2601286205041</v>
+        <v>2601284468810</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>4431</v>
+        <v>4430</v>
       </c>
       <c r="C66" t="s">
         <v>85</v>
       </c>
       <c r="D66" t="s">
         <v>83</v>
       </c>
       <c r="E66">
-        <v>2601284468810</v>
+        <v>2601286205041</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>4432</v>
+        <v>4429</v>
       </c>
       <c r="C67" t="s">
         <v>86</v>
       </c>
       <c r="D67" t="s">
         <v>83</v>
       </c>
       <c r="E67">
-        <v>2601282350281</v>
+        <v>2601284771160</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>4424</v>
+        <v>4428</v>
       </c>
       <c r="C68" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="D68" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E68">
-        <v>2601278199436</v>
+        <v>2601286857168</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>4425</v>
+        <v>4426</v>
       </c>
       <c r="C69" t="s">
+        <v>89</v>
+      </c>
+      <c r="D69" t="s">
         <v>88</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69">
-        <v>2601285510348</v>
+        <v>2601286853318</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>4426</v>
+        <v>4425</v>
       </c>
       <c r="C70" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D70" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E70">
-        <v>2601286853318</v>
+        <v>2601285510348</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>4428</v>
+        <v>4424</v>
       </c>
       <c r="C71" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D71" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E71">
-        <v>2601286857168</v>
+        <v>2601278199436</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>4423</v>
+        <v>4422</v>
       </c>
       <c r="C72" t="s">
         <v>91</v>
       </c>
       <c r="D72" t="s">
         <v>92</v>
       </c>
       <c r="E72">
-        <v>2601081429808</v>
+        <v>2601275997882</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>4420</v>
+        <v>4421</v>
       </c>
       <c r="C73" t="s">
         <v>93</v>
       </c>
       <c r="D73" t="s">
         <v>92</v>
       </c>
       <c r="E73">
-        <v>2601086422610</v>
+        <v>2601279183812</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>4418</v>
+        <v>4419</v>
       </c>
       <c r="C74" t="s">
         <v>94</v>
       </c>
       <c r="D74" t="s">
         <v>92</v>
       </c>
       <c r="E74">
-        <v>2601277407929</v>
+        <v>2601274974620</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>4419</v>
+        <v>4418</v>
       </c>
       <c r="C75" t="s">
         <v>95</v>
       </c>
       <c r="D75" t="s">
         <v>92</v>
       </c>
       <c r="E75">
-        <v>2601274974620</v>
+        <v>2601277407929</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>4421</v>
+        <v>4420</v>
       </c>
       <c r="C76" t="s">
         <v>96</v>
       </c>
       <c r="D76" t="s">
         <v>92</v>
       </c>
       <c r="E76">
-        <v>2601279183812</v>
+        <v>2601086422610</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>4422</v>
+        <v>4423</v>
       </c>
       <c r="C77" t="s">
         <v>97</v>
       </c>
       <c r="D77" t="s">
         <v>92</v>
       </c>
       <c r="E77">
-        <v>2601275997882</v>
+        <v>2601081429808</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>4413</v>
+        <v>4417</v>
       </c>
       <c r="C78" t="s">
         <v>98</v>
       </c>
       <c r="D78" t="s">
         <v>99</v>
       </c>
       <c r="E78">
-        <v>2601087469686</v>
+        <v>2601272557462</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>4414</v>
+        <v>4416</v>
       </c>
       <c r="C79" t="s">
         <v>100</v>
       </c>
       <c r="D79" t="s">
         <v>99</v>
       </c>
       <c r="E79">
-        <v>2601267296929</v>
+        <v>2601266271674</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>4415</v>
       </c>
       <c r="C80" t="s">
         <v>101</v>
       </c>
       <c r="D80" t="s">
         <v>99</v>
       </c>
       <c r="E80">
         <v>2601265920497</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>4416</v>
+        <v>4414</v>
       </c>
       <c r="C81" t="s">
         <v>102</v>
       </c>
       <c r="D81" t="s">
         <v>99</v>
       </c>
       <c r="E81">
-        <v>2601266271674</v>
+        <v>2601267296929</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>4417</v>
+        <v>4413</v>
       </c>
       <c r="C82" t="s">
         <v>103</v>
       </c>
       <c r="D82" t="s">
         <v>99</v>
       </c>
       <c r="E82">
-        <v>2601272557462</v>
+        <v>2601087469686</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>4409</v>
+        <v>4412</v>
       </c>
       <c r="C83" t="s">
         <v>104</v>
       </c>
       <c r="D83" t="s">
         <v>105</v>
       </c>
       <c r="E83">
-        <v>2601262689161</v>
+        <v>2601265051719</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="C84" t="s">
         <v>106</v>
       </c>
       <c r="D84" t="s">
         <v>105</v>
       </c>
       <c r="E84">
-        <v>2601264221139</v>
+        <v>2601267364009</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>4411</v>
+        <v>4410</v>
       </c>
       <c r="C85" t="s">
         <v>107</v>
       </c>
       <c r="D85" t="s">
         <v>105</v>
       </c>
       <c r="E85">
-        <v>2601267364009</v>
+        <v>2601264221139</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>4412</v>
+        <v>4409</v>
       </c>
       <c r="C86" t="s">
         <v>108</v>
       </c>
       <c r="D86" t="s">
         <v>105</v>
       </c>
       <c r="E86">
-        <v>2601265051719</v>
+        <v>2601262689161</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>4408</v>
       </c>
       <c r="C87" t="s">
         <v>109</v>
       </c>
       <c r="D87" t="s">
         <v>110</v>
       </c>
       <c r="E87">
         <v>2601265250420</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>4406</v>
+        <v>4407</v>
       </c>
       <c r="C88" t="s">
         <v>111</v>
       </c>
       <c r="D88" t="s">
         <v>112</v>
       </c>
       <c r="E88">
-        <v>2601264506456</v>
+        <v>2601264709125</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>4407</v>
+        <v>4406</v>
       </c>
       <c r="C89" t="s">
         <v>113</v>
       </c>
       <c r="D89" t="s">
         <v>112</v>
       </c>
       <c r="E89">
-        <v>2601264709125</v>
+        <v>2601264506456</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>4404</v>
+        <v>4405</v>
       </c>
       <c r="C90" t="s">
         <v>114</v>
       </c>
       <c r="D90" t="s">
         <v>115</v>
       </c>
       <c r="E90">
-        <v>2601263628630</v>
+        <v>2601264098025</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>4405</v>
+        <v>4404</v>
       </c>
       <c r="C91" t="s">
         <v>116</v>
       </c>
       <c r="D91" t="s">
         <v>115</v>
       </c>
       <c r="E91">
-        <v>2601264098025</v>
+        <v>2601263628630</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>4403</v>
       </c>
       <c r="C92" t="s">
         <v>117</v>
       </c>
       <c r="D92" t="s">
         <v>118</v>
       </c>
       <c r="E92">
         <v>2601268159044</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>4396</v>
+        <v>4402</v>
       </c>
       <c r="C93" t="s">
         <v>119</v>
       </c>
       <c r="D93" t="s">
         <v>120</v>
       </c>
       <c r="E93">
-        <v>2601269876996</v>
+        <v>2601269168618</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>4397</v>
+        <v>4401</v>
       </c>
       <c r="C94" t="s">
         <v>121</v>
       </c>
       <c r="D94" t="s">
         <v>120</v>
       </c>
       <c r="E94">
-        <v>2601269153204</v>
+        <v>2601262561700</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>4398</v>
+        <v>4400</v>
       </c>
       <c r="C95" t="s">
         <v>122</v>
       </c>
       <c r="D95" t="s">
         <v>120</v>
       </c>
       <c r="E95">
-        <v>2601264342550</v>
+        <v>2601266935922</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>4399</v>
       </c>
       <c r="C96" t="s">
         <v>123</v>
       </c>
       <c r="D96" t="s">
         <v>120</v>
       </c>
       <c r="E96">
         <v>2601266772947</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>4400</v>
+        <v>4398</v>
       </c>
       <c r="C97" t="s">
         <v>124</v>
       </c>
       <c r="D97" t="s">
         <v>120</v>
       </c>
       <c r="E97">
-        <v>2601266935922</v>
+        <v>2601264342550</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>4401</v>
+        <v>4397</v>
       </c>
       <c r="C98" t="s">
         <v>125</v>
       </c>
       <c r="D98" t="s">
         <v>120</v>
       </c>
       <c r="E98">
-        <v>2601262561700</v>
+        <v>2601269153204</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>4402</v>
+        <v>4396</v>
       </c>
       <c r="C99" t="s">
         <v>126</v>
       </c>
       <c r="D99" t="s">
         <v>120</v>
       </c>
       <c r="E99">
-        <v>2601269168618</v>
+        <v>2601269876996</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>4390</v>
+        <v>4395</v>
       </c>
       <c r="C100" t="s">
         <v>127</v>
       </c>
       <c r="D100" t="s">
         <v>128</v>
       </c>
       <c r="E100">
-        <v>2601236158741</v>
+        <v>2601266533831</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>4391</v>
+        <v>4394</v>
       </c>
       <c r="C101" t="s">
         <v>129</v>
       </c>
       <c r="D101" t="s">
         <v>128</v>
       </c>
       <c r="E101">
-        <v>2601269033931</v>
+        <v>2601263829548</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>4392</v>
+        <v>4393</v>
       </c>
       <c r="C102" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="D102" t="s">
         <v>128</v>
       </c>
       <c r="E102">
-        <v>2601268027810</v>
+        <v>2601261973398</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>4393</v>
+        <v>4392</v>
       </c>
       <c r="C103" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="D103" t="s">
         <v>128</v>
       </c>
       <c r="E103">
-        <v>2601261973398</v>
+        <v>2601268027810</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>4394</v>
+        <v>4391</v>
       </c>
       <c r="C104" t="s">
         <v>131</v>
       </c>
       <c r="D104" t="s">
         <v>128</v>
       </c>
       <c r="E104">
-        <v>2601263829548</v>
+        <v>2601269033931</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>4395</v>
+        <v>4390</v>
       </c>
       <c r="C105" t="s">
         <v>132</v>
       </c>
       <c r="D105" t="s">
         <v>128</v>
       </c>
       <c r="E105">
-        <v>2601266533831</v>
+        <v>2601236158741</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>4387</v>
+        <v>4389</v>
       </c>
       <c r="C106" t="s">
         <v>133</v>
       </c>
       <c r="D106" t="s">
         <v>134</v>
       </c>
       <c r="E106">
-        <v>2601237407433</v>
+        <v>2601239742782</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>4388</v>
       </c>
       <c r="C107" t="s">
         <v>135</v>
       </c>
       <c r="D107" t="s">
         <v>134</v>
       </c>
       <c r="E107">
         <v>2601234313980</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>4389</v>
+        <v>4387</v>
       </c>
       <c r="C108" t="s">
         <v>136</v>
       </c>
       <c r="D108" t="s">
         <v>134</v>
       </c>
       <c r="E108">
-        <v>2601239742782</v>
+        <v>2601237407433</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>4.38</v>
+        <v>4386</v>
       </c>
       <c r="C109" t="s">
         <v>137</v>
       </c>
       <c r="D109" t="s">
         <v>138</v>
       </c>
       <c r="E109">
-        <v>2601148369663</v>
+        <v>2601234454361</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>4378</v>
+        <v>4385</v>
       </c>
       <c r="C110" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="D110" t="s">
         <v>138</v>
       </c>
       <c r="E110">
-        <v>2601231954295</v>
+        <v>2601236080620</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>4377</v>
+        <v>4384</v>
       </c>
       <c r="C111" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D111" t="s">
         <v>138</v>
       </c>
       <c r="E111">
-        <v>2601239557224</v>
+        <v>2601237594260</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>4379</v>
+        <v>4383</v>
       </c>
       <c r="C112" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D112" t="s">
         <v>138</v>
       </c>
       <c r="E112">
-        <v>2601236373555</v>
+        <v>2601236451435</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>4380</v>
+        <v>4382</v>
       </c>
       <c r="C113" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D113" t="s">
         <v>138</v>
       </c>
       <c r="E113">
-        <v>2601239391320</v>
+        <v>2601235997182</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>4382</v>
+        <v>4380</v>
       </c>
       <c r="C114" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D114" t="s">
         <v>138</v>
       </c>
       <c r="E114">
-        <v>2601235997182</v>
+        <v>2601239391320</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>4383</v>
+        <v>4379</v>
       </c>
       <c r="C115" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D115" t="s">
         <v>138</v>
       </c>
       <c r="E115">
-        <v>2601236451435</v>
+        <v>2601236373555</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>4384</v>
+        <v>4377</v>
       </c>
       <c r="C116" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D116" t="s">
         <v>138</v>
       </c>
       <c r="E116">
-        <v>2601237594260</v>
+        <v>2601239557224</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>4385</v>
+        <v>4378</v>
       </c>
       <c r="C117" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="D117" t="s">
         <v>138</v>
       </c>
       <c r="E117">
-        <v>2601236080620</v>
+        <v>2601231954295</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>4386</v>
+        <v>4.38</v>
       </c>
       <c r="C118" t="s">
         <v>146</v>
       </c>
       <c r="D118" t="s">
         <v>138</v>
       </c>
       <c r="E118">
-        <v>2601234454361</v>
+        <v>2601148369663</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>4376</v>
       </c>
       <c r="C119" t="s">
         <v>147</v>
       </c>
       <c r="D119" t="s">
         <v>148</v>
       </c>
       <c r="E119">
         <v>2601239456880</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="C120" t="s">
         <v>149</v>
       </c>
       <c r="D120" t="s">
         <v>150</v>
       </c>
       <c r="E120">
-        <v>2601235015248</v>
+        <v>2601235375805</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>4375</v>
+        <v>4374</v>
       </c>
       <c r="C121" t="s">
         <v>151</v>
       </c>
       <c r="D121" t="s">
         <v>150</v>
       </c>
       <c r="E121">
-        <v>2601235375805</v>
+        <v>2601235015248</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>4369</v>
+        <v>4373</v>
       </c>
       <c r="C122" t="s">
         <v>152</v>
       </c>
       <c r="D122" t="s">
         <v>153</v>
       </c>
       <c r="E122">
-        <v>2601212314605</v>
+        <v>2601238506826</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>4370</v>
+        <v>4372</v>
       </c>
       <c r="C123" t="s">
         <v>154</v>
       </c>
       <c r="D123" t="s">
         <v>153</v>
       </c>
       <c r="E123">
-        <v>2601215219766</v>
+        <v>2601237182598</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>4371</v>
       </c>
       <c r="C124" t="s">
         <v>155</v>
       </c>
       <c r="D124" t="s">
         <v>153</v>
       </c>
       <c r="E124">
         <v>2601234302069</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>4372</v>
+        <v>4370</v>
       </c>
       <c r="C125" t="s">
         <v>156</v>
       </c>
       <c r="D125" t="s">
         <v>153</v>
       </c>
       <c r="E125">
-        <v>2601237182598</v>
+        <v>2601215219766</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>4373</v>
+        <v>4369</v>
       </c>
       <c r="C126" t="s">
         <v>157</v>
       </c>
       <c r="D126" t="s">
         <v>153</v>
       </c>
       <c r="E126">
-        <v>2601238506826</v>
+        <v>2601212314605</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>4367</v>
+        <v>4368</v>
       </c>
       <c r="C127" t="s">
         <v>158</v>
       </c>
       <c r="D127" t="s">
         <v>159</v>
       </c>
       <c r="E127">
-        <v>2601212975892</v>
+        <v>2601219496160</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>4368</v>
+        <v>4367</v>
       </c>
       <c r="C128" t="s">
         <v>160</v>
       </c>
       <c r="D128" t="s">
         <v>159</v>
       </c>
       <c r="E128">
-        <v>2601219496160</v>
+        <v>2601212975892</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>4365</v>
+        <v>4366</v>
       </c>
       <c r="C129" t="s">
         <v>161</v>
       </c>
       <c r="D129" t="s">
         <v>162</v>
       </c>
       <c r="E129">
-        <v>2601212268731</v>
+        <v>2601215922840</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>4366</v>
+        <v>4365</v>
       </c>
       <c r="C130" t="s">
         <v>163</v>
       </c>
       <c r="D130" t="s">
         <v>162</v>
       </c>
       <c r="E130">
-        <v>2601215922840</v>
+        <v>2601212268731</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>4363</v>
+        <v>4364</v>
       </c>
       <c r="C131" t="s">
         <v>164</v>
       </c>
       <c r="D131" t="s">
         <v>165</v>
       </c>
       <c r="E131">
-        <v>2601216691937</v>
+        <v>2601216946197</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>4364</v>
+        <v>4363</v>
       </c>
       <c r="C132" t="s">
         <v>166</v>
       </c>
       <c r="D132" t="s">
         <v>165</v>
       </c>
       <c r="E132">
-        <v>2601216946197</v>
+        <v>2601216691937</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>4360</v>
+        <v>4362</v>
       </c>
       <c r="C133" t="s">
         <v>167</v>
       </c>
       <c r="D133" t="s">
         <v>168</v>
       </c>
       <c r="E133">
-        <v>2601212918253</v>
+        <v>2601214425072</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
         <v>4361</v>
       </c>
       <c r="C134" t="s">
         <v>169</v>
       </c>
       <c r="D134" t="s">
         <v>168</v>
       </c>
       <c r="E134">
         <v>2601211392708</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>4362</v>
+        <v>4360</v>
       </c>
       <c r="C135" t="s">
         <v>170</v>
       </c>
       <c r="D135" t="s">
         <v>168</v>
       </c>
       <c r="E135">
-        <v>2601214425072</v>
+        <v>2601212918253</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>4354</v>
+        <v>4359</v>
       </c>
       <c r="C136" t="s">
         <v>171</v>
       </c>
       <c r="D136" t="s">
         <v>172</v>
       </c>
       <c r="E136">
-        <v>2601218502817</v>
+        <v>2601213673976</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>4355</v>
+        <v>4358</v>
       </c>
       <c r="C137" t="s">
         <v>173</v>
       </c>
       <c r="D137" t="s">
         <v>172</v>
       </c>
       <c r="E137">
-        <v>2601217763033</v>
+        <v>2601216082883</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>4356</v>
+        <v>4357</v>
       </c>
       <c r="C138" t="s">
         <v>174</v>
       </c>
       <c r="D138" t="s">
         <v>172</v>
       </c>
       <c r="E138">
-        <v>2601213857146</v>
+        <v>2601214619478</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>4357</v>
+        <v>4356</v>
       </c>
       <c r="C139" t="s">
         <v>175</v>
       </c>
       <c r="D139" t="s">
         <v>172</v>
       </c>
       <c r="E139">
-        <v>2601214619478</v>
+        <v>2601213857146</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>4358</v>
+        <v>4355</v>
       </c>
       <c r="C140" t="s">
         <v>176</v>
       </c>
       <c r="D140" t="s">
         <v>172</v>
       </c>
       <c r="E140">
-        <v>2601216082883</v>
+        <v>2601217763033</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>4359</v>
+        <v>4354</v>
       </c>
       <c r="C141" t="s">
         <v>177</v>
       </c>
       <c r="D141" t="s">
         <v>172</v>
       </c>
       <c r="E141">
-        <v>2601213673976</v>
+        <v>2601218502817</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>4351</v>
+        <v>4353</v>
       </c>
       <c r="C142" t="s">
         <v>178</v>
       </c>
       <c r="D142" t="s">
         <v>179</v>
       </c>
       <c r="E142">
-        <v>2601218364041</v>
+        <v>2601219807509</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
         <v>4352</v>
       </c>
       <c r="C143" t="s">
         <v>180</v>
       </c>
       <c r="D143" t="s">
         <v>179</v>
       </c>
       <c r="E143">
         <v>2601217332638</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>4353</v>
+        <v>4351</v>
       </c>
       <c r="C144" t="s">
         <v>181</v>
       </c>
       <c r="D144" t="s">
         <v>179</v>
       </c>
       <c r="E144">
-        <v>2601219807509</v>
+        <v>2601218364041</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
         <v>4350</v>
       </c>
       <c r="C145" t="s">
         <v>182</v>
       </c>
       <c r="D145" t="s">
         <v>183</v>
       </c>
       <c r="E145">
         <v>2601219678876</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>4.346</v>
+        <v>4349</v>
       </c>
       <c r="C146" t="s">
         <v>184</v>
       </c>
       <c r="D146" t="s">
         <v>185</v>
       </c>
       <c r="E146">
-        <v>2505277929745</v>
+        <v>2601217243913</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>4.347</v>
+        <v>4348</v>
       </c>
       <c r="C147" t="s">
-        <v>186</v>
+        <v>123</v>
       </c>
       <c r="D147" t="s">
         <v>185</v>
       </c>
       <c r="E147">
-        <v>2505274619862</v>
+        <v>2601212818964</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>4.348</v>
+        <v>4347</v>
       </c>
       <c r="C148" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D148" t="s">
         <v>185</v>
       </c>
       <c r="E148">
-        <v>2505279016607</v>
+        <v>2601216159093</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>4.349</v>
+        <v>4346</v>
       </c>
       <c r="C149" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D149" t="s">
         <v>185</v>
       </c>
       <c r="E149">
-        <v>2505279383698</v>
+        <v>2601215761827</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
         <v>4345</v>
       </c>
       <c r="C150" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D150" t="s">
         <v>185</v>
       </c>
       <c r="E150">
         <v>2601214956858</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>4346</v>
+        <v>4.349</v>
       </c>
       <c r="C151" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D151" t="s">
         <v>185</v>
       </c>
       <c r="E151">
-        <v>2601215761827</v>
+        <v>2505279383698</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>4347</v>
+        <v>4.348</v>
       </c>
       <c r="C152" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D152" t="s">
         <v>185</v>
       </c>
       <c r="E152">
-        <v>2601216159093</v>
+        <v>2505279016607</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>4348</v>
+        <v>4.347</v>
       </c>
       <c r="C153" t="s">
-        <v>123</v>
+        <v>191</v>
       </c>
       <c r="D153" t="s">
         <v>185</v>
       </c>
       <c r="E153">
-        <v>2601212818964</v>
+        <v>2505274619862</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>4349</v>
+        <v>4.346</v>
       </c>
       <c r="C154" t="s">
         <v>192</v>
       </c>
       <c r="D154" t="s">
         <v>185</v>
       </c>
       <c r="E154">
-        <v>2601217243913</v>
+        <v>2505277929745</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>4.343</v>
+        <v>4344</v>
       </c>
       <c r="C155" t="s">
         <v>193</v>
       </c>
       <c r="D155" t="s">
         <v>194</v>
       </c>
       <c r="E155">
-        <v>2505278279463</v>
+        <v>2601219472240</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>4.344</v>
+        <v>4343</v>
       </c>
       <c r="C156" t="s">
         <v>195</v>
       </c>
       <c r="D156" t="s">
         <v>194</v>
       </c>
       <c r="E156">
-        <v>2505273016480</v>
+        <v>2601211297414</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
         <v>4342</v>
       </c>
       <c r="C157" t="s">
         <v>196</v>
       </c>
       <c r="D157" t="s">
         <v>194</v>
       </c>
       <c r="E157">
         <v>2601212802413</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>4343</v>
+        <v>4.344</v>
       </c>
       <c r="C158" t="s">
         <v>197</v>
       </c>
       <c r="D158" t="s">
         <v>194</v>
       </c>
       <c r="E158">
-        <v>2601211297414</v>
+        <v>2505273016480</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>4344</v>
+        <v>4.343</v>
       </c>
       <c r="C159" t="s">
         <v>198</v>
       </c>
       <c r="D159" t="s">
         <v>194</v>
       </c>
       <c r="E159">
-        <v>2601219472240</v>
+        <v>2505278279463</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>5</v>
       </c>
       <c r="C160" t="s">
         <v>199</v>
       </c>
       <c r="D160" t="s">
         <v>200</v>
       </c>
       <c r="E160">
         <v>2504104454429</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>4.336</v>
+        <v>4341</v>
       </c>
       <c r="C161" t="s">
         <v>201</v>
       </c>
       <c r="D161" t="s">
         <v>202</v>
       </c>
       <c r="E161">
-        <v>2505274804081</v>
+        <v>2601217153693</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>4.337</v>
+        <v>4340</v>
       </c>
       <c r="C162" t="s">
         <v>203</v>
       </c>
       <c r="D162" t="s">
         <v>202</v>
       </c>
       <c r="E162">
-        <v>2505272680522</v>
+        <v>2601211304114</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>4.338</v>
+        <v>4339</v>
       </c>
       <c r="C163" t="s">
         <v>204</v>
       </c>
       <c r="D163" t="s">
         <v>202</v>
       </c>
       <c r="E163">
-        <v>2505273582175</v>
+        <v>2601213416840</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>4.339</v>
+        <v>4338</v>
       </c>
       <c r="C164" t="s">
         <v>205</v>
       </c>
       <c r="D164" t="s">
         <v>202</v>
       </c>
       <c r="E164">
-        <v>2505279252575</v>
+        <v>2601215682667</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>4.34</v>
+        <v>4337</v>
       </c>
       <c r="C165" t="s">
         <v>206</v>
       </c>
       <c r="D165" t="s">
         <v>202</v>
       </c>
       <c r="E165">
-        <v>2505279843723</v>
+        <v>2601212002147</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>4.341</v>
+        <v>4336</v>
       </c>
       <c r="C166" t="s">
         <v>207</v>
       </c>
       <c r="D166" t="s">
         <v>202</v>
       </c>
       <c r="E166">
-        <v>2505275994982</v>
+        <v>2601217453780</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
         <v>4.342</v>
       </c>
       <c r="C167" t="s">
         <v>208</v>
       </c>
       <c r="D167" t="s">
         <v>202</v>
       </c>
       <c r="E167">
         <v>2505275238544</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>4336</v>
+        <v>4.341</v>
       </c>
       <c r="C168" t="s">
         <v>209</v>
       </c>
       <c r="D168" t="s">
         <v>202</v>
       </c>
       <c r="E168">
-        <v>2601217453780</v>
+        <v>2505275994982</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>4337</v>
+        <v>4.34</v>
       </c>
       <c r="C169" t="s">
         <v>210</v>
       </c>
       <c r="D169" t="s">
         <v>202</v>
       </c>
       <c r="E169">
-        <v>2601212002147</v>
+        <v>2505279843723</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>4338</v>
+        <v>4.339</v>
       </c>
       <c r="C170" t="s">
         <v>211</v>
       </c>
       <c r="D170" t="s">
         <v>202</v>
       </c>
       <c r="E170">
-        <v>2601215682667</v>
+        <v>2505279252575</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>4339</v>
+        <v>4.338</v>
       </c>
       <c r="C171" t="s">
         <v>212</v>
       </c>
       <c r="D171" t="s">
         <v>202</v>
       </c>
       <c r="E171">
-        <v>2601213416840</v>
+        <v>2505273582175</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>4340</v>
+        <v>4.337</v>
       </c>
       <c r="C172" t="s">
         <v>213</v>
       </c>
       <c r="D172" t="s">
         <v>202</v>
       </c>
       <c r="E172">
-        <v>2601211304114</v>
+        <v>2505272680522</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>4341</v>
+        <v>4.336</v>
       </c>
       <c r="C173" t="s">
         <v>214</v>
       </c>
       <c r="D173" t="s">
         <v>202</v>
       </c>
       <c r="E173">
-        <v>2601217153693</v>
+        <v>2505274804081</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>4.335</v>
+        <v>4335</v>
       </c>
       <c r="C174" t="s">
         <v>215</v>
       </c>
       <c r="D174" t="s">
         <v>216</v>
       </c>
       <c r="E174">
-        <v>2505052572759</v>
+        <v>2601218375260</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>4335</v>
+        <v>4.335</v>
       </c>
       <c r="C175" t="s">
         <v>217</v>
       </c>
       <c r="D175" t="s">
         <v>216</v>
       </c>
       <c r="E175">
-        <v>2601218375260</v>
+        <v>2505052572759</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>4.333</v>
+        <v>4334</v>
       </c>
       <c r="C176" t="s">
         <v>218</v>
       </c>
       <c r="D176" t="s">
         <v>219</v>
       </c>
       <c r="E176">
-        <v>2505056138994</v>
+        <v>2601216644523</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>4.334</v>
+        <v>4333</v>
       </c>
       <c r="C177" t="s">
         <v>220</v>
       </c>
       <c r="D177" t="s">
         <v>219</v>
       </c>
       <c r="E177">
-        <v>2505051993145</v>
+        <v>2601211137705</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>4333</v>
+        <v>4.334</v>
       </c>
       <c r="C178" t="s">
         <v>221</v>
       </c>
       <c r="D178" t="s">
         <v>219</v>
       </c>
       <c r="E178">
-        <v>2601211137705</v>
+        <v>2505051993145</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>4334</v>
+        <v>4.333</v>
       </c>
       <c r="C179" t="s">
         <v>222</v>
       </c>
       <c r="D179" t="s">
         <v>219</v>
       </c>
       <c r="E179">
-        <v>2601216644523</v>
+        <v>2505056138994</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>4.327</v>
+        <v>4332</v>
       </c>
       <c r="C180" t="s">
         <v>223</v>
       </c>
       <c r="D180" t="s">
         <v>224</v>
       </c>
       <c r="E180">
-        <v>2505059262823</v>
+        <v>2601213083836</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>4.328</v>
+        <v>4331</v>
       </c>
       <c r="C181" t="s">
         <v>225</v>
       </c>
       <c r="D181" t="s">
         <v>224</v>
       </c>
       <c r="E181">
-        <v>2505058647497</v>
+        <v>2601211152042</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>4.329</v>
+        <v>4330</v>
       </c>
       <c r="C182" t="s">
         <v>226</v>
       </c>
       <c r="D182" t="s">
         <v>224</v>
       </c>
       <c r="E182">
-        <v>2505059099202</v>
+        <v>2601213247339</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>4.33</v>
+        <v>4329</v>
       </c>
       <c r="C183" t="s">
         <v>227</v>
       </c>
       <c r="D183" t="s">
         <v>224</v>
       </c>
       <c r="E183">
-        <v>2505058461645</v>
+        <v>2601219945159</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>4.331</v>
+        <v>4328</v>
       </c>
       <c r="C184" t="s">
         <v>228</v>
       </c>
       <c r="D184" t="s">
         <v>224</v>
       </c>
       <c r="E184">
-        <v>2505058137404</v>
+        <v>2601216632664</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>4.332</v>
+        <v>4327</v>
       </c>
       <c r="C185" t="s">
         <v>229</v>
       </c>
       <c r="D185" t="s">
         <v>224</v>
       </c>
       <c r="E185">
-        <v>2505051047388</v>
+        <v>2601212528340</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>4327</v>
+        <v>4.332</v>
       </c>
       <c r="C186" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D186" t="s">
         <v>224</v>
       </c>
       <c r="E186">
-        <v>2601212528340</v>
+        <v>2505051047388</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>4328</v>
+        <v>4.331</v>
       </c>
       <c r="C187" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D187" t="s">
         <v>224</v>
       </c>
       <c r="E187">
-        <v>2601216632664</v>
+        <v>2505058137404</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>4329</v>
+        <v>4.33</v>
       </c>
       <c r="C188" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D188" t="s">
         <v>224</v>
       </c>
       <c r="E188">
-        <v>2601219945159</v>
+        <v>2505058461645</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>4330</v>
+        <v>4.329</v>
       </c>
       <c r="C189" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D189" t="s">
         <v>224</v>
       </c>
       <c r="E189">
-        <v>2601213247339</v>
+        <v>2505059099202</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>4331</v>
+        <v>4.328</v>
       </c>
       <c r="C190" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D190" t="s">
         <v>224</v>
       </c>
       <c r="E190">
-        <v>2601211152042</v>
+        <v>2505058647497</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>4332</v>
+        <v>4.327</v>
       </c>
       <c r="C191" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D191" t="s">
         <v>224</v>
       </c>
       <c r="E191">
-        <v>2601213083836</v>
+        <v>2505059262823</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>4.321</v>
+        <v>4326</v>
       </c>
       <c r="C192" t="s">
         <v>235</v>
       </c>
       <c r="D192" t="s">
         <v>236</v>
       </c>
       <c r="E192">
-        <v>2505052791039</v>
+        <v>2601212484731</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>4.322</v>
+        <v>4325</v>
       </c>
       <c r="C193" t="s">
         <v>237</v>
       </c>
       <c r="D193" t="s">
         <v>236</v>
       </c>
       <c r="E193">
-        <v>2505055030213</v>
+        <v>2601218109499</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>4.323</v>
+        <v>4324</v>
       </c>
       <c r="C194" t="s">
         <v>238</v>
       </c>
       <c r="D194" t="s">
         <v>236</v>
       </c>
       <c r="E194">
-        <v>2505053794545</v>
+        <v>2601218701694</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>4.324</v>
+        <v>4323</v>
       </c>
       <c r="C195" t="s">
         <v>239</v>
       </c>
       <c r="D195" t="s">
         <v>236</v>
       </c>
       <c r="E195">
-        <v>2505057476960</v>
+        <v>2601217436275</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>4.325</v>
+        <v>4322</v>
       </c>
       <c r="C196" t="s">
         <v>240</v>
       </c>
       <c r="D196" t="s">
         <v>236</v>
       </c>
       <c r="E196">
-        <v>2505059127472</v>
+        <v>2601218040294</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>4.326</v>
+        <v>4321</v>
       </c>
       <c r="C197" t="s">
         <v>241</v>
       </c>
       <c r="D197" t="s">
         <v>236</v>
       </c>
       <c r="E197">
-        <v>2505055181770</v>
+        <v>2601216806497</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>4321</v>
+        <v>4.326</v>
       </c>
       <c r="C198" t="s">
         <v>242</v>
       </c>
       <c r="D198" t="s">
         <v>236</v>
       </c>
       <c r="E198">
-        <v>2601216806497</v>
+        <v>2505055181770</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>4322</v>
+        <v>4.325</v>
       </c>
       <c r="C199" t="s">
         <v>243</v>
       </c>
       <c r="D199" t="s">
         <v>236</v>
       </c>
       <c r="E199">
-        <v>2601218040294</v>
+        <v>2505059127472</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>4323</v>
+        <v>4.324</v>
       </c>
       <c r="C200" t="s">
         <v>244</v>
       </c>
       <c r="D200" t="s">
         <v>236</v>
       </c>
       <c r="E200">
-        <v>2601217436275</v>
+        <v>2505057476960</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>4324</v>
+        <v>4.323</v>
       </c>
       <c r="C201" t="s">
         <v>245</v>
       </c>
       <c r="D201" t="s">
         <v>236</v>
       </c>
       <c r="E201">
-        <v>2601218701694</v>
+        <v>2505053794545</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>4325</v>
+        <v>4.322</v>
       </c>
       <c r="C202" t="s">
         <v>246</v>
       </c>
       <c r="D202" t="s">
         <v>236</v>
       </c>
       <c r="E202">
-        <v>2601218109499</v>
+        <v>2505055030213</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>4326</v>
+        <v>4.321</v>
       </c>
       <c r="C203" t="s">
         <v>247</v>
       </c>
       <c r="D203" t="s">
         <v>236</v>
       </c>
       <c r="E203">
-        <v>2601212484731</v>
+        <v>2505052791039</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>4.319</v>
+        <v>4320</v>
       </c>
       <c r="C204" t="s">
         <v>248</v>
       </c>
       <c r="D204" t="s">
         <v>249</v>
       </c>
       <c r="E204">
-        <v>2505058537065</v>
+        <v>2601215220882</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>4.32</v>
+        <v>4319</v>
       </c>
       <c r="C205" t="s">
-        <v>250</v>
+        <v>36</v>
       </c>
       <c r="D205" t="s">
         <v>249</v>
       </c>
       <c r="E205">
-        <v>2505056464927</v>
+        <v>2601213669102</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>4319</v>
+        <v>4.32</v>
       </c>
       <c r="C206" t="s">
-        <v>36</v>
+        <v>248</v>
       </c>
       <c r="D206" t="s">
         <v>249</v>
       </c>
       <c r="E206">
-        <v>2601213669102</v>
+        <v>2505056464927</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>4320</v>
+        <v>4.319</v>
       </c>
       <c r="C207" t="s">
         <v>250</v>
       </c>
       <c r="D207" t="s">
         <v>249</v>
       </c>
       <c r="E207">
-        <v>2601215220882</v>
+        <v>2505058537065</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>4.317</v>
+        <v>4318</v>
       </c>
       <c r="C208" t="s">
         <v>251</v>
       </c>
       <c r="D208" t="s">
         <v>252</v>
       </c>
       <c r="E208">
-        <v>2505055061233</v>
+        <v>2601219007819</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>4.318</v>
+        <v>4317</v>
       </c>
       <c r="C209" t="s">
         <v>253</v>
       </c>
       <c r="D209" t="s">
         <v>252</v>
       </c>
       <c r="E209">
-        <v>2505059573581</v>
+        <v>2601219519342</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>4.316</v>
+        <v>4316</v>
       </c>
       <c r="C210" t="s">
         <v>254</v>
       </c>
       <c r="D210" t="s">
         <v>252</v>
       </c>
       <c r="E210">
-        <v>2505278536399</v>
+        <v>2601217772752</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>4316</v>
+        <v>4.316</v>
       </c>
       <c r="C211" t="s">
         <v>255</v>
       </c>
       <c r="D211" t="s">
         <v>252</v>
       </c>
       <c r="E211">
-        <v>2601217772752</v>
+        <v>2505278536399</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>4317</v>
+        <v>4.318</v>
       </c>
       <c r="C212" t="s">
         <v>256</v>
       </c>
       <c r="D212" t="s">
         <v>252</v>
       </c>
       <c r="E212">
-        <v>2601219519342</v>
+        <v>2505059573581</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>4318</v>
+        <v>4.317</v>
       </c>
       <c r="C213" t="s">
         <v>257</v>
       </c>
       <c r="D213" t="s">
         <v>252</v>
       </c>
       <c r="E213">
-        <v>2601219007819</v>
+        <v>2505055061233</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214">
         <v>213</v>
       </c>
-      <c r="B214" t="s">
+      <c r="B214">
+        <v>4.299</v>
+      </c>
+      <c r="C214" t="s">
         <v>258</v>
       </c>
-      <c r="C214" t="s">
+      <c r="D214" t="s">
         <v>259</v>
       </c>
-      <c r="D214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E214">
-        <v>2502241233929</v>
+        <v>2505054385071</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
+        <v>260</v>
+      </c>
+      <c r="C215" t="s">
         <v>261</v>
       </c>
-      <c r="C215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D215" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E215">
-        <v>2502242429042</v>
+        <v>2502256545498</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
+        <v>262</v>
+      </c>
+      <c r="C216" t="s">
         <v>263</v>
       </c>
-      <c r="C216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D216" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E216">
-        <v>2502245441858</v>
+        <v>2502252484405</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
+        <v>264</v>
+      </c>
+      <c r="C217" t="s">
         <v>265</v>
       </c>
-      <c r="C217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D217" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E217">
-        <v>2502245722427</v>
+        <v>2502256107832</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
+        <v>266</v>
+      </c>
+      <c r="C218" t="s">
         <v>267</v>
       </c>
-      <c r="C218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E218">
-        <v>2502249420979</v>
+        <v>2502256261970</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
+        <v>268</v>
+      </c>
+      <c r="C219" t="s">
         <v>269</v>
       </c>
-      <c r="C219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D219" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E219">
-        <v>2502245781234</v>
+        <v>2502252033527</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
+        <v>270</v>
+      </c>
+      <c r="C220" t="s">
         <v>271</v>
       </c>
-      <c r="C220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E220">
-        <v>2502242609685</v>
+        <v>2502251563930</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
+        <v>272</v>
+      </c>
+      <c r="C221" t="s">
         <v>273</v>
       </c>
-      <c r="C221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E221">
-        <v>2502247952694</v>
+        <v>2502257921332</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
+        <v>274</v>
+      </c>
+      <c r="C222" t="s">
         <v>275</v>
       </c>
-      <c r="C222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D222" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E222">
-        <v>2502242220691</v>
+        <v>2502256897808</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
+        <v>276</v>
+      </c>
+      <c r="C223" t="s">
         <v>277</v>
       </c>
-      <c r="C223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E223">
-        <v>2502241527290</v>
+        <v>2502257743875</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
+        <v>278</v>
+      </c>
+      <c r="C224" t="s">
         <v>279</v>
       </c>
-      <c r="C224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E224">
-        <v>2502245254107</v>
+        <v>2502254492474</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
+        <v>280</v>
+      </c>
+      <c r="C225" t="s">
         <v>281</v>
       </c>
-      <c r="C225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D225" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E225">
-        <v>2502241836990</v>
+        <v>2502258012578</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
+        <v>282</v>
+      </c>
+      <c r="C226" t="s">
         <v>283</v>
       </c>
-      <c r="C226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E226">
-        <v>2502245521667</v>
+        <v>2502256957384</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
+        <v>284</v>
+      </c>
+      <c r="C227" t="s">
         <v>285</v>
       </c>
-      <c r="C227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D227" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E227">
-        <v>2502242861223</v>
+        <v>2502259898687</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
+        <v>286</v>
+      </c>
+      <c r="C228" t="s">
         <v>287</v>
       </c>
-      <c r="C228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D228" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E228">
-        <v>2502244626157</v>
+        <v>2502259317143</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
+        <v>288</v>
+      </c>
+      <c r="C229" t="s">
         <v>289</v>
       </c>
-      <c r="C229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D229" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E229">
-        <v>2502248836976</v>
+        <v>2502251248041</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
+        <v>290</v>
+      </c>
+      <c r="C230" t="s">
         <v>291</v>
       </c>
-      <c r="C230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D230" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E230">
-        <v>2502241003257</v>
+        <v>2502256364015</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
+        <v>292</v>
+      </c>
+      <c r="C231" t="s">
         <v>293</v>
       </c>
-      <c r="C231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D231" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E231">
-        <v>2502244430474</v>
+        <v>2502255904708</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
+        <v>294</v>
+      </c>
+      <c r="C232" t="s">
         <v>295</v>
       </c>
-      <c r="C232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D232" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E232">
-        <v>2502255904708</v>
+        <v>2502244430474</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
+        <v>296</v>
+      </c>
+      <c r="C233" t="s">
         <v>297</v>
       </c>
-      <c r="C233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E233">
-        <v>2502256364015</v>
+        <v>2502241003257</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
+        <v>298</v>
+      </c>
+      <c r="C234" t="s">
         <v>299</v>
       </c>
-      <c r="C234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D234" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E234">
-        <v>2502251248041</v>
+        <v>2502248836976</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
+        <v>300</v>
+      </c>
+      <c r="C235" t="s">
         <v>301</v>
       </c>
-      <c r="C235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D235" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E235">
-        <v>2502259317143</v>
+        <v>2502244626157</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
+        <v>302</v>
+      </c>
+      <c r="C236" t="s">
         <v>303</v>
       </c>
-      <c r="C236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E236">
-        <v>2502259898687</v>
+        <v>2502242861223</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
+        <v>304</v>
+      </c>
+      <c r="C237" t="s">
         <v>305</v>
       </c>
-      <c r="C237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E237">
-        <v>2502256957384</v>
+        <v>2502245521667</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
+        <v>306</v>
+      </c>
+      <c r="C238" t="s">
         <v>307</v>
       </c>
-      <c r="C238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E238">
-        <v>2502258012578</v>
+        <v>2502241836990</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
+        <v>308</v>
+      </c>
+      <c r="C239" t="s">
         <v>309</v>
       </c>
-      <c r="C239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D239" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E239">
-        <v>2502254492474</v>
+        <v>2502245254107</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
+        <v>310</v>
+      </c>
+      <c r="C240" t="s">
         <v>311</v>
       </c>
-      <c r="C240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D240" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E240">
-        <v>2502257743875</v>
+        <v>2502241527290</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
+        <v>312</v>
+      </c>
+      <c r="C241" t="s">
         <v>313</v>
       </c>
-      <c r="C241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E241">
-        <v>2502256897808</v>
+        <v>2502242220691</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
+        <v>314</v>
+      </c>
+      <c r="C242" t="s">
         <v>315</v>
       </c>
-      <c r="C242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E242">
-        <v>2502257921332</v>
+        <v>2502247952694</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
+        <v>316</v>
+      </c>
+      <c r="C243" t="s">
         <v>317</v>
       </c>
-      <c r="C243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E243">
-        <v>2502251563930</v>
+        <v>2502242609685</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
+        <v>318</v>
+      </c>
+      <c r="C244" t="s">
         <v>319</v>
       </c>
-      <c r="C244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D244" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E244">
-        <v>2502252033527</v>
+        <v>2502245781234</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
+        <v>320</v>
+      </c>
+      <c r="C245" t="s">
         <v>321</v>
       </c>
-      <c r="C245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E245">
-        <v>2502256261970</v>
+        <v>2502249420979</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
+        <v>322</v>
+      </c>
+      <c r="C246" t="s">
         <v>323</v>
       </c>
-      <c r="C246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D246" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E246">
-        <v>2502256107832</v>
+        <v>2502245722427</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
+        <v>324</v>
+      </c>
+      <c r="C247" t="s">
         <v>325</v>
       </c>
-      <c r="C247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E247">
-        <v>2502252484405</v>
+        <v>2502245441858</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
+        <v>326</v>
+      </c>
+      <c r="C248" t="s">
         <v>327</v>
       </c>
-      <c r="C248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D248" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E248">
-        <v>2502256545498</v>
+        <v>2502242429042</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249">
         <v>248</v>
       </c>
-      <c r="B249">
-        <v>4.299</v>
+      <c r="B249" t="s">
+        <v>328</v>
       </c>
       <c r="C249" t="s">
         <v>329</v>
       </c>
       <c r="D249" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E249">
-        <v>2505054385071</v>
+        <v>2502241233929</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
         <v>4297</v>
       </c>
       <c r="C250" t="s">
         <v>330</v>
       </c>
       <c r="D250" t="s">
         <v>331</v>
       </c>
       <c r="E250">
         <v>2501292429687</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
         <v>4244</v>
@@ -8697,77 +8697,77 @@
         <v>2501295472250</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
         <v>4216</v>
       </c>
       <c r="C252" t="s">
         <v>334</v>
       </c>
       <c r="D252" t="s">
         <v>335</v>
       </c>
       <c r="E252">
         <v>2405157946283</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>4185</v>
+        <v>4186</v>
       </c>
       <c r="C253" t="s">
         <v>336</v>
       </c>
       <c r="D253" t="s">
         <v>337</v>
       </c>
       <c r="E253">
-        <v>2401176740057</v>
+        <v>2401174613156</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>4186</v>
+        <v>4185</v>
       </c>
       <c r="C254" t="s">
         <v>338</v>
       </c>
       <c r="D254" t="s">
         <v>337</v>
       </c>
       <c r="E254">
-        <v>2401174613156</v>
+        <v>2401176740057</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
         <v>4181</v>
       </c>
       <c r="C255" t="s">
         <v>339</v>
       </c>
       <c r="D255" t="s">
         <v>340</v>
       </c>
       <c r="E255">
         <v>2401172667774</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256">
         <v>4.165</v>
@@ -8799,806 +8799,806 @@
         <v>2505053157472</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
         <v>4151</v>
       </c>
       <c r="C258" t="s">
         <v>345</v>
       </c>
       <c r="D258" t="s">
         <v>346</v>
       </c>
       <c r="E258">
         <v>2505053743251</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259">
-        <v>4140</v>
+        <v>4147</v>
       </c>
       <c r="C259" t="s">
         <v>347</v>
       </c>
       <c r="D259" t="s">
         <v>348</v>
       </c>
       <c r="E259">
-        <v>2402091836068</v>
+        <v>2405099123466</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
-        <v>4141</v>
+        <v>4146</v>
       </c>
       <c r="C260" t="s">
         <v>349</v>
       </c>
       <c r="D260" t="s">
         <v>348</v>
       </c>
       <c r="E260">
-        <v>2402098766805</v>
+        <v>2405091869942</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261">
-        <v>4142</v>
+        <v>4145</v>
       </c>
       <c r="C261" t="s">
         <v>350</v>
       </c>
       <c r="D261" t="s">
         <v>348</v>
       </c>
       <c r="E261">
-        <v>2402096373940</v>
+        <v>2402164141918</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262">
-        <v>4143</v>
+        <v>4144</v>
       </c>
       <c r="C262" t="s">
         <v>351</v>
       </c>
       <c r="D262" t="s">
         <v>348</v>
       </c>
       <c r="E262">
-        <v>2402095456863</v>
+        <v>2402157335892</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
-        <v>4144</v>
+        <v>4143</v>
       </c>
       <c r="C263" t="s">
         <v>352</v>
       </c>
       <c r="D263" t="s">
         <v>348</v>
       </c>
       <c r="E263">
-        <v>2402157335892</v>
+        <v>2402095456863</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
-        <v>4145</v>
+        <v>4142</v>
       </c>
       <c r="C264" t="s">
         <v>353</v>
       </c>
       <c r="D264" t="s">
         <v>348</v>
       </c>
       <c r="E264">
-        <v>2402164141918</v>
+        <v>2402096373940</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265">
-        <v>4146</v>
+        <v>4141</v>
       </c>
       <c r="C265" t="s">
         <v>354</v>
       </c>
       <c r="D265" t="s">
         <v>348</v>
       </c>
       <c r="E265">
-        <v>2405091869942</v>
+        <v>2402098766805</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266">
-        <v>4147</v>
+        <v>4140</v>
       </c>
       <c r="C266" t="s">
         <v>355</v>
       </c>
       <c r="D266" t="s">
         <v>348</v>
       </c>
       <c r="E266">
-        <v>2405099123466</v>
+        <v>2402091836068</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="C267" t="s">
         <v>356</v>
       </c>
       <c r="D267" t="s">
         <v>357</v>
       </c>
       <c r="E267">
-        <v>2402097550620</v>
+        <v>2402091746562</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>4139</v>
+        <v>4138</v>
       </c>
       <c r="C268" t="s">
         <v>358</v>
       </c>
       <c r="D268" t="s">
         <v>357</v>
       </c>
       <c r="E268">
-        <v>2402091746562</v>
+        <v>2402097550620</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>4135</v>
+        <v>4137</v>
       </c>
       <c r="C269" t="s">
         <v>359</v>
       </c>
       <c r="D269" t="s">
         <v>360</v>
       </c>
       <c r="E269">
-        <v>2402094872513</v>
+        <v>2402091322867</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270">
         <v>4136</v>
       </c>
       <c r="C270" t="s">
         <v>361</v>
       </c>
       <c r="D270" t="s">
         <v>360</v>
       </c>
       <c r="E270">
         <v>2402094486235</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>4137</v>
+        <v>4135</v>
       </c>
       <c r="C271" t="s">
         <v>362</v>
       </c>
       <c r="D271" t="s">
         <v>360</v>
       </c>
       <c r="E271">
-        <v>2402091322867</v>
+        <v>2402094872513</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272">
-        <v>4131</v>
+        <v>4134</v>
       </c>
       <c r="C272" t="s">
         <v>363</v>
       </c>
       <c r="D272" t="s">
         <v>364</v>
       </c>
       <c r="E272">
-        <v>2401093718631</v>
+        <v>2402094625191</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
-        <v>4132</v>
+        <v>4133</v>
       </c>
       <c r="C273" t="s">
         <v>365</v>
       </c>
       <c r="D273" t="s">
         <v>364</v>
       </c>
       <c r="E273">
-        <v>2401168039065</v>
+        <v>2401162895837</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>4133</v>
+        <v>4132</v>
       </c>
       <c r="C274" t="s">
         <v>366</v>
       </c>
       <c r="D274" t="s">
         <v>364</v>
       </c>
       <c r="E274">
-        <v>2401162895837</v>
+        <v>2401168039065</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275">
-        <v>4134</v>
+        <v>4131</v>
       </c>
       <c r="C275" t="s">
         <v>367</v>
       </c>
       <c r="D275" t="s">
         <v>364</v>
       </c>
       <c r="E275">
-        <v>2402094625191</v>
+        <v>2401093718631</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276">
         <v>4381</v>
       </c>
       <c r="C276"/>
       <c r="D276" t="s">
         <v>368</v>
       </c>
       <c r="E276">
         <v>2512299837649</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277">
-        <v>4130</v>
+        <v>4129</v>
       </c>
       <c r="C277" t="s">
         <v>369</v>
       </c>
       <c r="D277" t="s">
         <v>370</v>
       </c>
       <c r="E277">
-        <v>2401092005208</v>
+        <v>2401095300871</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278">
-        <v>4129</v>
+        <v>4130</v>
       </c>
       <c r="C278" t="s">
         <v>371</v>
       </c>
       <c r="D278" t="s">
         <v>370</v>
       </c>
       <c r="E278">
-        <v>2401095300871</v>
+        <v>2401092005208</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279">
         <v>4128</v>
       </c>
       <c r="C279" t="s">
         <v>372</v>
       </c>
       <c r="D279" t="s">
         <v>373</v>
       </c>
       <c r="E279">
         <v>2401092580969</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280">
-        <v>4124</v>
+        <v>4126</v>
       </c>
       <c r="C280" t="s">
         <v>374</v>
       </c>
       <c r="D280" t="s">
         <v>375</v>
       </c>
       <c r="E280">
-        <v>2401088679855</v>
+        <v>2401095650898</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281">
-        <v>4125</v>
+        <v>4127</v>
       </c>
       <c r="C281" t="s">
         <v>376</v>
       </c>
       <c r="D281" t="s">
         <v>375</v>
       </c>
       <c r="E281">
-        <v>2401093191567</v>
+        <v>2401096991942</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282">
-        <v>4127</v>
+        <v>4125</v>
       </c>
       <c r="C282" t="s">
         <v>377</v>
       </c>
       <c r="D282" t="s">
         <v>375</v>
       </c>
       <c r="E282">
-        <v>2401096991942</v>
+        <v>2401093191567</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283">
-        <v>4126</v>
+        <v>4124</v>
       </c>
       <c r="C283" t="s">
         <v>378</v>
       </c>
       <c r="D283" t="s">
         <v>375</v>
       </c>
       <c r="E283">
-        <v>2401095650898</v>
+        <v>2401088679855</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284">
-        <v>4122</v>
+        <v>4123</v>
       </c>
       <c r="C284" t="s">
         <v>379</v>
       </c>
       <c r="D284" t="s">
         <v>380</v>
       </c>
       <c r="E284">
-        <v>2401085786118</v>
+        <v>2401086270315</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285">
-        <v>4123</v>
+        <v>4122</v>
       </c>
       <c r="C285" t="s">
         <v>381</v>
       </c>
       <c r="D285" t="s">
         <v>380</v>
       </c>
       <c r="E285">
-        <v>2401086270315</v>
+        <v>2401085786118</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286">
         <v>4121</v>
       </c>
       <c r="C286" t="s">
         <v>382</v>
       </c>
       <c r="D286" t="s">
         <v>383</v>
       </c>
       <c r="E286">
-        <v>2401085509891</v>
+        <v>2401081482803</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287">
         <v>4121</v>
       </c>
       <c r="C287" t="s">
         <v>382</v>
       </c>
       <c r="D287" t="s">
         <v>383</v>
       </c>
       <c r="E287">
-        <v>2401081482803</v>
+        <v>2401085509891</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288">
         <v>4120</v>
       </c>
       <c r="C288" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D288" t="s">
         <v>384</v>
       </c>
       <c r="E288">
         <v>2401084465261</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289">
-        <v>4.116</v>
+        <v>4119</v>
       </c>
       <c r="C289" t="s">
         <v>385</v>
       </c>
       <c r="D289" t="s">
         <v>386</v>
       </c>
       <c r="E289">
-        <v>2310104113431</v>
+        <v>2401085829153</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290">
-        <v>4117</v>
+        <v>4.118</v>
       </c>
       <c r="C290" t="s">
         <v>387</v>
       </c>
       <c r="D290" t="s">
         <v>386</v>
       </c>
       <c r="E290">
-        <v>2312219270217</v>
+        <v>2312216580332</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>4.118</v>
+        <v>4117</v>
       </c>
       <c r="C291" t="s">
         <v>388</v>
       </c>
       <c r="D291" t="s">
         <v>386</v>
       </c>
       <c r="E291">
-        <v>2312216580332</v>
+        <v>2312219270217</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>4119</v>
+        <v>4.116</v>
       </c>
       <c r="C292" t="s">
         <v>389</v>
       </c>
       <c r="D292" t="s">
         <v>386</v>
       </c>
       <c r="E292">
-        <v>2401085829153</v>
+        <v>2310104113431</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293">
         <v>292</v>
       </c>
-      <c r="B293" t="s">
+      <c r="B293">
+        <v>4.115</v>
+      </c>
+      <c r="C293" t="s">
         <v>390</v>
       </c>
-      <c r="C293" t="s">
+      <c r="D293" t="s">
         <v>391</v>
       </c>
-      <c r="D293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E293">
-        <v>2310025539423</v>
+        <v>2310107318721</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294">
         <v>293</v>
       </c>
-      <c r="B294" t="s">
-        <v>393</v>
+      <c r="B294">
+        <v>4.114</v>
       </c>
       <c r="C294" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D294" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E294">
-        <v>2310022925928</v>
+        <v>2310109782366</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>4110</v>
+        <v>4.113</v>
       </c>
       <c r="C295" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D295" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E295">
-        <v>2310106985155</v>
+        <v>2310101382643</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>4.111</v>
+        <v>4.112</v>
       </c>
       <c r="C296" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D296" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E296">
-        <v>2310108421767</v>
+        <v>2310108647038</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>4.112</v>
+        <v>4.111</v>
       </c>
       <c r="C297" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D297" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E297">
-        <v>2310108647038</v>
+        <v>2310108421767</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>4.113</v>
+        <v>4110</v>
       </c>
       <c r="C298" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="D298" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E298">
-        <v>2310101382643</v>
+        <v>2310106985155</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299">
         <v>298</v>
       </c>
-      <c r="B299">
-        <v>4.114</v>
+      <c r="B299" t="s">
+        <v>397</v>
       </c>
       <c r="C299" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D299" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E299">
-        <v>2310109782366</v>
+        <v>2310022925928</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300">
         <v>299</v>
       </c>
-      <c r="B300">
-        <v>4.115</v>
+      <c r="B300" t="s">
+        <v>399</v>
       </c>
       <c r="C300" t="s">
         <v>400</v>
       </c>
       <c r="D300" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E300">
-        <v>2310107318721</v>
+        <v>2310025539423</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>4105</v>
+        <v>4107</v>
       </c>
       <c r="C301" t="s">
         <v>401</v>
       </c>
       <c r="D301" t="s">
         <v>402</v>
       </c>
       <c r="E301">
-        <v>2308231749087</v>
+        <v>2308237464407</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
         <v>4106</v>
       </c>
       <c r="C302" t="s">
         <v>403</v>
       </c>
       <c r="D302" t="s">
         <v>402</v>
       </c>
       <c r="E302">
         <v>2308233384317</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>4107</v>
+        <v>4105</v>
       </c>
       <c r="C303" t="s">
         <v>404</v>
       </c>
       <c r="D303" t="s">
         <v>402</v>
       </c>
       <c r="E303">
-        <v>2308237464407</v>
+        <v>2308231749087</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
         <v>4103</v>
       </c>
       <c r="C304" t="s">
         <v>405</v>
       </c>
       <c r="D304" t="s">
         <v>406</v>
       </c>
       <c r="E304">
         <v>2308233210586</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
         <v>4102</v>
@@ -9611,230 +9611,230 @@
       </c>
       <c r="E305">
         <v>2308232159849</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
         <v>2273</v>
       </c>
       <c r="C306"/>
       <c r="D306" t="s">
         <v>409</v>
       </c>
       <c r="E306">
         <v>2307066771154</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>4099</v>
+        <v>4100</v>
       </c>
       <c r="C307" t="s">
         <v>410</v>
       </c>
       <c r="D307" t="s">
         <v>411</v>
       </c>
       <c r="E307">
-        <v>2307076765002</v>
+        <v>2308234615117</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>4093</v>
+        <v>4097</v>
       </c>
       <c r="C308" t="s">
         <v>412</v>
       </c>
       <c r="D308" t="s">
         <v>411</v>
       </c>
       <c r="E308">
-        <v>2307075842703</v>
+        <v>2307077307287</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
-        <v>4094</v>
+        <v>4096</v>
       </c>
       <c r="C309" t="s">
         <v>413</v>
       </c>
       <c r="D309" t="s">
         <v>411</v>
       </c>
       <c r="E309">
-        <v>2307073937348</v>
+        <v>2307078407743</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
         <v>4095</v>
       </c>
       <c r="C310" t="s">
         <v>414</v>
       </c>
       <c r="D310" t="s">
         <v>411</v>
       </c>
       <c r="E310">
         <v>2307077729648</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>4096</v>
+        <v>4094</v>
       </c>
       <c r="C311" t="s">
         <v>415</v>
       </c>
       <c r="D311" t="s">
         <v>411</v>
       </c>
       <c r="E311">
-        <v>2307078407743</v>
+        <v>2307073937348</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>4097</v>
+        <v>4093</v>
       </c>
       <c r="C312" t="s">
         <v>416</v>
       </c>
       <c r="D312" t="s">
         <v>411</v>
       </c>
       <c r="E312">
-        <v>2307077307287</v>
+        <v>2307075842703</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>4100</v>
+        <v>4099</v>
       </c>
       <c r="C313" t="s">
         <v>417</v>
       </c>
       <c r="D313" t="s">
         <v>411</v>
       </c>
       <c r="E313">
-        <v>2308234615117</v>
+        <v>2307076765002</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>4092</v>
+        <v>4091</v>
       </c>
       <c r="C314" t="s">
         <v>418</v>
       </c>
       <c r="D314" t="s">
         <v>419</v>
       </c>
       <c r="E314">
-        <v>2306272150627</v>
+        <v>2307072425623</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>4091</v>
+        <v>4092</v>
       </c>
       <c r="C315" t="s">
         <v>420</v>
       </c>
       <c r="D315" t="s">
         <v>419</v>
       </c>
       <c r="E315">
-        <v>2307072425623</v>
+        <v>2306272150627</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
         <v>4090</v>
       </c>
       <c r="C316" t="s">
         <v>421</v>
       </c>
       <c r="D316" t="s">
         <v>422</v>
       </c>
       <c r="E316">
-        <v>2306196793739</v>
+        <v>2401179109900</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
         <v>4090</v>
       </c>
       <c r="C317" t="s">
         <v>423</v>
       </c>
       <c r="D317" t="s">
         <v>422</v>
       </c>
       <c r="E317">
-        <v>2401179109900</v>
+        <v>2306196793739</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
         <v>4089</v>
       </c>
       <c r="C318" t="s">
         <v>424</v>
       </c>
       <c r="D318" t="s">
         <v>425</v>
       </c>
       <c r="E318">
         <v>2307078614453</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
         <v>4088</v>
@@ -9900,1131 +9900,1131 @@
         <v>2306071113733</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>5</v>
       </c>
       <c r="C323" t="s">
         <v>434</v>
       </c>
       <c r="D323" t="s">
         <v>435</v>
       </c>
       <c r="E323">
         <v>2305027433920</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>4081</v>
+        <v>4082</v>
       </c>
       <c r="C324" t="s">
         <v>436</v>
       </c>
       <c r="D324" t="s">
         <v>437</v>
       </c>
       <c r="E324">
-        <v>2305291217488</v>
+        <v>2307079252949</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>4082</v>
+        <v>4081</v>
       </c>
       <c r="C325" t="s">
         <v>438</v>
       </c>
       <c r="D325" t="s">
         <v>437</v>
       </c>
       <c r="E325">
-        <v>2307079252949</v>
+        <v>2305291217488</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>4079</v>
+        <v>4080</v>
       </c>
       <c r="C326" t="s">
         <v>439</v>
       </c>
       <c r="D326" t="s">
         <v>440</v>
       </c>
       <c r="E326">
-        <v>2305291900957</v>
+        <v>2305291594684</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
-        <v>4080</v>
+        <v>4079</v>
       </c>
       <c r="C327" t="s">
         <v>441</v>
       </c>
       <c r="D327" t="s">
         <v>440</v>
       </c>
       <c r="E327">
-        <v>2305291594684</v>
+        <v>2305291900957</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
-        <v>4078</v>
+        <v>3526</v>
       </c>
       <c r="C328" t="s">
         <v>442</v>
       </c>
       <c r="D328" t="s">
         <v>443</v>
       </c>
       <c r="E328">
-        <v>2305295285149</v>
+        <v>2304133882773</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>3526</v>
+        <v>4078</v>
       </c>
       <c r="C329" t="s">
         <v>444</v>
       </c>
       <c r="D329" t="s">
         <v>443</v>
       </c>
       <c r="E329">
-        <v>2304133882773</v>
+        <v>2305295285149</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
-        <v>4075</v>
+        <v>4077</v>
       </c>
       <c r="C330" t="s">
         <v>445</v>
       </c>
       <c r="D330" t="s">
         <v>446</v>
       </c>
       <c r="E330">
-        <v>2305293684037</v>
+        <v>2305292735024</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
         <v>4076</v>
       </c>
       <c r="C331" t="s">
         <v>447</v>
       </c>
       <c r="D331" t="s">
         <v>446</v>
       </c>
       <c r="E331">
         <v>2305292424845</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>4077</v>
+        <v>4075</v>
       </c>
       <c r="C332" t="s">
         <v>448</v>
       </c>
       <c r="D332" t="s">
         <v>446</v>
       </c>
       <c r="E332">
-        <v>2305292735024</v>
+        <v>2305293684037</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
-        <v>4074</v>
+        <v>4070</v>
       </c>
       <c r="C333" t="s">
         <v>449</v>
       </c>
       <c r="D333" t="s">
         <v>450</v>
       </c>
       <c r="E333">
-        <v>2304066158282</v>
+        <v>2304058623178</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>4073</v>
+        <v>4071</v>
       </c>
       <c r="C334" t="s">
         <v>451</v>
       </c>
       <c r="D334" t="s">
         <v>450</v>
       </c>
       <c r="E334">
-        <v>2304066622651</v>
+        <v>2304057307422</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
         <v>4072</v>
       </c>
       <c r="C335" t="s">
         <v>452</v>
       </c>
       <c r="D335" t="s">
         <v>450</v>
       </c>
       <c r="E335">
         <v>2304064153724</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>4071</v>
+        <v>4073</v>
       </c>
       <c r="C336" t="s">
         <v>453</v>
       </c>
       <c r="D336" t="s">
         <v>450</v>
       </c>
       <c r="E336">
-        <v>2304057307422</v>
+        <v>2304066622651</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>4070</v>
+        <v>4074</v>
       </c>
       <c r="C337" t="s">
         <v>454</v>
       </c>
       <c r="D337" t="s">
         <v>450</v>
       </c>
       <c r="E337">
-        <v>2304058623178</v>
+        <v>2304066158282</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>4069</v>
+        <v>4061</v>
       </c>
       <c r="C338" t="s">
         <v>455</v>
       </c>
       <c r="D338" t="s">
         <v>456</v>
       </c>
       <c r="E338">
-        <v>2304058667749</v>
+        <v>2304057130007</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
-        <v>4068</v>
+        <v>4062</v>
       </c>
       <c r="C339" t="s">
         <v>457</v>
       </c>
       <c r="D339" t="s">
         <v>456</v>
       </c>
       <c r="E339">
-        <v>2304054886810</v>
+        <v>2304059388797</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340">
-        <v>4067</v>
+        <v>4063</v>
       </c>
       <c r="C340" t="s">
         <v>458</v>
       </c>
       <c r="D340" t="s">
         <v>456</v>
       </c>
       <c r="E340">
-        <v>2304056720519</v>
+        <v>2304056216237</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341">
-        <v>4066</v>
+        <v>4064</v>
       </c>
       <c r="C341" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="D341" t="s">
         <v>456</v>
       </c>
       <c r="E341">
-        <v>2304051258227</v>
+        <v>2304054504185</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
         <v>4065</v>
       </c>
       <c r="C342" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D342" t="s">
         <v>456</v>
       </c>
       <c r="E342">
         <v>2304052905469</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>4064</v>
+        <v>4066</v>
       </c>
       <c r="C343" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="D343" t="s">
         <v>456</v>
       </c>
       <c r="E343">
-        <v>2304054504185</v>
+        <v>2304051258227</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>4063</v>
+        <v>4067</v>
       </c>
       <c r="C344" t="s">
         <v>461</v>
       </c>
       <c r="D344" t="s">
         <v>456</v>
       </c>
       <c r="E344">
-        <v>2304056216237</v>
+        <v>2304056720519</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>4062</v>
+        <v>4068</v>
       </c>
       <c r="C345" t="s">
         <v>462</v>
       </c>
       <c r="D345" t="s">
         <v>456</v>
       </c>
       <c r="E345">
-        <v>2304059388797</v>
+        <v>2304054886810</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>4061</v>
+        <v>4069</v>
       </c>
       <c r="C346" t="s">
         <v>463</v>
       </c>
       <c r="D346" t="s">
         <v>456</v>
       </c>
       <c r="E346">
-        <v>2304057130007</v>
+        <v>2304058667749</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
         <v>4060</v>
       </c>
       <c r="C347" t="s">
         <v>464</v>
       </c>
       <c r="D347" t="s">
         <v>465</v>
       </c>
       <c r="E347">
         <v>2303239416275</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>4059</v>
+        <v>4057</v>
       </c>
       <c r="C348" t="s">
         <v>466</v>
       </c>
       <c r="D348" t="s">
         <v>467</v>
       </c>
       <c r="E348">
-        <v>2303238905129</v>
+        <v>2303232884952</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
         <v>4058</v>
       </c>
       <c r="C349" t="s">
         <v>468</v>
       </c>
       <c r="D349" t="s">
         <v>467</v>
       </c>
       <c r="E349">
         <v>2303232731081</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>4057</v>
+        <v>4059</v>
       </c>
       <c r="C350" t="s">
         <v>469</v>
       </c>
       <c r="D350" t="s">
         <v>467</v>
       </c>
       <c r="E350">
-        <v>2303232884952</v>
+        <v>2303238905129</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>4055</v>
+        <v>4053</v>
       </c>
       <c r="C351" t="s">
         <v>470</v>
       </c>
       <c r="D351" t="s">
         <v>471</v>
       </c>
       <c r="E351">
-        <v>2303235828818</v>
+        <v>2303083471834</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>4054</v>
+        <v>4056</v>
       </c>
       <c r="C352" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D352" t="s">
         <v>471</v>
       </c>
       <c r="E352">
-        <v>2303238332589</v>
+        <v>2303082438867</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>4056</v>
+        <v>4054</v>
       </c>
       <c r="C353" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D353" t="s">
         <v>471</v>
       </c>
       <c r="E353">
-        <v>2303082438867</v>
+        <v>2303238332589</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>4053</v>
+        <v>4055</v>
       </c>
       <c r="C354" t="s">
         <v>473</v>
       </c>
       <c r="D354" t="s">
         <v>471</v>
       </c>
       <c r="E354">
-        <v>2303083471834</v>
+        <v>2303235828818</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
-        <v>4052</v>
+        <v>4051</v>
       </c>
       <c r="C355" t="s">
         <v>474</v>
       </c>
       <c r="D355" t="s">
         <v>475</v>
       </c>
       <c r="E355">
-        <v>2303087342180</v>
+        <v>2303085485546</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>4051</v>
+        <v>4052</v>
       </c>
       <c r="C356" t="s">
         <v>476</v>
       </c>
       <c r="D356" t="s">
         <v>475</v>
       </c>
       <c r="E356">
-        <v>2303085485546</v>
+        <v>2303087342180</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
-        <v>4048</v>
+        <v>4049</v>
       </c>
       <c r="C357" t="s">
         <v>477</v>
       </c>
       <c r="D357" t="s">
         <v>478</v>
       </c>
       <c r="E357">
-        <v>2303237319573</v>
+        <v>2212297552908</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>4047</v>
+        <v>4050</v>
       </c>
       <c r="C358" t="s">
         <v>479</v>
       </c>
       <c r="D358" t="s">
         <v>478</v>
       </c>
       <c r="E358">
-        <v>2303081268381</v>
+        <v>2212298479434</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>4050</v>
+        <v>4047</v>
       </c>
       <c r="C359" t="s">
         <v>480</v>
       </c>
       <c r="D359" t="s">
         <v>478</v>
       </c>
       <c r="E359">
-        <v>2212298479434</v>
+        <v>2303081268381</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>4049</v>
+        <v>4048</v>
       </c>
       <c r="C360" t="s">
         <v>481</v>
       </c>
       <c r="D360" t="s">
         <v>478</v>
       </c>
       <c r="E360">
-        <v>2212297552908</v>
+        <v>2303237319573</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>4046</v>
+        <v>4044</v>
       </c>
       <c r="C361" t="s">
         <v>482</v>
       </c>
       <c r="D361" t="s">
         <v>483</v>
       </c>
       <c r="E361">
-        <v>2301234074316</v>
+        <v>2301233063401</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
         <v>4045</v>
       </c>
       <c r="C362" t="s">
         <v>484</v>
       </c>
       <c r="D362" t="s">
         <v>483</v>
       </c>
       <c r="E362">
         <v>2301232553372</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>4044</v>
+        <v>4046</v>
       </c>
       <c r="C363" t="s">
         <v>485</v>
       </c>
       <c r="D363" t="s">
         <v>483</v>
       </c>
       <c r="E363">
-        <v>2301233063401</v>
+        <v>2301234074316</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364">
-        <v>4043</v>
+        <v>4035</v>
       </c>
       <c r="C364" t="s">
         <v>486</v>
       </c>
       <c r="D364" t="s">
         <v>487</v>
       </c>
       <c r="E364">
-        <v>2212294440437</v>
+        <v>2212294308057</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>4042</v>
+        <v>4036</v>
       </c>
       <c r="C365" t="s">
         <v>488</v>
       </c>
       <c r="D365" t="s">
         <v>487</v>
       </c>
       <c r="E365">
-        <v>2212294375829</v>
+        <v>2212298261942</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>4041</v>
+        <v>4037</v>
       </c>
       <c r="C366" t="s">
         <v>489</v>
       </c>
       <c r="D366" t="s">
         <v>487</v>
       </c>
       <c r="E366">
-        <v>2212295984572</v>
+        <v>2212296664856</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>4040</v>
+        <v>4038</v>
       </c>
       <c r="C367" t="s">
         <v>490</v>
       </c>
       <c r="D367" t="s">
         <v>487</v>
       </c>
       <c r="E367">
-        <v>2212297415183</v>
+        <v>2212297665908</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
         <v>4039</v>
       </c>
       <c r="C368" t="s">
         <v>491</v>
       </c>
       <c r="D368" t="s">
         <v>487</v>
       </c>
       <c r="E368">
         <v>2212298923660</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>4038</v>
+        <v>4040</v>
       </c>
       <c r="C369" t="s">
         <v>492</v>
       </c>
       <c r="D369" t="s">
         <v>487</v>
       </c>
       <c r="E369">
-        <v>2212297665908</v>
+        <v>2212297415183</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>4037</v>
+        <v>4041</v>
       </c>
       <c r="C370" t="s">
         <v>493</v>
       </c>
       <c r="D370" t="s">
         <v>487</v>
       </c>
       <c r="E370">
-        <v>2212296664856</v>
+        <v>2212295984572</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>4036</v>
+        <v>4042</v>
       </c>
       <c r="C371" t="s">
         <v>494</v>
       </c>
       <c r="D371" t="s">
         <v>487</v>
       </c>
       <c r="E371">
-        <v>2212298261942</v>
+        <v>2212294375829</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>4035</v>
+        <v>4043</v>
       </c>
       <c r="C372" t="s">
         <v>495</v>
       </c>
       <c r="D372" t="s">
         <v>487</v>
       </c>
       <c r="E372">
-        <v>2212294308057</v>
+        <v>2212294440437</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>4033</v>
+        <v>4031</v>
       </c>
       <c r="C373" t="s">
         <v>496</v>
       </c>
       <c r="D373" t="s">
         <v>497</v>
       </c>
       <c r="E373">
-        <v>2212299407482</v>
+        <v>2212296278818</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
         <v>4032</v>
       </c>
       <c r="C374" t="s">
         <v>498</v>
       </c>
       <c r="D374" t="s">
         <v>497</v>
       </c>
       <c r="E374">
         <v>2212297332979</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>4031</v>
+        <v>4033</v>
       </c>
       <c r="C375" t="s">
         <v>496</v>
       </c>
       <c r="D375" t="s">
         <v>497</v>
       </c>
       <c r="E375">
-        <v>2212296278818</v>
+        <v>2212299407482</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
         <v>4030</v>
       </c>
       <c r="C376" t="s">
         <v>499</v>
       </c>
       <c r="D376" t="s">
         <v>500</v>
       </c>
       <c r="E376">
         <v>2212289353240</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>4029</v>
+        <v>4027</v>
       </c>
       <c r="C377" t="s">
         <v>501</v>
       </c>
       <c r="D377" t="s">
         <v>502</v>
       </c>
       <c r="E377">
-        <v>2212287684649</v>
+        <v>2212281740351</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
         <v>4028</v>
       </c>
       <c r="C378" t="s">
         <v>503</v>
       </c>
       <c r="D378" t="s">
         <v>502</v>
       </c>
       <c r="E378">
         <v>2212284824736</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>4027</v>
+        <v>4029</v>
       </c>
       <c r="C379" t="s">
         <v>504</v>
       </c>
       <c r="D379" t="s">
         <v>502</v>
       </c>
       <c r="E379">
-        <v>2212281740351</v>
+        <v>2212287684649</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>4026</v>
+        <v>4023</v>
       </c>
       <c r="C380" t="s">
         <v>505</v>
       </c>
       <c r="D380" t="s">
         <v>506</v>
       </c>
       <c r="E380">
-        <v>2212286082573</v>
+        <v>2212289855525</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>4025</v>
+        <v>4024</v>
       </c>
       <c r="C381" t="s">
         <v>507</v>
       </c>
       <c r="D381" t="s">
         <v>506</v>
       </c>
       <c r="E381">
-        <v>2212285641256</v>
+        <v>2212286252258</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>4024</v>
+        <v>4025</v>
       </c>
       <c r="C382" t="s">
         <v>508</v>
       </c>
       <c r="D382" t="s">
         <v>506</v>
       </c>
       <c r="E382">
-        <v>2212286252258</v>
+        <v>2212285641256</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>4023</v>
+        <v>4026</v>
       </c>
       <c r="C383" t="s">
         <v>509</v>
       </c>
       <c r="D383" t="s">
         <v>506</v>
       </c>
       <c r="E383">
-        <v>2212289855525</v>
+        <v>2212286082573</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>4022</v>
+        <v>4020</v>
       </c>
       <c r="C384" t="s">
         <v>510</v>
       </c>
       <c r="D384" t="s">
         <v>511</v>
       </c>
       <c r="E384">
-        <v>2212289024832</v>
+        <v>2212284286722</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>4020</v>
+        <v>4022</v>
       </c>
       <c r="C385" t="s">
         <v>512</v>
       </c>
       <c r="D385" t="s">
         <v>511</v>
       </c>
       <c r="E385">
-        <v>2212284286722</v>
+        <v>2212289024832</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>4019</v>
+        <v>4018</v>
       </c>
       <c r="C386" t="s">
         <v>513</v>
       </c>
       <c r="D386" t="s">
         <v>514</v>
       </c>
       <c r="E386">
-        <v>2211012798592</v>
+        <v>2211014410079</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>4018</v>
+        <v>4019</v>
       </c>
       <c r="C387" t="s">
         <v>515</v>
       </c>
       <c r="D387" t="s">
         <v>514</v>
       </c>
       <c r="E387">
-        <v>2211014410079</v>
+        <v>2211012798592</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
         <v>4017</v>
       </c>
       <c r="C388" t="s">
         <v>516</v>
       </c>
       <c r="D388" t="s">
         <v>517</v>
       </c>
       <c r="E388">
         <v>2211016324400</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
         <v>3832</v>
@@ -11056,808 +11056,808 @@
         <v>2211017123909</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
         <v>4015</v>
       </c>
       <c r="C391" t="s">
         <v>522</v>
       </c>
       <c r="D391" t="s">
         <v>523</v>
       </c>
       <c r="E391">
         <v>2211016827101</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>4014</v>
+        <v>4013</v>
       </c>
       <c r="C392" t="s">
         <v>524</v>
       </c>
       <c r="D392" t="s">
         <v>525</v>
       </c>
       <c r="E392">
-        <v>2211013736520</v>
+        <v>2211016933477</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>4013</v>
+        <v>4014</v>
       </c>
       <c r="C393" t="s">
         <v>526</v>
       </c>
       <c r="D393" t="s">
         <v>525</v>
       </c>
       <c r="E393">
-        <v>2211016933477</v>
+        <v>2211013736520</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>4012</v>
+        <v>4009</v>
       </c>
       <c r="C394" t="s">
         <v>527</v>
       </c>
       <c r="D394" t="s">
         <v>528</v>
       </c>
       <c r="E394">
-        <v>2211011503719</v>
+        <v>2211011334036</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>4011</v>
+        <v>4010</v>
       </c>
       <c r="C395" t="s">
         <v>529</v>
       </c>
       <c r="D395" t="s">
         <v>528</v>
       </c>
       <c r="E395">
-        <v>2211014868471</v>
+        <v>2211015121276</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>4010</v>
+        <v>4011</v>
       </c>
       <c r="C396" t="s">
         <v>530</v>
       </c>
       <c r="D396" t="s">
         <v>528</v>
       </c>
       <c r="E396">
-        <v>2211015121276</v>
+        <v>2211014868471</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>4009</v>
+        <v>4012</v>
       </c>
       <c r="C397" t="s">
         <v>531</v>
       </c>
       <c r="D397" t="s">
         <v>528</v>
       </c>
       <c r="E397">
-        <v>2211011334036</v>
+        <v>2211011503719</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>4008</v>
+        <v>4007</v>
       </c>
       <c r="C398" t="s">
         <v>532</v>
       </c>
       <c r="D398" t="s">
         <v>533</v>
       </c>
       <c r="E398">
-        <v>2211019468985</v>
+        <v>2211017102892</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>4007</v>
+        <v>4008</v>
       </c>
       <c r="C399" t="s">
         <v>534</v>
       </c>
       <c r="D399" t="s">
         <v>533</v>
       </c>
       <c r="E399">
-        <v>2211017102892</v>
+        <v>2211019468985</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>4006</v>
+        <v>4002</v>
       </c>
       <c r="C400" t="s">
         <v>535</v>
       </c>
       <c r="D400" t="s">
         <v>536</v>
       </c>
       <c r="E400">
-        <v>2209094426634</v>
+        <v>2209095665394</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>4005</v>
+        <v>4003</v>
       </c>
       <c r="C401" t="s">
         <v>537</v>
       </c>
       <c r="D401" t="s">
         <v>536</v>
       </c>
       <c r="E401">
-        <v>2209093779607</v>
+        <v>2209093237585</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
         <v>4004</v>
       </c>
       <c r="C402" t="s">
         <v>538</v>
       </c>
       <c r="D402" t="s">
         <v>536</v>
       </c>
       <c r="E402">
         <v>2209091661056</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>4003</v>
+        <v>4005</v>
       </c>
       <c r="C403" t="s">
         <v>539</v>
       </c>
       <c r="D403" t="s">
         <v>536</v>
       </c>
       <c r="E403">
-        <v>2209093237585</v>
+        <v>2209093779607</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>4002</v>
+        <v>4006</v>
       </c>
       <c r="C404" t="s">
         <v>540</v>
       </c>
       <c r="D404" t="s">
         <v>536</v>
       </c>
       <c r="E404">
-        <v>2209095665394</v>
+        <v>2209094426634</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>4001</v>
+        <v>4000</v>
       </c>
       <c r="C405" t="s">
         <v>541</v>
       </c>
       <c r="D405" t="s">
         <v>542</v>
       </c>
       <c r="E405">
-        <v>2209096766443</v>
+        <v>2209093340826</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>4000</v>
+        <v>4001</v>
       </c>
       <c r="C406" t="s">
         <v>543</v>
       </c>
       <c r="D406" t="s">
         <v>542</v>
       </c>
       <c r="E406">
-        <v>2209093340826</v>
+        <v>2209096766443</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>3999</v>
+        <v>3997</v>
       </c>
       <c r="C407" t="s">
         <v>544</v>
       </c>
       <c r="D407" t="s">
         <v>545</v>
       </c>
       <c r="E407">
-        <v>2207286044820</v>
+        <v>2207283579629</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
         <v>3998</v>
       </c>
       <c r="C408" t="s">
         <v>546</v>
       </c>
       <c r="D408" t="s">
         <v>545</v>
       </c>
       <c r="E408">
         <v>2207287741096</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>3997</v>
+        <v>3999</v>
       </c>
       <c r="C409" t="s">
         <v>547</v>
       </c>
       <c r="D409" t="s">
         <v>545</v>
       </c>
       <c r="E409">
-        <v>2207283579629</v>
+        <v>2207286044820</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>3996</v>
+        <v>3977</v>
       </c>
       <c r="C410" t="s">
         <v>548</v>
       </c>
       <c r="D410" t="s">
         <v>549</v>
       </c>
       <c r="E410">
-        <v>2207119361985</v>
+        <v>2207113017412</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>3995</v>
+        <v>3978</v>
       </c>
       <c r="C411" t="s">
         <v>550</v>
       </c>
       <c r="D411" t="s">
         <v>549</v>
       </c>
       <c r="E411">
-        <v>2207112209325</v>
+        <v>2207111057270</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>3994</v>
+        <v>3979</v>
       </c>
       <c r="C412" t="s">
         <v>551</v>
       </c>
       <c r="D412" t="s">
         <v>549</v>
       </c>
       <c r="E412">
-        <v>2207113907368</v>
+        <v>2207112137193</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>3993</v>
+        <v>3980</v>
       </c>
       <c r="C413" t="s">
         <v>552</v>
       </c>
       <c r="D413" t="s">
         <v>549</v>
       </c>
       <c r="E413">
-        <v>2207112085541</v>
+        <v>2207118069007</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>3992</v>
+        <v>3981</v>
       </c>
       <c r="C414" t="s">
         <v>553</v>
       </c>
       <c r="D414" t="s">
         <v>549</v>
       </c>
       <c r="E414">
-        <v>2207118304768</v>
+        <v>2207113814781</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>3991</v>
+        <v>3982</v>
       </c>
       <c r="C415" t="s">
         <v>554</v>
       </c>
       <c r="D415" t="s">
         <v>549</v>
       </c>
       <c r="E415">
-        <v>2207114724242</v>
+        <v>2207119875990</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>3990</v>
+        <v>3983</v>
       </c>
       <c r="C416" t="s">
         <v>555</v>
       </c>
       <c r="D416" t="s">
         <v>549</v>
       </c>
       <c r="E416">
-        <v>2207113107830</v>
+        <v>2207115092891</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>3989</v>
+        <v>3984</v>
       </c>
       <c r="C417" t="s">
         <v>556</v>
       </c>
       <c r="D417" t="s">
         <v>549</v>
       </c>
       <c r="E417">
-        <v>2207114341931</v>
+        <v>2207116284092</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>3988</v>
+        <v>3985</v>
       </c>
       <c r="C418" t="s">
         <v>557</v>
       </c>
       <c r="D418" t="s">
         <v>549</v>
       </c>
       <c r="E418">
-        <v>2207115425462</v>
+        <v>2207111638202</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>3987</v>
+        <v>3986</v>
       </c>
       <c r="C419" t="s">
         <v>558</v>
       </c>
       <c r="D419" t="s">
         <v>549</v>
       </c>
       <c r="E419">
-        <v>2207115531255</v>
+        <v>2207117544159</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>3986</v>
+        <v>3987</v>
       </c>
       <c r="C420" t="s">
         <v>559</v>
       </c>
       <c r="D420" t="s">
         <v>549</v>
       </c>
       <c r="E420">
-        <v>2207117544159</v>
+        <v>2207115531255</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>3985</v>
+        <v>3988</v>
       </c>
       <c r="C421" t="s">
         <v>560</v>
       </c>
       <c r="D421" t="s">
         <v>549</v>
       </c>
       <c r="E421">
-        <v>2207111638202</v>
+        <v>2207115425462</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>3984</v>
+        <v>3989</v>
       </c>
       <c r="C422" t="s">
         <v>561</v>
       </c>
       <c r="D422" t="s">
         <v>549</v>
       </c>
       <c r="E422">
-        <v>2207116284092</v>
+        <v>2207114341931</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>3983</v>
+        <v>3990</v>
       </c>
       <c r="C423" t="s">
         <v>562</v>
       </c>
       <c r="D423" t="s">
         <v>549</v>
       </c>
       <c r="E423">
-        <v>2207115092891</v>
+        <v>2207113107830</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>3982</v>
+        <v>3991</v>
       </c>
       <c r="C424" t="s">
         <v>563</v>
       </c>
       <c r="D424" t="s">
         <v>549</v>
       </c>
       <c r="E424">
-        <v>2207119875990</v>
+        <v>2207114724242</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>3981</v>
+        <v>3992</v>
       </c>
       <c r="C425" t="s">
         <v>564</v>
       </c>
       <c r="D425" t="s">
         <v>549</v>
       </c>
       <c r="E425">
-        <v>2207113814781</v>
+        <v>2207118304768</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>3980</v>
+        <v>3993</v>
       </c>
       <c r="C426" t="s">
         <v>565</v>
       </c>
       <c r="D426" t="s">
         <v>549</v>
       </c>
       <c r="E426">
-        <v>2207118069007</v>
+        <v>2207112085541</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>3979</v>
+        <v>3994</v>
       </c>
       <c r="C427" t="s">
         <v>566</v>
       </c>
       <c r="D427" t="s">
         <v>549</v>
       </c>
       <c r="E427">
-        <v>2207112137193</v>
+        <v>2207113907368</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>3978</v>
+        <v>3995</v>
       </c>
       <c r="C428" t="s">
         <v>567</v>
       </c>
       <c r="D428" t="s">
         <v>549</v>
       </c>
       <c r="E428">
-        <v>2207111057270</v>
+        <v>2207112209325</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>3977</v>
+        <v>3996</v>
       </c>
       <c r="C429" t="s">
         <v>568</v>
       </c>
       <c r="D429" t="s">
         <v>549</v>
       </c>
       <c r="E429">
-        <v>2207113017412</v>
+        <v>2207119361985</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>3976</v>
+        <v>3975</v>
       </c>
       <c r="C430" t="s">
         <v>569</v>
       </c>
       <c r="D430" t="s">
         <v>570</v>
       </c>
       <c r="E430">
-        <v>2205309954388</v>
+        <v>2205306156115</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>3975</v>
+        <v>3976</v>
       </c>
       <c r="C431" t="s">
         <v>571</v>
       </c>
       <c r="D431" t="s">
         <v>570</v>
       </c>
       <c r="E431">
-        <v>2205306156115</v>
+        <v>2205309954388</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>3974</v>
+        <v>3971</v>
       </c>
       <c r="C432" t="s">
         <v>572</v>
       </c>
       <c r="D432" t="s">
         <v>573</v>
       </c>
       <c r="E432">
-        <v>2205308236492</v>
+        <v>2205302943795</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>3973</v>
+        <v>3970</v>
       </c>
       <c r="C433" t="s">
         <v>574</v>
       </c>
       <c r="D433" t="s">
         <v>573</v>
       </c>
       <c r="E433">
-        <v>2205309047034</v>
+        <v>2205302593561</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
         <v>3972</v>
       </c>
       <c r="C434" t="s">
         <v>575</v>
       </c>
       <c r="D434" t="s">
         <v>573</v>
       </c>
       <c r="E434">
         <v>2205307891735</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>3970</v>
+        <v>3973</v>
       </c>
       <c r="C435" t="s">
         <v>576</v>
       </c>
       <c r="D435" t="s">
         <v>573</v>
       </c>
       <c r="E435">
-        <v>2205302593561</v>
+        <v>2205309047034</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>3971</v>
+        <v>3974</v>
       </c>
       <c r="C436" t="s">
         <v>577</v>
       </c>
       <c r="D436" t="s">
         <v>573</v>
       </c>
       <c r="E436">
-        <v>2205302943795</v>
+        <v>2205308236492</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>5</v>
       </c>
       <c r="C437" t="s">
         <v>578</v>
       </c>
       <c r="D437" t="s">
         <v>579</v>
       </c>
       <c r="E437">
         <v>2205257891304</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
         <v>3967</v>
@@ -12160,112 +12160,112 @@
       <c r="E455">
         <v>2205308836727</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
         <v>3955</v>
       </c>
       <c r="C456" t="s">
         <v>607</v>
       </c>
       <c r="D456" t="s">
         <v>605</v>
       </c>
       <c r="E456">
         <v>2205304452909</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457">
         <v>456</v>
       </c>
-      <c r="B457">
-        <v>3949</v>
+      <c r="B457" t="s">
+        <v>608</v>
       </c>
       <c r="C457" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D457" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E457">
-        <v>2205303759789</v>
+        <v>2205259145230</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
-        <v>3950</v>
+        <v>3949</v>
       </c>
       <c r="C458" t="s">
+        <v>611</v>
+      </c>
+      <c r="D458" t="s">
         <v>610</v>
       </c>
-      <c r="D458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E458">
-        <v>2205301232605</v>
+        <v>2205303759789</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
-        <v>3951</v>
+        <v>3950</v>
       </c>
       <c r="C459" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D459" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E459">
-        <v>2205305825367</v>
+        <v>2205301232605</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460">
         <v>459</v>
       </c>
-      <c r="B460" t="s">
-        <v>612</v>
+      <c r="B460">
+        <v>3951</v>
       </c>
       <c r="C460" t="s">
         <v>613</v>
       </c>
       <c r="D460" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E460">
-        <v>2205259145230</v>
+        <v>2205305825367</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
         <v>3941</v>
       </c>
       <c r="C461" t="s">
         <v>614</v>
       </c>
       <c r="D461" t="s">
         <v>615</v>
       </c>
       <c r="E461">
         <v>2205303220035</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
         <v>3942</v>
@@ -12433,468 +12433,468 @@
         <v>2205305787334</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
         <v>3939</v>
       </c>
       <c r="C472" t="s">
         <v>627</v>
       </c>
       <c r="D472" t="s">
         <v>624</v>
       </c>
       <c r="E472">
         <v>2401182971369</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>3936</v>
+        <v>3931</v>
       </c>
       <c r="C473" t="s">
         <v>628</v>
       </c>
       <c r="D473" t="s">
         <v>629</v>
       </c>
       <c r="E473">
-        <v>2205303031783</v>
+        <v>2205306957757</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>3937</v>
+        <v>3932</v>
       </c>
       <c r="C474" t="s">
         <v>630</v>
       </c>
       <c r="D474" t="s">
         <v>629</v>
       </c>
       <c r="E474">
-        <v>2205301913265</v>
+        <v>2205303250654</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>3934</v>
+        <v>3933</v>
       </c>
       <c r="C475" t="s">
         <v>631</v>
       </c>
       <c r="D475" t="s">
         <v>629</v>
       </c>
       <c r="E475">
-        <v>2205302285457</v>
+        <v>2205302591202</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>3933</v>
+        <v>3934</v>
       </c>
       <c r="C476" t="s">
         <v>632</v>
       </c>
       <c r="D476" t="s">
         <v>629</v>
       </c>
       <c r="E476">
-        <v>2205302591202</v>
+        <v>2205302285457</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477">
-        <v>3932</v>
+        <v>3935</v>
       </c>
       <c r="C477" t="s">
         <v>633</v>
       </c>
       <c r="D477" t="s">
         <v>629</v>
       </c>
       <c r="E477">
-        <v>2205303250654</v>
+        <v>2205306659079</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478">
-        <v>3931</v>
+        <v>3936</v>
       </c>
       <c r="C478" t="s">
         <v>634</v>
       </c>
       <c r="D478" t="s">
         <v>629</v>
       </c>
       <c r="E478">
-        <v>2205306957757</v>
+        <v>2205303031783</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="C479" t="s">
         <v>635</v>
       </c>
       <c r="D479" t="s">
         <v>629</v>
       </c>
       <c r="E479">
-        <v>2205306659079</v>
+        <v>2205301913265</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
-        <v>3930</v>
+        <v>3928</v>
       </c>
       <c r="C480" t="s">
         <v>636</v>
       </c>
       <c r="D480" t="s">
         <v>637</v>
       </c>
       <c r="E480">
-        <v>2205309205794</v>
+        <v>2205304691512</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
         <v>3929</v>
       </c>
       <c r="C481" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D481" t="s">
         <v>637</v>
       </c>
       <c r="E481">
         <v>2205302770872</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>3928</v>
+        <v>3930</v>
       </c>
       <c r="C482" t="s">
         <v>638</v>
       </c>
       <c r="D482" t="s">
         <v>637</v>
       </c>
       <c r="E482">
-        <v>2205304691512</v>
+        <v>2205309205794</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
         <v>3927</v>
       </c>
       <c r="C483" t="s">
         <v>639</v>
       </c>
       <c r="D483" t="s">
         <v>640</v>
       </c>
       <c r="E483">
         <v>2205308769687</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484">
         <v>3926</v>
       </c>
       <c r="C484" t="s">
         <v>641</v>
       </c>
       <c r="D484" t="s">
         <v>642</v>
       </c>
       <c r="E484">
         <v>2205307685147</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485">
-        <v>3925</v>
+        <v>3924</v>
       </c>
       <c r="C485" t="s">
         <v>643</v>
       </c>
       <c r="D485" t="s">
         <v>644</v>
       </c>
       <c r="E485">
-        <v>2205303578352</v>
+        <v>2205308862742</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486">
-        <v>3924</v>
+        <v>3925</v>
       </c>
       <c r="C486" t="s">
         <v>645</v>
       </c>
       <c r="D486" t="s">
         <v>644</v>
       </c>
       <c r="E486">
-        <v>2205308862742</v>
+        <v>2205303578352</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487">
-        <v>3923</v>
+        <v>3919</v>
       </c>
       <c r="C487" t="s">
         <v>646</v>
       </c>
       <c r="D487" t="s">
         <v>647</v>
       </c>
       <c r="E487">
-        <v>2205304219084</v>
+        <v>2205303874552</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488">
-        <v>3922</v>
+        <v>3920</v>
       </c>
       <c r="C488" t="s">
         <v>648</v>
       </c>
       <c r="D488" t="s">
         <v>647</v>
       </c>
       <c r="E488">
-        <v>2205302665630</v>
+        <v>2205301371785</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489">
         <v>3921</v>
       </c>
       <c r="C489" t="s">
         <v>649</v>
       </c>
       <c r="D489" t="s">
         <v>647</v>
       </c>
       <c r="E489">
         <v>2205302630231</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490">
-        <v>3920</v>
+        <v>3922</v>
       </c>
       <c r="C490" t="s">
         <v>650</v>
       </c>
       <c r="D490" t="s">
         <v>647</v>
       </c>
       <c r="E490">
-        <v>2205301371785</v>
+        <v>2205302665630</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491">
-        <v>3919</v>
+        <v>3923</v>
       </c>
       <c r="C491" t="s">
         <v>651</v>
       </c>
       <c r="D491" t="s">
         <v>647</v>
       </c>
       <c r="E491">
-        <v>2205303874552</v>
+        <v>2205304219084</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492">
-        <v>3918</v>
+        <v>3917</v>
       </c>
       <c r="C492" t="s">
         <v>652</v>
       </c>
       <c r="D492" t="s">
         <v>653</v>
       </c>
       <c r="E492">
-        <v>2205306776302</v>
+        <v>2205301797948</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493">
-        <v>3917</v>
+        <v>3918</v>
       </c>
       <c r="C493" t="s">
         <v>654</v>
       </c>
       <c r="D493" t="s">
         <v>653</v>
       </c>
       <c r="E493">
-        <v>2205301797948</v>
+        <v>2205306776302</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494">
-        <v>3916</v>
+        <v>3913</v>
       </c>
       <c r="C494" t="s">
         <v>655</v>
       </c>
       <c r="D494" t="s">
         <v>656</v>
       </c>
       <c r="E494">
-        <v>2205304256279</v>
+        <v>2205301719671</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495">
-        <v>3915</v>
+        <v>3914</v>
       </c>
       <c r="C495" t="s">
         <v>657</v>
       </c>
       <c r="D495" t="s">
         <v>656</v>
       </c>
       <c r="E495">
-        <v>2205303973138</v>
+        <v>2205308785347</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496">
-        <v>3914</v>
+        <v>3915</v>
       </c>
       <c r="C496" t="s">
         <v>658</v>
       </c>
       <c r="D496" t="s">
         <v>656</v>
       </c>
       <c r="E496">
-        <v>2205308785347</v>
+        <v>2205303973138</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497">
-        <v>3913</v>
+        <v>3916</v>
       </c>
       <c r="C497" t="s">
         <v>659</v>
       </c>
       <c r="D497" t="s">
         <v>656</v>
       </c>
       <c r="E497">
-        <v>2205301719671</v>
+        <v>2205304256279</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498">
         <v>3912</v>
       </c>
       <c r="C498" t="s">
         <v>660</v>
       </c>
       <c r="D498" t="s">
         <v>661</v>
       </c>
       <c r="E498">
         <v>2205304024089</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499">
         <v>3911</v>
@@ -12943,536 +12943,536 @@
         <v>2205309011781</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502">
         <v>3908</v>
       </c>
       <c r="C502" t="s">
         <v>668</v>
       </c>
       <c r="D502" t="s">
         <v>669</v>
       </c>
       <c r="E502">
         <v>2205308694864</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503">
-        <v>3907</v>
+        <v>3905</v>
       </c>
       <c r="C503" t="s">
         <v>670</v>
       </c>
       <c r="D503" t="s">
         <v>671</v>
       </c>
       <c r="E503">
-        <v>2205301988636</v>
+        <v>2205301171709</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504">
         <v>3906</v>
       </c>
       <c r="C504" t="s">
         <v>672</v>
       </c>
       <c r="D504" t="s">
         <v>671</v>
       </c>
       <c r="E504">
         <v>2205301354005</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505">
-        <v>3905</v>
+        <v>3907</v>
       </c>
       <c r="C505" t="s">
         <v>673</v>
       </c>
       <c r="D505" t="s">
         <v>671</v>
       </c>
       <c r="E505">
-        <v>2205301171709</v>
+        <v>2205301988636</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506">
-        <v>3904</v>
+        <v>3901</v>
       </c>
       <c r="C506" t="s">
         <v>674</v>
       </c>
       <c r="D506" t="s">
         <v>675</v>
       </c>
       <c r="E506">
-        <v>2205302264293</v>
+        <v>2205307875055</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507">
-        <v>3903</v>
+        <v>3902</v>
       </c>
       <c r="C507" t="s">
         <v>676</v>
       </c>
       <c r="D507" t="s">
         <v>675</v>
       </c>
       <c r="E507">
-        <v>2205307246451</v>
+        <v>2205304439097</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508">
-        <v>3902</v>
+        <v>3903</v>
       </c>
       <c r="C508" t="s">
         <v>677</v>
       </c>
       <c r="D508" t="s">
         <v>675</v>
       </c>
       <c r="E508">
-        <v>2205304439097</v>
+        <v>2205307246451</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509">
-        <v>3901</v>
+        <v>3904</v>
       </c>
       <c r="C509" t="s">
         <v>678</v>
       </c>
       <c r="D509" t="s">
         <v>675</v>
       </c>
       <c r="E509">
-        <v>2205307875055</v>
+        <v>2205302264293</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510">
-        <v>3900</v>
+        <v>3893</v>
       </c>
       <c r="C510" t="s">
         <v>679</v>
       </c>
       <c r="D510" t="s">
         <v>680</v>
       </c>
       <c r="E510">
-        <v>2205303821482</v>
+        <v>2205306354491</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511">
-        <v>3899</v>
+        <v>3894</v>
       </c>
       <c r="C511" t="s">
         <v>681</v>
       </c>
       <c r="D511" t="s">
         <v>680</v>
       </c>
       <c r="E511">
-        <v>2205303213622</v>
+        <v>2205302313951</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512">
-        <v>3898</v>
+        <v>3895</v>
       </c>
       <c r="C512" t="s">
         <v>682</v>
       </c>
       <c r="D512" t="s">
         <v>680</v>
       </c>
       <c r="E512">
-        <v>2205301610800</v>
+        <v>2205306253243</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513">
-        <v>3897</v>
+        <v>3896</v>
       </c>
       <c r="C513" t="s">
         <v>683</v>
       </c>
       <c r="D513" t="s">
         <v>680</v>
       </c>
       <c r="E513">
-        <v>2205301393837</v>
+        <v>2205302019774</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514">
-        <v>3896</v>
+        <v>3897</v>
       </c>
       <c r="C514" t="s">
         <v>684</v>
       </c>
       <c r="D514" t="s">
         <v>680</v>
       </c>
       <c r="E514">
-        <v>2205302019774</v>
+        <v>2205301393837</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515">
-        <v>3895</v>
+        <v>3898</v>
       </c>
       <c r="C515" t="s">
         <v>685</v>
       </c>
       <c r="D515" t="s">
         <v>680</v>
       </c>
       <c r="E515">
-        <v>2205306253243</v>
+        <v>2205301610800</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516">
-        <v>3894</v>
+        <v>3899</v>
       </c>
       <c r="C516" t="s">
         <v>686</v>
       </c>
       <c r="D516" t="s">
         <v>680</v>
       </c>
       <c r="E516">
-        <v>2205302313951</v>
+        <v>2205303213622</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517">
-        <v>3893</v>
+        <v>3900</v>
       </c>
       <c r="C517" t="s">
         <v>687</v>
       </c>
       <c r="D517" t="s">
         <v>680</v>
       </c>
       <c r="E517">
-        <v>2205306354491</v>
+        <v>2205303821482</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
         <v>688</v>
       </c>
       <c r="C518" t="s">
         <v>689</v>
       </c>
       <c r="D518" t="s">
         <v>690</v>
       </c>
       <c r="E518">
         <v>2205254428226</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519">
-        <v>3892</v>
+        <v>3888</v>
       </c>
       <c r="C519" t="s">
         <v>691</v>
       </c>
       <c r="D519" t="s">
         <v>692</v>
       </c>
       <c r="E519">
-        <v>2205304529997</v>
+        <v>2205302647346</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520">
-        <v>3891</v>
+        <v>3889</v>
       </c>
       <c r="C520" t="s">
         <v>693</v>
       </c>
       <c r="D520" t="s">
         <v>692</v>
       </c>
       <c r="E520">
-        <v>2205308087525</v>
+        <v>2205304487955</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521">
         <v>3890</v>
       </c>
       <c r="C521" t="s">
         <v>694</v>
       </c>
       <c r="D521" t="s">
         <v>692</v>
       </c>
       <c r="E521">
         <v>2205308547217</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522">
-        <v>3889</v>
+        <v>3891</v>
       </c>
       <c r="C522" t="s">
         <v>695</v>
       </c>
       <c r="D522" t="s">
         <v>692</v>
       </c>
       <c r="E522">
-        <v>2205304487955</v>
+        <v>2205308087525</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523">
-        <v>3888</v>
+        <v>3892</v>
       </c>
       <c r="C523" t="s">
         <v>696</v>
       </c>
       <c r="D523" t="s">
         <v>692</v>
       </c>
       <c r="E523">
-        <v>2205302647346</v>
+        <v>2205304529997</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524">
         <v>3887</v>
       </c>
       <c r="C524" t="s">
         <v>697</v>
       </c>
       <c r="D524" t="s">
         <v>698</v>
       </c>
       <c r="E524">
         <v>2205254733701</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525">
-        <v>3886</v>
+        <v>3885</v>
       </c>
       <c r="C525" t="s">
         <v>699</v>
       </c>
       <c r="D525" t="s">
         <v>698</v>
       </c>
       <c r="E525">
-        <v>2205309131270</v>
+        <v>2205308848046</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526">
-        <v>3885</v>
+        <v>3886</v>
       </c>
       <c r="C526" t="s">
         <v>700</v>
       </c>
       <c r="D526" t="s">
         <v>698</v>
       </c>
       <c r="E526">
-        <v>2205308848046</v>
+        <v>2205309131270</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527">
-        <v>3884</v>
+        <v>3880</v>
       </c>
       <c r="C527" t="s">
         <v>701</v>
       </c>
       <c r="D527" t="s">
         <v>702</v>
       </c>
       <c r="E527">
-        <v>2205308630636</v>
+        <v>2205306155581</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528">
-        <v>3883</v>
+        <v>3881</v>
       </c>
       <c r="C528" t="s">
         <v>703</v>
       </c>
       <c r="D528" t="s">
         <v>702</v>
       </c>
       <c r="E528">
-        <v>2205304036860</v>
+        <v>2205309704067</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529">
         <v>3882</v>
       </c>
       <c r="C529" t="s">
         <v>704</v>
       </c>
       <c r="D529" t="s">
         <v>702</v>
       </c>
       <c r="E529">
         <v>2205301222190</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530">
-        <v>3881</v>
+        <v>3883</v>
       </c>
       <c r="C530" t="s">
         <v>705</v>
       </c>
       <c r="D530" t="s">
         <v>702</v>
       </c>
       <c r="E530">
-        <v>2205309704067</v>
+        <v>2205304036860</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="C531" t="s">
         <v>706</v>
       </c>
       <c r="D531" t="s">
         <v>702</v>
       </c>
       <c r="E531">
-        <v>2205306155581</v>
+        <v>2205308630636</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532">
         <v>2021</v>
       </c>
       <c r="C532" t="s">
         <v>707</v>
       </c>
       <c r="D532" t="s">
         <v>708</v>
       </c>
       <c r="E532">
         <v>2206036869022</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
         <v>709</v>
@@ -13487,1057 +13487,1057 @@
         <v>2205251396249</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>712</v>
       </c>
       <c r="C534" t="s">
         <v>713</v>
       </c>
       <c r="D534" t="s">
         <v>714</v>
       </c>
       <c r="E534">
         <v>2205254875949</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535">
-        <v>3878</v>
+        <v>3876</v>
       </c>
       <c r="C535" t="s">
-        <v>715</v>
+        <v>670</v>
       </c>
       <c r="D535" t="s">
         <v>714</v>
       </c>
       <c r="E535">
-        <v>2205306918496</v>
+        <v>2205304464773</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536">
         <v>3877</v>
       </c>
       <c r="C536" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D536" t="s">
         <v>714</v>
       </c>
       <c r="E536">
         <v>2205304603781</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537">
-        <v>3876</v>
+        <v>3878</v>
       </c>
       <c r="C537" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="D537" t="s">
         <v>714</v>
       </c>
       <c r="E537">
-        <v>2205304464773</v>
+        <v>2205306918496</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538">
         <v>3875</v>
       </c>
       <c r="C538" t="s">
         <v>717</v>
       </c>
       <c r="D538" t="s">
         <v>714</v>
       </c>
       <c r="E538">
         <v>2512294582877</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539">
         <v>3874</v>
       </c>
       <c r="C539" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D539" t="s">
         <v>718</v>
       </c>
       <c r="E539">
         <v>2205303442995</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540">
-        <v>3873</v>
+        <v>3871</v>
       </c>
       <c r="C540" t="s">
         <v>719</v>
       </c>
       <c r="D540" t="s">
         <v>720</v>
       </c>
       <c r="E540">
-        <v>2205308124341</v>
+        <v>2205303288493</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541">
         <v>3872</v>
       </c>
       <c r="C541" t="s">
         <v>721</v>
       </c>
       <c r="D541" t="s">
         <v>720</v>
       </c>
       <c r="E541">
         <v>2205304741723</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542">
-        <v>3871</v>
+        <v>3873</v>
       </c>
       <c r="C542" t="s">
         <v>722</v>
       </c>
       <c r="D542" t="s">
         <v>720</v>
       </c>
       <c r="E542">
-        <v>2205303288493</v>
+        <v>2205308124341</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
         <v>723</v>
       </c>
       <c r="C543" t="s">
         <v>724</v>
       </c>
       <c r="D543" t="s">
         <v>725</v>
       </c>
       <c r="E543">
         <v>2205259650737</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544">
-        <v>3869</v>
+        <v>3859</v>
       </c>
       <c r="C544" t="s">
         <v>726</v>
       </c>
       <c r="D544" t="s">
         <v>725</v>
       </c>
       <c r="E544">
-        <v>2205306824082</v>
+        <v>2205308570869</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545">
-        <v>3868</v>
+        <v>3860</v>
       </c>
       <c r="C545" t="s">
         <v>727</v>
       </c>
       <c r="D545" t="s">
         <v>725</v>
       </c>
       <c r="E545">
-        <v>2205304995061</v>
+        <v>2205308581346</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546">
-        <v>3867</v>
+        <v>3861</v>
       </c>
       <c r="C546" t="s">
         <v>728</v>
       </c>
       <c r="D546" t="s">
         <v>725</v>
       </c>
       <c r="E546">
-        <v>2205302343735</v>
+        <v>2205308462922</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547">
-        <v>3866</v>
+        <v>3862</v>
       </c>
       <c r="C547" t="s">
         <v>729</v>
       </c>
       <c r="D547" t="s">
         <v>725</v>
       </c>
       <c r="E547">
-        <v>2205301318805</v>
+        <v>2205307448198</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548">
-        <v>3865</v>
+        <v>3863</v>
       </c>
       <c r="C548" t="s">
         <v>730</v>
       </c>
       <c r="D548" t="s">
         <v>725</v>
       </c>
       <c r="E548">
-        <v>2205307530596</v>
+        <v>2205307370751</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549">
         <v>3864</v>
       </c>
       <c r="C549" t="s">
         <v>731</v>
       </c>
       <c r="D549" t="s">
         <v>725</v>
       </c>
       <c r="E549">
         <v>2205309656517</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550">
-        <v>3863</v>
+        <v>3865</v>
       </c>
       <c r="C550" t="s">
         <v>732</v>
       </c>
       <c r="D550" t="s">
         <v>725</v>
       </c>
       <c r="E550">
-        <v>2205307370751</v>
+        <v>2205307530596</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551">
-        <v>3862</v>
+        <v>3866</v>
       </c>
       <c r="C551" t="s">
         <v>733</v>
       </c>
       <c r="D551" t="s">
         <v>725</v>
       </c>
       <c r="E551">
-        <v>2205307448198</v>
+        <v>2205301318805</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552">
-        <v>3861</v>
+        <v>3867</v>
       </c>
       <c r="C552" t="s">
         <v>734</v>
       </c>
       <c r="D552" t="s">
         <v>725</v>
       </c>
       <c r="E552">
-        <v>2205308462922</v>
+        <v>2205302343735</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553">
-        <v>3860</v>
+        <v>3868</v>
       </c>
       <c r="C553" t="s">
         <v>735</v>
       </c>
       <c r="D553" t="s">
         <v>725</v>
       </c>
       <c r="E553">
-        <v>2205308581346</v>
+        <v>2205304995061</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554">
-        <v>3859</v>
+        <v>3869</v>
       </c>
       <c r="C554" t="s">
         <v>736</v>
       </c>
       <c r="D554" t="s">
         <v>725</v>
       </c>
       <c r="E554">
-        <v>2205308570869</v>
+        <v>2205306824082</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555">
         <v>3858</v>
       </c>
       <c r="C555" t="s">
         <v>737</v>
       </c>
       <c r="D555" t="s">
         <v>738</v>
       </c>
       <c r="E555">
         <v>2205305977238</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556">
-        <v>3857</v>
+        <v>3854</v>
       </c>
       <c r="C556" t="s">
         <v>739</v>
       </c>
       <c r="D556" t="s">
         <v>740</v>
       </c>
       <c r="E556">
-        <v>2205306273927</v>
+        <v>2205304903645</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557">
-        <v>3856</v>
+        <v>3855</v>
       </c>
       <c r="C557" t="s">
         <v>741</v>
       </c>
       <c r="D557" t="s">
         <v>740</v>
       </c>
       <c r="E557">
-        <v>2205304599190</v>
+        <v>2205305816553</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558">
-        <v>3855</v>
+        <v>3856</v>
       </c>
       <c r="C558" t="s">
         <v>742</v>
       </c>
       <c r="D558" t="s">
         <v>740</v>
       </c>
       <c r="E558">
-        <v>2205305816553</v>
+        <v>2205304599190</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559">
-        <v>3854</v>
+        <v>3857</v>
       </c>
       <c r="C559" t="s">
         <v>743</v>
       </c>
       <c r="D559" t="s">
         <v>740</v>
       </c>
       <c r="E559">
-        <v>2205304903645</v>
+        <v>2205306273927</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560">
         <v>3853</v>
       </c>
       <c r="C560" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="D560" t="s">
         <v>744</v>
       </c>
       <c r="E560">
         <v>2205309690014</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
         <v>745</v>
       </c>
       <c r="C561" t="s">
         <v>746</v>
       </c>
       <c r="D561" t="s">
         <v>747</v>
       </c>
       <c r="E561">
         <v>2205253580320</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562">
-        <v>3851</v>
+        <v>3849</v>
       </c>
       <c r="C562" t="s">
         <v>748</v>
       </c>
       <c r="D562" t="s">
         <v>749</v>
       </c>
       <c r="E562">
-        <v>2205306992634</v>
+        <v>2205307586505</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563">
         <v>3850</v>
       </c>
       <c r="C563" t="s">
         <v>750</v>
       </c>
       <c r="D563" t="s">
         <v>749</v>
       </c>
       <c r="E563">
         <v>2205301650601</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564">
-        <v>3849</v>
+        <v>3851</v>
       </c>
       <c r="C564" t="s">
         <v>751</v>
       </c>
       <c r="D564" t="s">
         <v>749</v>
       </c>
       <c r="E564">
-        <v>2205307586505</v>
+        <v>2205306992634</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565">
         <v>3848</v>
       </c>
       <c r="C565" t="s">
         <v>752</v>
       </c>
       <c r="D565" t="s">
         <v>753</v>
       </c>
       <c r="E565">
         <v>2205306278391</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566">
-        <v>3847</v>
+        <v>3845</v>
       </c>
       <c r="C566" t="s">
         <v>754</v>
       </c>
       <c r="D566" t="s">
         <v>755</v>
       </c>
       <c r="E566">
-        <v>2205304808698</v>
+        <v>2205303107075</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567">
         <v>3846</v>
       </c>
       <c r="C567" t="s">
         <v>756</v>
       </c>
       <c r="D567" t="s">
         <v>755</v>
       </c>
       <c r="E567">
         <v>2205301724490</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568">
-        <v>3845</v>
+        <v>3847</v>
       </c>
       <c r="C568" t="s">
         <v>757</v>
       </c>
       <c r="D568" t="s">
         <v>755</v>
       </c>
       <c r="E568">
-        <v>2205303107075</v>
+        <v>2205304808698</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569">
         <v>3844</v>
       </c>
       <c r="C569" t="s">
         <v>758</v>
       </c>
       <c r="D569" t="s">
         <v>759</v>
       </c>
       <c r="E569">
         <v>2205253853045</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="C570" t="s">
         <v>760</v>
       </c>
       <c r="D570" t="s">
         <v>761</v>
       </c>
       <c r="E570">
-        <v>2205308640344</v>
+        <v>2205306635386</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571">
-        <v>3842</v>
+        <v>3843</v>
       </c>
       <c r="C571" t="s">
         <v>762</v>
       </c>
       <c r="D571" t="s">
         <v>761</v>
       </c>
       <c r="E571">
-        <v>2205306635386</v>
+        <v>2205308640344</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572">
-        <v>3841</v>
+        <v>3839</v>
       </c>
       <c r="C572" t="s">
         <v>763</v>
       </c>
       <c r="D572" t="s">
         <v>764</v>
       </c>
       <c r="E572">
-        <v>2205303490843</v>
+        <v>2205308507941</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573">
         <v>3840</v>
       </c>
       <c r="C573" t="s">
         <v>765</v>
       </c>
       <c r="D573" t="s">
         <v>764</v>
       </c>
       <c r="E573">
         <v>2205302333619</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574">
-        <v>3839</v>
+        <v>3841</v>
       </c>
       <c r="C574" t="s">
         <v>766</v>
       </c>
       <c r="D574" t="s">
         <v>764</v>
       </c>
       <c r="E574">
-        <v>2205308507941</v>
+        <v>2205303490843</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575">
-        <v>3838</v>
+        <v>3836</v>
       </c>
       <c r="C575" t="s">
         <v>767</v>
       </c>
       <c r="D575" t="s">
         <v>768</v>
       </c>
       <c r="E575">
-        <v>2205302401546</v>
+        <v>2205257378306</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576">
-        <v>3837</v>
+        <v>845</v>
       </c>
       <c r="C576" t="s">
         <v>769</v>
       </c>
       <c r="D576" t="s">
         <v>768</v>
       </c>
       <c r="E576">
-        <v>2205307348059</v>
+        <v>2604238215881</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="C577" t="s">
         <v>770</v>
       </c>
       <c r="D577" t="s">
         <v>768</v>
       </c>
       <c r="E577">
-        <v>2205257378306</v>
+        <v>2205307348059</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578">
-        <v>845</v>
+        <v>3838</v>
       </c>
       <c r="C578" t="s">
         <v>771</v>
       </c>
       <c r="D578" t="s">
         <v>768</v>
       </c>
       <c r="E578">
-        <v>2604238215881</v>
+        <v>2205302401546</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579">
-        <v>3835</v>
+        <v>3833</v>
       </c>
       <c r="C579" t="s">
         <v>772</v>
       </c>
       <c r="D579" t="s">
         <v>773</v>
       </c>
       <c r="E579">
-        <v>2205302623095</v>
+        <v>2205252532488</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580">
         <v>3834</v>
       </c>
       <c r="C580" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D580" t="s">
         <v>773</v>
       </c>
       <c r="E580">
         <v>2205308968353</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581">
-        <v>3833</v>
+        <v>3835</v>
       </c>
       <c r="C581" t="s">
         <v>774</v>
       </c>
       <c r="D581" t="s">
         <v>773</v>
       </c>
       <c r="E581">
-        <v>2205252532488</v>
+        <v>2205302623095</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582">
         <v>581</v>
       </c>
-      <c r="B582">
-        <v>3831</v>
+      <c r="B582" t="s">
+        <v>775</v>
       </c>
       <c r="C582" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D582" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E582">
-        <v>2205305723517</v>
+        <v>2205256283911</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583">
-        <v>3830</v>
+        <v>3829</v>
       </c>
       <c r="C583" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="D583" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E583">
-        <v>2205304488885</v>
+        <v>2205309976146</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584">
-        <v>3829</v>
+        <v>3830</v>
       </c>
       <c r="C584" t="s">
+        <v>774</v>
+      </c>
+      <c r="D584" t="s">
         <v>777</v>
       </c>
-      <c r="D584" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E584">
-        <v>2205309976146</v>
+        <v>2205304488885</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585">
         <v>584</v>
       </c>
-      <c r="B585" t="s">
-        <v>778</v>
+      <c r="B585">
+        <v>3831</v>
       </c>
       <c r="C585" t="s">
         <v>779</v>
       </c>
       <c r="D585" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E585">
-        <v>2205256283911</v>
+        <v>2205305723517</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586">
         <v>3827</v>
       </c>
       <c r="C586" t="s">
         <v>780</v>
       </c>
       <c r="D586" t="s">
         <v>781</v>
       </c>
       <c r="E586">
         <v>2205304114915</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587">
         <v>3826</v>
       </c>
       <c r="C587" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D587" t="s">
         <v>782</v>
       </c>
       <c r="E587">
         <v>2205301747306</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588">
-        <v>3825</v>
+        <v>3823</v>
       </c>
       <c r="C588" t="s">
         <v>783</v>
       </c>
       <c r="D588" t="s">
         <v>784</v>
       </c>
       <c r="E588">
-        <v>2205307238637</v>
+        <v>2205302834542</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589">
         <v>3824</v>
       </c>
       <c r="C589" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D589" t="s">
         <v>784</v>
       </c>
       <c r="E589">
         <v>2205306890435</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590">
-        <v>3823</v>
+        <v>3825</v>
       </c>
       <c r="C590" t="s">
         <v>785</v>
       </c>
       <c r="D590" t="s">
         <v>784</v>
       </c>
       <c r="E590">
-        <v>2205302834542</v>
+        <v>2205307238637</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591">
-        <v>3822</v>
+        <v>3821</v>
       </c>
       <c r="C591" t="s">
         <v>786</v>
       </c>
       <c r="D591" t="s">
         <v>787</v>
       </c>
       <c r="E591">
-        <v>2205301932439</v>
+        <v>2205309147095</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592">
-        <v>3821</v>
+        <v>3822</v>
       </c>
       <c r="C592" t="s">
         <v>788</v>
       </c>
       <c r="D592" t="s">
         <v>787</v>
       </c>
       <c r="E592">
-        <v>2205309147095</v>
+        <v>2205301932439</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593">
         <v>3820</v>
       </c>
       <c r="C593" t="s">
         <v>789</v>
       </c>
       <c r="D593" t="s">
         <v>790</v>
       </c>
       <c r="E593">
         <v>2205301981597</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594">
         <v>3814</v>
       </c>
       <c r="C594" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D594" t="s">
         <v>791</v>
       </c>
       <c r="E594">
         <v>2205303913473</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595">
         <v>3815</v>
       </c>
       <c r="C595" t="s">
         <v>792</v>
       </c>
       <c r="D595" t="s">
         <v>791</v>
       </c>
       <c r="E595">
         <v>2205307948131</v>
       </c>
     </row>
@@ -14629,51 +14629,51 @@
     <row r="601" spans="1:5">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601">
         <v>3812</v>
       </c>
       <c r="C601" t="s">
         <v>799</v>
       </c>
       <c r="D601" t="s">
         <v>798</v>
       </c>
       <c r="E601">
         <v>2205309261502</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602">
         <v>3813</v>
       </c>
       <c r="C602" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D602" t="s">
         <v>798</v>
       </c>
       <c r="E602">
         <v>2205304223976</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603">
         <v>3807</v>
       </c>
       <c r="C603" t="s">
         <v>800</v>
       </c>
       <c r="D603" t="s">
         <v>801</v>
       </c>
       <c r="E603">
         <v>2205308847460</v>
       </c>
     </row>
@@ -14816,51 +14816,51 @@
     <row r="612" spans="1:5">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612">
         <v>3801</v>
       </c>
       <c r="C612" t="s">
         <v>814</v>
       </c>
       <c r="D612" t="s">
         <v>815</v>
       </c>
       <c r="E612">
         <v>2205309398871</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613">
         <v>3799</v>
       </c>
       <c r="C613" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D613" t="s">
         <v>816</v>
       </c>
       <c r="E613">
         <v>2205309914672</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614">
         <v>3800</v>
       </c>
       <c r="C614" t="s">
         <v>817</v>
       </c>
       <c r="D614" t="s">
         <v>816</v>
       </c>
       <c r="E614">
         <v>2205303829243</v>
       </c>
     </row>
@@ -14918,51 +14918,51 @@
     <row r="618" spans="1:5">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618">
         <v>3789</v>
       </c>
       <c r="C618" t="s">
         <v>822</v>
       </c>
       <c r="D618" t="s">
         <v>823</v>
       </c>
       <c r="E618">
         <v>2205307098659</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619">
         <v>3790</v>
       </c>
       <c r="C619" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D619" t="s">
         <v>823</v>
       </c>
       <c r="E619">
         <v>2205302686470</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620">
         <v>3791</v>
       </c>
       <c r="C620" t="s">
         <v>824</v>
       </c>
       <c r="D620" t="s">
         <v>823</v>
       </c>
       <c r="E620">
         <v>2205304934118</v>
       </c>
     </row>
@@ -15292,516 +15292,516 @@
     <row r="640" spans="1:5">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640">
         <v>3776</v>
       </c>
       <c r="C640" t="s">
         <v>850</v>
       </c>
       <c r="D640" t="s">
         <v>849</v>
       </c>
       <c r="E640">
         <v>2205307412645</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641">
         <v>3772</v>
       </c>
       <c r="C641" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D641" t="s">
         <v>851</v>
       </c>
       <c r="E641">
         <v>2205309314548</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642">
         <v>3774</v>
       </c>
       <c r="C642" t="s">
         <v>852</v>
       </c>
       <c r="D642" t="s">
         <v>851</v>
       </c>
       <c r="E642">
         <v>2205305537731</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643">
         <v>3773</v>
       </c>
       <c r="C643" t="s">
         <v>853</v>
       </c>
       <c r="D643" t="s">
         <v>851</v>
       </c>
       <c r="E643">
         <v>2205307085809</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644">
-        <v>3770</v>
+        <v>3766</v>
       </c>
       <c r="C644" t="s">
         <v>854</v>
       </c>
       <c r="D644" t="s">
         <v>855</v>
       </c>
       <c r="E644">
-        <v>2205301923889</v>
+        <v>2205308534928</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="C645" t="s">
         <v>856</v>
       </c>
       <c r="D645" t="s">
         <v>855</v>
       </c>
       <c r="E645">
-        <v>2205308534928</v>
+        <v>2205309841203</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="C646" t="s">
         <v>857</v>
       </c>
       <c r="D646" t="s">
         <v>855</v>
       </c>
       <c r="E646">
-        <v>2205309841203</v>
+        <v>2205301913420</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="C647" t="s">
-        <v>858</v>
+        <v>696</v>
       </c>
       <c r="D647" t="s">
         <v>855</v>
       </c>
       <c r="E647">
-        <v>2205301913420</v>
+        <v>2205304902324</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="C648" t="s">
-        <v>691</v>
+        <v>858</v>
       </c>
       <c r="D648" t="s">
         <v>855</v>
       </c>
       <c r="E648">
-        <v>2205304902324</v>
+        <v>2205301923889</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649">
         <v>3771</v>
       </c>
       <c r="C649" t="s">
         <v>859</v>
       </c>
       <c r="D649" t="s">
         <v>855</v>
       </c>
       <c r="E649">
         <v>2205304255348</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650">
-        <v>3765</v>
+        <v>3764</v>
       </c>
       <c r="C650" t="s">
-        <v>597</v>
+        <v>860</v>
       </c>
       <c r="D650" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E650">
-        <v>2205303429494</v>
+        <v>2205303522657</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="C651" t="s">
+        <v>597</v>
+      </c>
+      <c r="D651" t="s">
         <v>861</v>
       </c>
-      <c r="D651" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E651">
-        <v>2205303522657</v>
+        <v>2205303429494</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652">
-        <v>3763</v>
+        <v>3762</v>
       </c>
       <c r="C652" t="s">
+        <v>670</v>
+      </c>
+      <c r="D652" t="s">
         <v>862</v>
       </c>
-      <c r="D652" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E652">
-        <v>2205304317978</v>
+        <v>2205303932821</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="C653" t="s">
-        <v>673</v>
+        <v>863</v>
       </c>
       <c r="D653" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="E653">
-        <v>2205303932821</v>
+        <v>2205304317978</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654">
-        <v>3757</v>
+        <v>3756</v>
       </c>
       <c r="C654" t="s">
         <v>864</v>
       </c>
       <c r="D654" t="s">
         <v>865</v>
       </c>
       <c r="E654">
-        <v>2205302509296</v>
+        <v>2205309923392</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="C655" t="s">
         <v>866</v>
       </c>
       <c r="D655" t="s">
         <v>865</v>
       </c>
       <c r="E655">
-        <v>2205309923392</v>
+        <v>2205302509296</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656">
         <v>3755</v>
       </c>
       <c r="C656" t="s">
         <v>867</v>
       </c>
       <c r="D656" t="s">
         <v>868</v>
       </c>
       <c r="E656">
         <v>2205305145667</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657">
         <v>3754</v>
       </c>
       <c r="C657" t="s">
         <v>869</v>
       </c>
       <c r="D657" t="s">
         <v>870</v>
       </c>
       <c r="E657">
         <v>2205301629465</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658">
-        <v>3753</v>
+        <v>3748</v>
       </c>
       <c r="C658" t="s">
         <v>871</v>
       </c>
       <c r="D658" t="s">
         <v>872</v>
       </c>
       <c r="E658">
-        <v>2205306426196</v>
+        <v>2205307444573</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659">
-        <v>3752</v>
+        <v>3749</v>
       </c>
       <c r="C659" t="s">
         <v>873</v>
       </c>
       <c r="D659" t="s">
         <v>872</v>
       </c>
       <c r="E659">
-        <v>2205308740819</v>
+        <v>2205303954231</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660">
-        <v>3751</v>
+        <v>3750</v>
       </c>
       <c r="C660" t="s">
         <v>874</v>
       </c>
       <c r="D660" t="s">
         <v>872</v>
       </c>
       <c r="E660">
-        <v>2205308883424</v>
+        <v>2205309383505</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="C661" t="s">
         <v>875</v>
       </c>
       <c r="D661" t="s">
         <v>872</v>
       </c>
       <c r="E661">
-        <v>2205309383505</v>
+        <v>2205308883424</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662">
-        <v>3749</v>
+        <v>3752</v>
       </c>
       <c r="C662" t="s">
         <v>876</v>
       </c>
       <c r="D662" t="s">
         <v>872</v>
       </c>
       <c r="E662">
-        <v>2205303954231</v>
+        <v>2205308740819</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663">
-        <v>3748</v>
+        <v>3753</v>
       </c>
       <c r="C663" t="s">
         <v>877</v>
       </c>
       <c r="D663" t="s">
         <v>872</v>
       </c>
       <c r="E663">
-        <v>2205307444573</v>
+        <v>2205306426196</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664">
-        <v>3746</v>
+        <v>3743</v>
       </c>
       <c r="C664" t="s">
         <v>878</v>
       </c>
       <c r="D664" t="s">
         <v>879</v>
       </c>
       <c r="E664">
-        <v>2205303590957</v>
+        <v>2205301171385</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665">
-        <v>3747</v>
+        <v>3744</v>
       </c>
       <c r="C665" t="s">
         <v>880</v>
       </c>
       <c r="D665" t="s">
         <v>879</v>
       </c>
       <c r="E665">
-        <v>2205305831076</v>
+        <v>2205304627673</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666">
         <v>3745</v>
       </c>
       <c r="C666" t="s">
         <v>881</v>
       </c>
       <c r="D666" t="s">
         <v>879</v>
       </c>
       <c r="E666">
         <v>2205309381222</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667">
-        <v>3744</v>
+        <v>3747</v>
       </c>
       <c r="C667" t="s">
         <v>882</v>
       </c>
       <c r="D667" t="s">
         <v>879</v>
       </c>
       <c r="E667">
-        <v>2205304627673</v>
+        <v>2205305831076</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668">
-        <v>3743</v>
+        <v>3746</v>
       </c>
       <c r="C668" t="s">
         <v>883</v>
       </c>
       <c r="D668" t="s">
         <v>879</v>
       </c>
       <c r="E668">
-        <v>2205301171385</v>
+        <v>2205303590957</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669">
         <v>2020</v>
       </c>
       <c r="C669" t="s">
         <v>884</v>
       </c>
       <c r="D669" t="s">
         <v>879</v>
       </c>
       <c r="E669">
         <v>2206033733024</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670">
         <v>3742</v>
@@ -15816,247 +15816,247 @@
         <v>2205301281048</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671">
         <v>3741</v>
       </c>
       <c r="C671" t="s">
         <v>887</v>
       </c>
       <c r="D671" t="s">
         <v>888</v>
       </c>
       <c r="E671">
         <v>2205308432177</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672">
-        <v>3728</v>
+        <v>3739</v>
       </c>
       <c r="C672" t="s">
         <v>889</v>
       </c>
       <c r="D672" t="s">
         <v>890</v>
       </c>
       <c r="E672">
-        <v>2205309673811</v>
+        <v>2205257542459</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673">
-        <v>3729</v>
+        <v>3728</v>
       </c>
       <c r="C673" t="s">
         <v>891</v>
       </c>
       <c r="D673" t="s">
         <v>890</v>
       </c>
       <c r="E673">
-        <v>2205309111100</v>
+        <v>2205309673811</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674">
-        <v>3730</v>
+        <v>3729</v>
       </c>
       <c r="C674" t="s">
-        <v>608</v>
+        <v>892</v>
       </c>
       <c r="D674" t="s">
         <v>890</v>
       </c>
       <c r="E674">
-        <v>2205305052576</v>
+        <v>2205309111100</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675">
-        <v>3731</v>
+        <v>3730</v>
       </c>
       <c r="C675" t="s">
-        <v>892</v>
+        <v>611</v>
       </c>
       <c r="D675" t="s">
         <v>890</v>
       </c>
       <c r="E675">
-        <v>2205308440976</v>
+        <v>2205305052576</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676">
-        <v>3732</v>
+        <v>3731</v>
       </c>
       <c r="C676" t="s">
         <v>893</v>
       </c>
       <c r="D676" t="s">
         <v>890</v>
       </c>
       <c r="E676">
-        <v>2205305566058</v>
+        <v>2205308440976</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677">
-        <v>3733</v>
+        <v>3732</v>
       </c>
       <c r="C677" t="s">
-        <v>673</v>
+        <v>894</v>
       </c>
       <c r="D677" t="s">
         <v>890</v>
       </c>
       <c r="E677">
-        <v>2205301593817</v>
+        <v>2205305566058</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678">
-        <v>3734</v>
+        <v>3733</v>
       </c>
       <c r="C678" t="s">
-        <v>894</v>
+        <v>670</v>
       </c>
       <c r="D678" t="s">
         <v>890</v>
       </c>
       <c r="E678">
-        <v>2205305093961</v>
+        <v>2205301593817</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679">
-        <v>3735</v>
+        <v>3734</v>
       </c>
       <c r="C679" t="s">
         <v>895</v>
       </c>
       <c r="D679" t="s">
         <v>890</v>
       </c>
       <c r="E679">
-        <v>2205302965420</v>
+        <v>2205305093961</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680">
-        <v>3736</v>
+        <v>3735</v>
       </c>
       <c r="C680" t="s">
         <v>896</v>
       </c>
       <c r="D680" t="s">
         <v>890</v>
       </c>
       <c r="E680">
-        <v>2205309621823</v>
+        <v>2205302965420</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681">
-        <v>3737</v>
+        <v>3736</v>
       </c>
       <c r="C681" t="s">
         <v>897</v>
       </c>
       <c r="D681" t="s">
         <v>890</v>
       </c>
       <c r="E681">
-        <v>2205303959039</v>
+        <v>2205309621823</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682">
-        <v>3738</v>
+        <v>3737</v>
       </c>
       <c r="C682" t="s">
         <v>898</v>
       </c>
       <c r="D682" t="s">
         <v>890</v>
       </c>
       <c r="E682">
-        <v>2205308061243</v>
+        <v>2205303959039</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683">
-        <v>3739</v>
+        <v>3738</v>
       </c>
       <c r="C683" t="s">
         <v>899</v>
       </c>
       <c r="D683" t="s">
         <v>890</v>
       </c>
       <c r="E683">
-        <v>2205257542459</v>
+        <v>2205308061243</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684">
         <v>3727</v>
       </c>
       <c r="C684" t="s">
         <v>900</v>
       </c>
       <c r="D684" t="s">
         <v>901</v>
       </c>
       <c r="E684">
         <v>2205305608813</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685">
         <v>3726</v>
@@ -16125,51 +16125,51 @@
     <row r="689" spans="1:5">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689">
         <v>3725</v>
       </c>
       <c r="C689" t="s">
         <v>908</v>
       </c>
       <c r="D689" t="s">
         <v>905</v>
       </c>
       <c r="E689">
         <v>2205308025189</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690">
         <v>3720</v>
       </c>
       <c r="C690" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D690" t="s">
         <v>909</v>
       </c>
       <c r="E690">
         <v>2205308780760</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691">
         <v>3721</v>
       </c>
       <c r="C691" t="s">
         <v>910</v>
       </c>
       <c r="D691" t="s">
         <v>909</v>
       </c>
       <c r="E691">
         <v>2205301299817</v>
       </c>
     </row>
@@ -16240,163 +16240,163 @@
       <c r="E695">
         <v>2205306575482</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696">
         <v>3717</v>
       </c>
       <c r="C696" t="s">
         <v>917</v>
       </c>
       <c r="D696" t="s">
         <v>914</v>
       </c>
       <c r="E696">
         <v>2205307807505</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697">
         <v>696</v>
       </c>
-      <c r="B697">
-        <v>3708</v>
+      <c r="B697" t="s">
+        <v>918</v>
       </c>
       <c r="C697" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D697" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E697">
-        <v>2205301380742</v>
+        <v>2205256201799</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698">
-        <v>3709</v>
+        <v>3708</v>
       </c>
       <c r="C698" t="s">
+        <v>921</v>
+      </c>
+      <c r="D698" t="s">
         <v>920</v>
       </c>
-      <c r="D698" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E698">
-        <v>2205306249905</v>
+        <v>2205301380742</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699">
-        <v>3710</v>
+        <v>3709</v>
       </c>
       <c r="C699" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D699" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E699">
-        <v>2205302533649</v>
+        <v>2205306249905</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700">
-        <v>3711</v>
+        <v>3710</v>
       </c>
       <c r="C700" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D700" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E700">
-        <v>2205309843969</v>
+        <v>2205302533649</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701">
-        <v>3712</v>
+        <v>3711</v>
       </c>
       <c r="C701" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D701" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E701">
-        <v>2205301431363</v>
+        <v>2205309843969</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702">
-        <v>3713</v>
+        <v>3712</v>
       </c>
       <c r="C702" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D702" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E702">
-        <v>2205303306756</v>
+        <v>2205301431363</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703">
         <v>702</v>
       </c>
-      <c r="B703" t="s">
-        <v>925</v>
+      <c r="B703">
+        <v>3713</v>
       </c>
       <c r="C703" t="s">
         <v>926</v>
       </c>
       <c r="D703" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E703">
-        <v>2205256201799</v>
+        <v>2205303306756</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704">
         <v>3705</v>
       </c>
       <c r="C704" t="s">
         <v>927</v>
       </c>
       <c r="D704" t="s">
         <v>928</v>
       </c>
       <c r="E704">
         <v>2205306874945</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705">
         <v>3706</v>
@@ -16652,51 +16652,51 @@
     <row r="720" spans="1:5">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720">
         <v>3693</v>
       </c>
       <c r="C720" t="s">
         <v>946</v>
       </c>
       <c r="D720" t="s">
         <v>944</v>
       </c>
       <c r="E720">
         <v>2205306399297</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721">
         <v>3687</v>
       </c>
       <c r="C721" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D721" t="s">
         <v>947</v>
       </c>
       <c r="E721">
         <v>2205306188221</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722">
         <v>3688</v>
       </c>
       <c r="C722" t="s">
         <v>948</v>
       </c>
       <c r="D722" t="s">
         <v>947</v>
       </c>
       <c r="E722">
         <v>2205302476157</v>
       </c>
     </row>
@@ -16822,119 +16822,119 @@
     <row r="730" spans="1:5">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730">
         <v>3684</v>
       </c>
       <c r="C730" t="s">
         <v>957</v>
       </c>
       <c r="D730" t="s">
         <v>956</v>
       </c>
       <c r="E730">
         <v>2205304916405</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731">
         <v>3680</v>
       </c>
       <c r="C731" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="D731" t="s">
         <v>958</v>
       </c>
       <c r="E731">
         <v>2205303519015</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732">
         <v>3681</v>
       </c>
       <c r="C732" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D732" t="s">
         <v>958</v>
       </c>
       <c r="E732">
         <v>2205306534798</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733">
         <v>3679</v>
       </c>
       <c r="C733" t="s">
         <v>959</v>
       </c>
       <c r="D733" t="s">
         <v>960</v>
       </c>
       <c r="E733">
         <v>2205301391423</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734">
         <v>3674</v>
       </c>
       <c r="C734" t="s">
         <v>961</v>
       </c>
       <c r="D734" t="s">
         <v>962</v>
       </c>
       <c r="E734">
         <v>2205303767110</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735">
         <v>3675</v>
       </c>
       <c r="C735" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D735" t="s">
         <v>962</v>
       </c>
       <c r="E735">
         <v>2205302859851</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736">
         <v>3676</v>
       </c>
       <c r="C736" t="s">
         <v>963</v>
       </c>
       <c r="D736" t="s">
         <v>962</v>
       </c>
       <c r="E736">
         <v>2205307965436</v>
       </c>
     </row>
@@ -17264,125 +17264,125 @@
     <row r="756" spans="1:5">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756">
         <v>3658</v>
       </c>
       <c r="C756" t="s">
         <v>990</v>
       </c>
       <c r="D756" t="s">
         <v>991</v>
       </c>
       <c r="E756">
         <v>2205301347195</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757">
         <v>3656</v>
       </c>
       <c r="C757" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D757" t="s">
         <v>992</v>
       </c>
       <c r="E757">
         <v>2205306328516</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758">
         <v>3657</v>
       </c>
       <c r="C758" t="s">
         <v>993</v>
       </c>
       <c r="D758" t="s">
         <v>992</v>
       </c>
       <c r="E758">
         <v>2205309097358</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
         <v>994</v>
       </c>
       <c r="C759" t="s">
         <v>995</v>
       </c>
       <c r="D759" t="s">
         <v>996</v>
       </c>
       <c r="E759">
         <v>2205259589947</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760">
         <v>759</v>
       </c>
-      <c r="B760">
-        <v>3653</v>
+      <c r="B760" t="s">
+        <v>997</v>
       </c>
       <c r="C760" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D760" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E760">
-        <v>2205303508960</v>
+        <v>2205253960734</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761">
         <v>760</v>
       </c>
-      <c r="B761" t="s">
-        <v>999</v>
+      <c r="B761">
+        <v>3653</v>
       </c>
       <c r="C761" t="s">
         <v>1000</v>
       </c>
       <c r="D761" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E761">
-        <v>2205253960734</v>
+        <v>2205303508960</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762" t="s">
         <v>1001</v>
       </c>
       <c r="C762" t="s">
         <v>1002</v>
       </c>
       <c r="D762" t="s">
         <v>1003</v>
       </c>
       <c r="E762">
         <v>2205255572376</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763" t="s">
         <v>1004</v>
@@ -17434,51 +17434,51 @@
     <row r="766" spans="1:5">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766">
         <v>3647</v>
       </c>
       <c r="C766" t="s">
         <v>1011</v>
       </c>
       <c r="D766" t="s">
         <v>1012</v>
       </c>
       <c r="E766">
         <v>2205301578457</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767">
         <v>3648</v>
       </c>
       <c r="C767" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="D767" t="s">
         <v>1012</v>
       </c>
       <c r="E767">
         <v>2205301055525</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768">
         <v>3649</v>
       </c>
       <c r="C768" t="s">
         <v>591</v>
       </c>
       <c r="D768" t="s">
         <v>1012</v>
       </c>
       <c r="E768">
         <v>2205307882207</v>
       </c>
     </row>
@@ -17553,51 +17553,51 @@
     <row r="773" spans="1:5">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773">
         <v>3643</v>
       </c>
       <c r="C773" t="s">
         <v>1019</v>
       </c>
       <c r="D773" t="s">
         <v>1017</v>
       </c>
       <c r="E773">
         <v>2205305208208</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774">
         <v>3644</v>
       </c>
       <c r="C774" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="D774" t="s">
         <v>1017</v>
       </c>
       <c r="E774">
         <v>2205301929916</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775">
         <v>3645</v>
       </c>
       <c r="C775" t="s">
         <v>1020</v>
       </c>
       <c r="D775" t="s">
         <v>1017</v>
       </c>
       <c r="E775">
         <v>2205304698002</v>
       </c>
     </row>
@@ -17893,295 +17893,295 @@
     <row r="793" spans="1:5">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793">
         <v>3622</v>
       </c>
       <c r="C793" t="s">
         <v>1046</v>
       </c>
       <c r="D793" t="s">
         <v>1045</v>
       </c>
       <c r="E793">
         <v>2205303919302</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794">
         <v>3623</v>
       </c>
       <c r="C794" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="D794" t="s">
         <v>1045</v>
       </c>
       <c r="E794">
         <v>2205302948470</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795">
         <v>3624</v>
       </c>
       <c r="C795" t="s">
         <v>1047</v>
       </c>
       <c r="D795" t="s">
         <v>1045</v>
       </c>
       <c r="E795">
         <v>2205304066406</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796">
-        <v>3609</v>
+        <v>3619</v>
       </c>
       <c r="C796" t="s">
         <v>1048</v>
       </c>
       <c r="D796" t="s">
         <v>1049</v>
       </c>
       <c r="E796">
-        <v>2205306072732</v>
+        <v>2205253101721</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797">
-        <v>3608</v>
+        <v>3618</v>
       </c>
       <c r="C797" t="s">
         <v>1050</v>
       </c>
       <c r="D797" t="s">
         <v>1049</v>
       </c>
       <c r="E797">
-        <v>2205303028703</v>
+        <v>2205256012425</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798">
-        <v>3610</v>
+        <v>3617</v>
       </c>
       <c r="C798" t="s">
         <v>1051</v>
       </c>
       <c r="D798" t="s">
         <v>1049</v>
       </c>
       <c r="E798">
-        <v>2205307322194</v>
+        <v>2205258544640</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799">
-        <v>3611</v>
+        <v>3616</v>
       </c>
       <c r="C799" t="s">
         <v>1052</v>
       </c>
       <c r="D799" t="s">
         <v>1049</v>
       </c>
       <c r="E799">
-        <v>2205301315641</v>
+        <v>2205254278614</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800">
-        <v>3620</v>
+        <v>3615</v>
       </c>
       <c r="C800" t="s">
         <v>1053</v>
       </c>
       <c r="D800" t="s">
         <v>1049</v>
       </c>
       <c r="E800">
-        <v>2205305428133</v>
+        <v>2205254714195</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801">
         <v>800</v>
       </c>
       <c r="B801">
-        <v>3619</v>
+        <v>3614</v>
       </c>
       <c r="C801" t="s">
         <v>1054</v>
       </c>
       <c r="D801" t="s">
         <v>1049</v>
       </c>
       <c r="E801">
-        <v>2205253101721</v>
+        <v>2205251663175</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802">
-        <v>3618</v>
+        <v>3613</v>
       </c>
       <c r="C802" t="s">
         <v>1055</v>
       </c>
       <c r="D802" t="s">
         <v>1049</v>
       </c>
       <c r="E802">
-        <v>2205256012425</v>
+        <v>2205251274549</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803">
-        <v>3617</v>
+        <v>3612</v>
       </c>
       <c r="C803" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="D803" t="s">
         <v>1049</v>
       </c>
       <c r="E803">
-        <v>2205258544640</v>
+        <v>2205256643210</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804">
         <v>803</v>
       </c>
       <c r="B804">
-        <v>3616</v>
+        <v>3609</v>
       </c>
       <c r="C804" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="D804" t="s">
         <v>1049</v>
       </c>
       <c r="E804">
-        <v>2205254278614</v>
+        <v>2205306072732</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805">
-        <v>3615</v>
+        <v>3608</v>
       </c>
       <c r="C805" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="D805" t="s">
         <v>1049</v>
       </c>
       <c r="E805">
-        <v>2205254714195</v>
+        <v>2205303028703</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806">
-        <v>3614</v>
+        <v>3610</v>
       </c>
       <c r="C806" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="D806" t="s">
         <v>1049</v>
       </c>
       <c r="E806">
-        <v>2205251663175</v>
+        <v>2205307322194</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807">
-        <v>3613</v>
+        <v>3611</v>
       </c>
       <c r="C807" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="D807" t="s">
         <v>1049</v>
       </c>
       <c r="E807">
-        <v>2205251274549</v>
+        <v>2205301315641</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808">
-        <v>3612</v>
+        <v>3620</v>
       </c>
       <c r="C808" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D808" t="s">
         <v>1049</v>
       </c>
       <c r="E808">
-        <v>2205256643210</v>
+        <v>2205305428133</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809">
         <v>3605</v>
       </c>
       <c r="C809" t="s">
         <v>1061</v>
       </c>
       <c r="D809" t="s">
         <v>1062</v>
       </c>
       <c r="E809">
         <v>2205302644316</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810">
         <v>3606</v>
@@ -18621,298 +18621,298 @@
         <v>2205305228148</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836">
         <v>3582</v>
       </c>
       <c r="C836" t="s">
         <v>1101</v>
       </c>
       <c r="D836" t="s">
         <v>1102</v>
       </c>
       <c r="E836">
         <v>2205308802314</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837">
-        <v>3581</v>
+        <v>3579</v>
       </c>
       <c r="C837" t="s">
         <v>1103</v>
       </c>
       <c r="D837" t="s">
         <v>1104</v>
       </c>
       <c r="E837">
-        <v>2205303754184</v>
+        <v>2205306158088</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838">
-        <v>3579</v>
+        <v>3581</v>
       </c>
       <c r="C838" t="s">
         <v>1105</v>
       </c>
       <c r="D838" t="s">
         <v>1104</v>
       </c>
       <c r="E838">
-        <v>2205306158088</v>
+        <v>2205303754184</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839">
         <v>3578</v>
       </c>
       <c r="C839" t="s">
         <v>1106</v>
       </c>
       <c r="D839" t="s">
         <v>1107</v>
       </c>
       <c r="E839">
-        <v>2205309621448</v>
+        <v>2205309152553</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840">
         <v>3578</v>
       </c>
       <c r="C840" t="s">
         <v>1106</v>
       </c>
       <c r="D840" t="s">
         <v>1107</v>
       </c>
       <c r="E840">
-        <v>2205309152553</v>
+        <v>2205309621448</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841">
-        <v>3577</v>
+        <v>3574</v>
       </c>
       <c r="C841" t="s">
         <v>1108</v>
       </c>
       <c r="D841" t="s">
         <v>1109</v>
       </c>
       <c r="E841">
-        <v>2205305239645</v>
+        <v>2205309843410</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842">
-        <v>3576</v>
+        <v>3575</v>
       </c>
       <c r="C842" t="s">
-        <v>1110</v>
+        <v>876</v>
       </c>
       <c r="D842" t="s">
         <v>1109</v>
       </c>
       <c r="E842">
-        <v>2205308700180</v>
+        <v>2205309616302</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="C843" t="s">
-        <v>873</v>
+        <v>1110</v>
       </c>
       <c r="D843" t="s">
         <v>1109</v>
       </c>
       <c r="E843">
-        <v>2205309616302</v>
+        <v>2205308700180</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844">
         <v>843</v>
       </c>
       <c r="B844">
-        <v>3574</v>
+        <v>3577</v>
       </c>
       <c r="C844" t="s">
         <v>1111</v>
       </c>
       <c r="D844" t="s">
         <v>1109</v>
       </c>
       <c r="E844">
-        <v>2205309843410</v>
+        <v>2205305239645</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845" t="s">
         <v>1112</v>
       </c>
       <c r="C845" t="s">
         <v>1113</v>
       </c>
       <c r="D845" t="s">
         <v>1114</v>
       </c>
       <c r="E845">
         <v>2205259893694</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846">
-        <v>3573</v>
+        <v>3571</v>
       </c>
       <c r="C846" t="s">
         <v>1115</v>
       </c>
       <c r="D846" t="s">
         <v>1116</v>
       </c>
       <c r="E846">
-        <v>2205301442311</v>
+        <v>2205308643468</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847">
         <v>3572</v>
       </c>
       <c r="C847" t="s">
         <v>1117</v>
       </c>
       <c r="D847" t="s">
         <v>1116</v>
       </c>
       <c r="E847">
         <v>2205301299708</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848">
-        <v>3571</v>
+        <v>3573</v>
       </c>
       <c r="C848" t="s">
         <v>1118</v>
       </c>
       <c r="D848" t="s">
         <v>1116</v>
       </c>
       <c r="E848">
-        <v>2205308643468</v>
+        <v>2205301442311</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849" t="s">
         <v>1119</v>
       </c>
       <c r="C849" t="s">
         <v>1120</v>
       </c>
       <c r="D849" t="s">
         <v>1121</v>
       </c>
       <c r="E849">
         <v>2205257762886</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850">
-        <v>3569</v>
+        <v>3568</v>
       </c>
       <c r="C850" t="s">
         <v>1122</v>
       </c>
       <c r="D850" t="s">
         <v>1123</v>
       </c>
       <c r="E850">
-        <v>2304056165752</v>
+        <v>2304054528260</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="C851" t="s">
         <v>1124</v>
       </c>
       <c r="D851" t="s">
         <v>1123</v>
       </c>
       <c r="E851">
-        <v>2304054528260</v>
+        <v>2304056165752</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852">
         <v>2018</v>
       </c>
       <c r="C852" t="s">
         <v>1125</v>
       </c>
       <c r="D852" t="s">
         <v>1126</v>
       </c>
       <c r="E852">
         <v>2206038710279</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853">
         <v>3566</v>
@@ -19063,434 +19063,434 @@
         <v>2304059086065</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862">
         <v>3560</v>
       </c>
       <c r="C862" t="s">
         <v>1142</v>
       </c>
       <c r="D862" t="s">
         <v>1143</v>
       </c>
       <c r="E862">
         <v>2205303999056</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863">
-        <v>3556</v>
+        <v>3550</v>
       </c>
       <c r="C863" t="s">
         <v>1144</v>
       </c>
       <c r="D863" t="s">
         <v>1145</v>
       </c>
       <c r="E863">
-        <v>2205301639695</v>
+        <v>2205303923079</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864">
-        <v>3555</v>
+        <v>3551</v>
       </c>
       <c r="C864" t="s">
         <v>1146</v>
       </c>
       <c r="D864" t="s">
         <v>1145</v>
       </c>
       <c r="E864">
-        <v>2205301832945</v>
+        <v>2205305265630</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865">
-        <v>3554</v>
+        <v>3552</v>
       </c>
       <c r="C865" t="s">
         <v>1147</v>
       </c>
       <c r="D865" t="s">
         <v>1145</v>
       </c>
       <c r="E865">
-        <v>2205309102817</v>
+        <v>2205304149709</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866">
         <v>3553</v>
       </c>
       <c r="C866" t="s">
         <v>1148</v>
       </c>
       <c r="D866" t="s">
         <v>1145</v>
       </c>
       <c r="E866">
         <v>2205305376316</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867">
-        <v>3552</v>
+        <v>3554</v>
       </c>
       <c r="C867" t="s">
         <v>1149</v>
       </c>
       <c r="D867" t="s">
         <v>1145</v>
       </c>
       <c r="E867">
-        <v>2205304149709</v>
+        <v>2205309102817</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868">
-        <v>3551</v>
+        <v>3555</v>
       </c>
       <c r="C868" t="s">
         <v>1150</v>
       </c>
       <c r="D868" t="s">
         <v>1145</v>
       </c>
       <c r="E868">
-        <v>2205305265630</v>
+        <v>2205301832945</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869">
-        <v>3550</v>
+        <v>3556</v>
       </c>
       <c r="C869" t="s">
         <v>1151</v>
       </c>
       <c r="D869" t="s">
         <v>1145</v>
       </c>
       <c r="E869">
-        <v>2205303923079</v>
+        <v>2205301639695</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870">
-        <v>3549</v>
+        <v>3541</v>
       </c>
       <c r="C870" t="s">
-        <v>873</v>
+        <v>1152</v>
       </c>
       <c r="D870" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E870">
-        <v>2205302946510</v>
+        <v>2205307782236</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871">
-        <v>3548</v>
+        <v>3542</v>
       </c>
       <c r="C871" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D871" t="s">
         <v>1153</v>
       </c>
-      <c r="D871" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E871">
-        <v>2205301693614</v>
+        <v>2205308277468</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872">
-        <v>3547</v>
+        <v>3543</v>
       </c>
       <c r="C872" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D872" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E872">
-        <v>2205302984160</v>
+        <v>2205309533901</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873">
-        <v>3546</v>
+        <v>3544</v>
       </c>
       <c r="C873" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D873" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E873">
-        <v>2205305308672</v>
+        <v>2205302952299</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874">
         <v>3545</v>
       </c>
       <c r="C874" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D874" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E874">
         <v>2205307354473</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875">
-        <v>3544</v>
+        <v>3546</v>
       </c>
       <c r="C875" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D875" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E875">
-        <v>2205302952299</v>
+        <v>2205305308672</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876">
-        <v>3543</v>
+        <v>3547</v>
       </c>
       <c r="C876" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D876" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E876">
-        <v>2205309533901</v>
+        <v>2205302984160</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877">
-        <v>3542</v>
+        <v>3548</v>
       </c>
       <c r="C877" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D877" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E877">
-        <v>2205308277468</v>
+        <v>2205301693614</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878">
-        <v>3541</v>
+        <v>3549</v>
       </c>
       <c r="C878" t="s">
-        <v>1160</v>
+        <v>876</v>
       </c>
       <c r="D878" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E878">
-        <v>2205307782236</v>
+        <v>2205302946510</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879">
-        <v>3540</v>
+        <v>3538</v>
       </c>
       <c r="C879" t="s">
         <v>1161</v>
       </c>
       <c r="D879" t="s">
         <v>1162</v>
       </c>
       <c r="E879">
-        <v>2205307414722</v>
+        <v>2205309173709</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880">
-        <v>3537</v>
+        <v>3540</v>
       </c>
       <c r="C880" t="s">
         <v>1163</v>
       </c>
       <c r="D880" t="s">
         <v>1162</v>
       </c>
       <c r="E880">
-        <v>2205304882361</v>
+        <v>2205307414722</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881">
-        <v>3534</v>
+        <v>3533</v>
       </c>
       <c r="C881" t="s">
         <v>1164</v>
       </c>
       <c r="D881" t="s">
         <v>1162</v>
       </c>
       <c r="E881">
-        <v>2205305714197</v>
+        <v>2205309790832</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="C882" t="s">
         <v>1165</v>
       </c>
       <c r="D882" t="s">
         <v>1162</v>
       </c>
       <c r="E882">
-        <v>2205301350246</v>
+        <v>2205307464844</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883">
-        <v>3536</v>
+        <v>3535</v>
       </c>
       <c r="C883" t="s">
         <v>1166</v>
       </c>
       <c r="D883" t="s">
         <v>1162</v>
       </c>
       <c r="E883">
-        <v>2205307464844</v>
+        <v>2205301350246</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="C884" t="s">
         <v>1167</v>
       </c>
       <c r="D884" t="s">
         <v>1162</v>
       </c>
       <c r="E884">
-        <v>2205309790832</v>
+        <v>2205305714197</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885">
-        <v>3538</v>
+        <v>3537</v>
       </c>
       <c r="C885" t="s">
         <v>1168</v>
       </c>
       <c r="D885" t="s">
         <v>1162</v>
       </c>
       <c r="E885">
-        <v>2205309173709</v>
+        <v>2205304882361</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886">
         <v>885</v>
       </c>
       <c r="B886">
         <v>3531</v>
       </c>
       <c r="C886" t="s">
         <v>1169</v>
       </c>
       <c r="D886" t="s">
         <v>1170</v>
       </c>
       <c r="E886">
         <v>2205305457003</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887">
         <v>3532</v>
@@ -19930,281 +19930,281 @@
         <v>2304131399832</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913">
         <v>3504</v>
       </c>
       <c r="C913" t="s">
         <v>1208</v>
       </c>
       <c r="D913" t="s">
         <v>1209</v>
       </c>
       <c r="E913">
         <v>2304138519012</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914">
-        <v>3503</v>
+        <v>3502</v>
       </c>
       <c r="C914" t="s">
         <v>1210</v>
       </c>
       <c r="D914" t="s">
         <v>1211</v>
       </c>
       <c r="E914">
-        <v>2304132220280</v>
+        <v>2304132036299</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="C915" t="s">
         <v>1212</v>
       </c>
       <c r="D915" t="s">
         <v>1211</v>
       </c>
       <c r="E915">
-        <v>2304132036299</v>
+        <v>2304132220280</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916">
         <v>3499</v>
       </c>
       <c r="C916" t="s">
         <v>1213</v>
       </c>
       <c r="D916" t="s">
         <v>1214</v>
       </c>
       <c r="E916">
         <v>2205304365460</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917">
-        <v>3501</v>
+        <v>3499</v>
       </c>
       <c r="C917" t="s">
         <v>1215</v>
       </c>
       <c r="D917" t="s">
         <v>1214</v>
       </c>
       <c r="E917">
-        <v>2304133000383</v>
+        <v>2304127910550</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918">
         <v>3500</v>
       </c>
       <c r="C918" t="s">
         <v>1216</v>
       </c>
       <c r="D918" t="s">
         <v>1214</v>
       </c>
       <c r="E918">
         <v>2304139337331</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919">
-        <v>3499</v>
+        <v>3501</v>
       </c>
       <c r="C919" t="s">
         <v>1217</v>
       </c>
       <c r="D919" t="s">
         <v>1214</v>
       </c>
       <c r="E919">
-        <v>2304127910550</v>
+        <v>2304133000383</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920">
-        <v>3498</v>
+        <v>3497</v>
       </c>
       <c r="C920" t="s">
         <v>1218</v>
       </c>
       <c r="D920" t="s">
         <v>1219</v>
       </c>
       <c r="E920">
-        <v>2304127842425</v>
+        <v>2304124586473</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="C921" t="s">
         <v>1220</v>
       </c>
       <c r="D921" t="s">
         <v>1219</v>
       </c>
       <c r="E921">
-        <v>2304124586473</v>
+        <v>2304127842425</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922">
         <v>3496</v>
       </c>
       <c r="C922" t="s">
         <v>1221</v>
       </c>
       <c r="D922" t="s">
         <v>1222</v>
       </c>
       <c r="E922">
         <v>2304127325778</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923">
         <v>3495</v>
       </c>
       <c r="C923" t="s">
         <v>1223</v>
       </c>
       <c r="D923" t="s">
         <v>1224</v>
       </c>
       <c r="E923">
         <v>2304126482774</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924">
-        <v>3494</v>
+        <v>3491</v>
       </c>
       <c r="C924" t="s">
         <v>1225</v>
       </c>
       <c r="D924" t="s">
         <v>1226</v>
       </c>
       <c r="E924">
-        <v>2304125320940</v>
+        <v>2304123387339</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925">
-        <v>3493</v>
+        <v>3492</v>
       </c>
       <c r="C925" t="s">
         <v>1227</v>
       </c>
       <c r="D925" t="s">
         <v>1226</v>
       </c>
       <c r="E925">
-        <v>2304124532429</v>
+        <v>2304126653299</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="C926" t="s">
         <v>1228</v>
       </c>
       <c r="D926" t="s">
         <v>1226</v>
       </c>
       <c r="E926">
-        <v>2304126653299</v>
+        <v>2304124532429</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927">
-        <v>3491</v>
+        <v>3494</v>
       </c>
       <c r="C927" t="s">
         <v>1229</v>
       </c>
       <c r="D927" t="s">
         <v>1226</v>
       </c>
       <c r="E927">
-        <v>2304123387339</v>
+        <v>2304125320940</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928">
         <v>3489</v>
       </c>
       <c r="C928" t="s">
         <v>1230</v>
       </c>
       <c r="D928" t="s">
         <v>1231</v>
       </c>
       <c r="E928">
         <v>2304124500543</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929">
         <v>3490</v>
@@ -20426,51 +20426,51 @@
     <row r="942" spans="1:5">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942">
         <v>3476</v>
       </c>
       <c r="C942" t="s">
         <v>1251</v>
       </c>
       <c r="D942" t="s">
         <v>1252</v>
       </c>
       <c r="E942">
         <v>2304121658451</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943">
         <v>3473</v>
       </c>
       <c r="C943" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="D943" t="s">
         <v>1253</v>
       </c>
       <c r="E943">
         <v>2304126490909</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944">
         <v>3474</v>
       </c>
       <c r="C944" t="s">
         <v>1254</v>
       </c>
       <c r="D944" t="s">
         <v>1253</v>
       </c>
       <c r="E944">
         <v>2304125252463</v>
       </c>
     </row>
@@ -20797,162 +20797,162 @@
         <v>2304055136385</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964">
         <v>3455</v>
       </c>
       <c r="C964" t="s">
         <v>1284</v>
       </c>
       <c r="D964" t="s">
         <v>1283</v>
       </c>
       <c r="E964">
         <v>2304052344176</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965">
-        <v>3452</v>
+        <v>3450</v>
       </c>
       <c r="C965" t="s">
         <v>1285</v>
       </c>
       <c r="D965" t="s">
         <v>1286</v>
       </c>
       <c r="E965">
-        <v>2304055530439</v>
+        <v>2304054099421</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966">
-        <v>3453</v>
+        <v>3451</v>
       </c>
       <c r="C966" t="s">
-        <v>1287</v>
+        <v>1124</v>
       </c>
       <c r="D966" t="s">
         <v>1286</v>
       </c>
       <c r="E966">
-        <v>2304058453238</v>
+        <v>2304053381385</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967">
-        <v>3450</v>
+        <v>3452</v>
       </c>
       <c r="C967" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
       <c r="D967" t="s">
         <v>1286</v>
       </c>
       <c r="E967">
-        <v>2304054099421</v>
+        <v>2304055530439</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968">
-        <v>3451</v>
+        <v>3453</v>
       </c>
       <c r="C968" t="s">
-        <v>1122</v>
+        <v>1288</v>
       </c>
       <c r="D968" t="s">
         <v>1286</v>
       </c>
       <c r="E968">
-        <v>2304053381385</v>
+        <v>2304058453238</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969">
         <v>3449</v>
       </c>
       <c r="C969" t="s">
         <v>1289</v>
       </c>
       <c r="D969" t="s">
         <v>1290</v>
       </c>
       <c r="E969">
         <v>2304189986589</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970">
-        <v>3443</v>
+        <v>3442</v>
       </c>
       <c r="C970" t="s">
         <v>1291</v>
       </c>
       <c r="D970" t="s">
         <v>1292</v>
       </c>
       <c r="E970">
-        <v>2304181647631</v>
+        <v>2304182876974</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971">
-        <v>3442</v>
+        <v>3443</v>
       </c>
       <c r="C971" t="s">
         <v>1293</v>
       </c>
       <c r="D971" t="s">
         <v>1292</v>
       </c>
       <c r="E971">
-        <v>2304182876974</v>
+        <v>2304181647631</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972">
         <v>3444</v>
       </c>
       <c r="C972" t="s">
         <v>1294</v>
       </c>
       <c r="D972" t="s">
         <v>1292</v>
       </c>
       <c r="E972">
         <v>2304184597741</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973">
         <v>3445</v>
@@ -21000,469 +21000,469 @@
       <c r="E975">
         <v>2304183528422</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976">
         <v>3448</v>
       </c>
       <c r="C976" t="s">
         <v>1298</v>
       </c>
       <c r="D976" t="s">
         <v>1292</v>
       </c>
       <c r="E976">
         <v>2304185678605</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977">
         <v>976</v>
       </c>
-      <c r="B977" t="s">
+      <c r="B977">
+        <v>3440</v>
+      </c>
+      <c r="C977" t="s">
         <v>1299</v>
       </c>
-      <c r="C977" t="s">
+      <c r="D977" t="s">
         <v>1300</v>
       </c>
-      <c r="D977" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E977">
-        <v>2205253603241</v>
+        <v>2205253355597</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978">
         <v>3441</v>
       </c>
       <c r="C978" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="D978" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="E978">
         <v>2205253268057</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979">
         <v>978</v>
       </c>
-      <c r="B979">
-        <v>3440</v>
+      <c r="B979" t="s">
+        <v>1302</v>
       </c>
       <c r="C979" t="s">
         <v>1303</v>
       </c>
       <c r="D979" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="E979">
-        <v>2205253355597</v>
+        <v>2205253603241</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980">
         <v>3439</v>
       </c>
       <c r="C980" t="s">
         <v>1304</v>
       </c>
       <c r="D980" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="E980">
         <v>2304183161517</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981">
         <v>3440</v>
       </c>
       <c r="C981" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="D981" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="E981">
         <v>2304183053047</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982">
         <v>3438</v>
       </c>
       <c r="C982" t="s">
         <v>1305</v>
       </c>
       <c r="D982" t="s">
         <v>1306</v>
       </c>
       <c r="E982">
         <v>2304184615743</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="C983" t="s">
         <v>1307</v>
       </c>
       <c r="D983" t="s">
         <v>1308</v>
       </c>
       <c r="E983">
-        <v>2304183568623</v>
+        <v>2607211889325</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984">
-        <v>3435</v>
+        <v>3437</v>
       </c>
       <c r="C984" t="s">
         <v>1309</v>
       </c>
       <c r="D984" t="s">
         <v>1308</v>
       </c>
       <c r="E984">
-        <v>2304182449573</v>
+        <v>2304185693635</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985">
         <v>3436</v>
       </c>
       <c r="C985" t="s">
         <v>1310</v>
       </c>
       <c r="D985" t="s">
         <v>1308</v>
       </c>
       <c r="E985">
         <v>2304188618464</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986">
-        <v>3437</v>
+        <v>3434</v>
       </c>
       <c r="C986" t="s">
         <v>1311</v>
       </c>
       <c r="D986" t="s">
         <v>1308</v>
       </c>
       <c r="E986">
-        <v>2304185693635</v>
+        <v>2304183568623</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="C987" t="s">
         <v>1312</v>
       </c>
       <c r="D987" t="s">
         <v>1313</v>
       </c>
       <c r="E987">
-        <v>2304182727243</v>
+        <v>2304185426177</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="C988" t="s">
         <v>1314</v>
       </c>
       <c r="D988" t="s">
         <v>1313</v>
       </c>
       <c r="E988">
-        <v>2304189586744</v>
+        <v>2304183936693</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989">
-        <v>3432</v>
+        <v>3431</v>
       </c>
       <c r="C989" t="s">
         <v>1315</v>
       </c>
       <c r="D989" t="s">
         <v>1313</v>
       </c>
       <c r="E989">
-        <v>2304183936693</v>
+        <v>2304189586744</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990">
-        <v>3433</v>
+        <v>3430</v>
       </c>
       <c r="C990" t="s">
         <v>1316</v>
       </c>
       <c r="D990" t="s">
         <v>1313</v>
       </c>
       <c r="E990">
-        <v>2304185426177</v>
+        <v>2304182727243</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991">
-        <v>3429</v>
+        <v>3428</v>
       </c>
       <c r="C991" t="s">
         <v>1317</v>
       </c>
       <c r="D991" t="s">
         <v>1318</v>
       </c>
       <c r="E991">
-        <v>2304188428487</v>
+        <v>2304183552991</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="C992" t="s">
         <v>1319</v>
       </c>
       <c r="D992" t="s">
         <v>1318</v>
       </c>
       <c r="E992">
-        <v>2304183552991</v>
+        <v>2304188428487</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993">
-        <v>3427</v>
+        <v>3426</v>
       </c>
       <c r="C993" t="s">
         <v>1320</v>
       </c>
       <c r="D993" t="s">
         <v>1321</v>
       </c>
       <c r="E993">
-        <v>2304185608251</v>
+        <v>2304184015836</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="C994" t="s">
         <v>1322</v>
       </c>
       <c r="D994" t="s">
         <v>1321</v>
       </c>
       <c r="E994">
-        <v>2304184015836</v>
+        <v>2304185608251</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995">
-        <v>3425</v>
+        <v>3424</v>
       </c>
       <c r="C995" t="s">
         <v>1323</v>
       </c>
       <c r="D995" t="s">
         <v>1324</v>
       </c>
       <c r="E995">
-        <v>2304186073146</v>
+        <v>2304186094134</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="C996" t="s">
         <v>1325</v>
       </c>
       <c r="D996" t="s">
         <v>1324</v>
       </c>
       <c r="E996">
-        <v>2304186094134</v>
+        <v>2304186073146</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997">
         <v>3423</v>
       </c>
       <c r="C997" t="s">
         <v>1326</v>
       </c>
       <c r="D997" t="s">
         <v>1327</v>
       </c>
       <c r="E997">
         <v>2304186519009</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="C998" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="D998" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="E998">
-        <v>2304183208749</v>
+        <v>2304185055446</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999">
-        <v>3422</v>
+        <v>3421</v>
       </c>
       <c r="C999" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D999" t="s">
         <v>1329</v>
       </c>
-      <c r="D999" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E999">
-        <v>2304185055446</v>
+        <v>2304183208749</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000">
-        <v>3418</v>
+        <v>3420</v>
       </c>
       <c r="C1000" t="s">
         <v>1330</v>
       </c>
       <c r="D1000" t="s">
         <v>1331</v>
       </c>
       <c r="E1000">
-        <v>2304181183705</v>
+        <v>2304183338404</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001">
-        <v>3420</v>
+        <v>3418</v>
       </c>
       <c r="C1001" t="s">
         <v>1332</v>
       </c>
       <c r="D1001" t="s">
         <v>1331</v>
       </c>
       <c r="E1001">
-        <v>2304183338404</v>
+        <v>2304181183705</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">